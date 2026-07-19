--- v0 (2026-06-02)
+++ v1 (2026-07-19)
@@ -1,3968 +1,1330 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="009F4243" w14:paraId="6AB49185" w14:textId="7E726E9F">
-[...48 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="14197749" w14:textId="472C4EC1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2114</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="76151025" w14:textId="667C54B8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z07626</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00936E30" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="676BF0A4" w14:textId="7EC04A80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Berendsen (Buitenlandse Zaken)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister-president</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E658A">
-[...200 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="3001D555" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="6AB4918F" w14:textId="2A5FFC61">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="5161EA7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t>Onderschrijft u de analyse van onder andere Amnesty International dat het dreigen met het laten sterven van een hele beschaving, wat Donald Trump heeft gedaan, gelijk staat aan het dreigen met grootschalige oorlogsmisdaden? Zo nee, welke argumenten heeft u om deze analyse te verwerpen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="00612274" w14:paraId="6AB49190" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="346DC658" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="725EE29A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="6AB49192" w14:textId="22469276">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="3D281679" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t>Het kabinet roept consequent op tot de-escalatie en verwelkomt dan ook het staakt-het-vuren tussen de Verenigde Staten (VS) en Iran. Het kabinet heeft kennisgenomen van de uitspraak van de Amerikaanse president en de minister-president heeft deze eerder als onwenselijk gekwalificeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="00612274" w14:paraId="6AB49193" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="45F2E26B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="11E50122" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="6AB49195" w14:textId="58D55CE9">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="19693C29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t>Heeft u gezien dat het The Hague Centre for Strategic Studies heeft opgeroepen om naar aanleiding van de uitlatingen van Trump over Iran uw bezoek en dat van het Koningspaar aan het Witte Huis te annuleren? Wat vindt u daarvan? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="00612274" w14:paraId="6AB49196" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="7535BD52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="29ACD71F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="5D304F60" w14:textId="2F824DA7">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="009E658A" w:rsidR="00021762">
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="66C57C21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:t xml:space="preserve">Het staat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>The Hague Centre for Strategic Studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E658A" w:rsidR="00021762">
-[...32 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:t> (HCSS) vrij om dergelijke oproepen te doen. Het behartigen van het Nederlands belang staat centraal in het beleid van het kabinet. We blijven ons inspannen voor onze trans-Atlantische band. Tegelijkertijd benutten we diplomatieke kanalen om de VS aan te spreken wanneer hun acties onze waarden en belangen ondermijnen, altijd met oog voor de relatie en het behoud van kritieke veiligheidsbelangen.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Bovendien bieden ze de kans om met elkaar het gesprek te voeren over de ontwikkelingen in de wereld en onze belangen uit te dragen, inclusief over onderwerpen waar we van inzicht verschillen. Dit doen we vanuit de overtuiging dat we samen sterker staan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="00612274" w14:paraId="6AB49199" w14:textId="77777777">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4137DCD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="17204907" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="6AB4919C" w14:textId="4EB615F3">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4C9E3D00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t>Welk signaal denkt u dat uitgaat van een bezoek van de Koning en Koningin aan een autoritaire president die het internationaal recht overschrijdt, de positie van Poetin tegenover Oekraïne heeft versterkt, zich laat meeslepen in de illegale oorlog van Netanyahu tegen Iran, die Israël aan wapens tegen de Palestijnse bevolking helpt, die Venezuela illegaal is binnengevallen, die heeft gedreigd met het innemen van Groenland en Cuba en dreigt met het vernietigen van “een hele beschaving”? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="4A06749A" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="6D971053" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="575A2C7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="74704B57" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="3969F727" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve">De Nederlandse inzet richt zich op diplomatieke oplossingen. Het kabinet acht het van belang om met de VS te spreken over de ontwikkelingen in de wereld, inclusief over onderwerpen waarover we van inzicht verschillen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="00612274" w14:paraId="6AB4919F" w14:textId="77777777">
-[...35 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="313B660A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4EC6636D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="2BE1259D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="776CC9C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="6AB491A2" w14:textId="70D42EFE">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="2385DE04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t>Ziet u het risico dat het bezoek wordt gezien als een vorm van politieke legitimatie of steun aan Trump? Zo nee, waarom niet?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="68380DD0" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="61A309B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="46B83ED1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="35A0DE4E" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="254EBE81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve">Nee, dat risico ziet het kabinet niet. Het is gebruikelijk met de leiders van belangrijke bondgenoten contact te onderhouden. Zoals de minister-president na afloop van het bezoek aan het Witte Huis op 13 april jl. aangaf is tijdens dit bezoek een constructief gesprek gevoerd over de ontwikkelingen in de wereld. Hierbij zijn gedeelde belangen besproken, maar zijn ook de standpunten en zorgen van de Nederlandse regering uitgedragen op thema’s die Nederland raken.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="00612274" w14:paraId="6AB491A5" w14:textId="77777777">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="58EF27E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="69DA252D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk227937701" w:id="0"/>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Ziet u het risico dat andere landen Nederland zien als blijvende bondgenoot van de VS in het schenden van het internationaal recht, en dat dat nadelige consequenties kan hebben voor Nederland? Zo nee, waarom niet? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="1E6884F9" w14:textId="77777777">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="70D116E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="20685072" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk227937978" w:id="1"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="009E658A" w:rsidR="009E658A" w:rsidP="001469B5" w:rsidRDefault="009E658A" w14:paraId="42FECE84" w14:textId="1FE431B3">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="5CE2E5A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0084014B">
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>Nee, dat risico ziet het kabinet niet. De aanvallen van de VS en Israël vallen, op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7BDF">
+        <w:t xml:space="preserve"> basis van de kennis waarover het kabinet op dit moment beschikt, niet binnen het kader van het internationaal recht. Nederland benadrukt dat alle partijen zich dienen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E658A">
+        <w:t xml:space="preserve"> te houden aan het internationaal recht en roept daartoe ook op. Tegelijkertijd heeft het kabinet, zoals meermaals benoemd, begrip voor de noodzaak die de VS en Israël voelden om over te gaan tot actie jegens Iran gezien de zorgen die er bestaan omtrent de destructieve rol van Iran op tal van dossiers en richting verschillende partners in de regio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="07901E85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="3EEF7D4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0084014B">
-[...74 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009E658A">
         <w:br/>
         <w:t>Welk signaal denkt u dat er vanuit gaat als de Koning en Koningin op de foto gaan met Donald Trump? Ziet u het risico dat de Koning en Koningin door de Trump-regering kunnen worden misbruikt om het imago van Trump op te poetsen, nadat hij na de illegale oorlog tegen Iran in binnen- en buitenland zeer veel kritiek heeft gekregen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="5A34CE6C" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="04A6DA87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="101A2192" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="22E69602" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="55869E2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve">Zoals benoemd in het antwoord op vraag 2 bood dit bezoek niet alleen de kans om de banden met de VS te onderhouden en versterken, maar ook om met elkaar het gesprek te voeren. Bij dergelijke bezoeken hoort ook een foto-moment. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="03159A61" w14:textId="77777777">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="286F10C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="47E32909" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Ziet u nog andere risico’s van uw bezoek en dat van de Koning en Koningin aan Trump? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="2A45C3A2" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="70AA2571" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4A6B64D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="44188E98" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="1507C766" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve">Nee. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="7D2335DB" w14:textId="77777777">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="6679583D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="583B013D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 8 </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Heeft u in uw overweging om al dan niet te gaan meegenomen dat de Koning als staatshoofd alle Nederlanders vertegenwoordigt, en dat het van groot belang is dat de Koning bij officiële bezoeken de waarden uitstraalt die Nederland </w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Heeft u in uw overweging om al dan niet te gaan meegenomen dat de Koning als staatshoofd alle Nederlanders vertegenwoordigt, en dat het van groot belang is dat de Koning bij officiële bezoeken de waarden uitstraalt die Nederland internationaal wil uitdragen, zoals democratie, rechtsstaat, inclusiviteit, internationaal recht en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E658A">
         <w:lastRenderedPageBreak/>
-        <w:t>internationaal wil uitdragen, zoals democratie, rechtsstaat, inclusiviteit, internationaal recht en respect voor mensenrechten? Zo ja, op welke manier is het bezoek van het Koninklijk paar aan Trump in lijn met deze waarden? Zo nee, waarom niet?  </w:t>
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>respect voor mensenrechten? Zo ja, op welke manier is het bezoek van het Koninklijk paar aan Trump in lijn met deze waarden? Zo nee, waarom niet?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="6AAB5C45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4AFFBE79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="10EB3C8E" w14:textId="08E92143">
-[...38 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="503B0804" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:t xml:space="preserve">De waarden waar u naar verwijst zijn prioritair in het Nederlandse buitenlandbeleid. Nederland draagt deze internationaal uit, inclusief in doorlopende gesprek met partnerlanden, waaronder de VS. Zo ook in het gesprek met president Trump. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="03AF560D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="7884E6F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 9 </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Bent u bereid om naar aanleiding van het dreigen met grootschalige oorlogsmisdaden door de Amerikaanse president het bezoek aan Trump te annuleren? Zo nee, bent u dan tenminste bereid het bezoek van het Koninklijk paar te annuleren, zodat u alleen gaat?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="39434BBD" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="1D9DA56B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="43DFADF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="4ECB63CB" w14:textId="4B5FE790">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="7720FFF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve">Zoals in het antwoord op vraag 2 uiteengezet, heeft dit bezoek op hoog niveau meerwaarde. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="6BC044FA" w14:textId="77777777">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4808ABE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="0FB6A80A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Indien u uw bezoek toch doorzet, kunt u de inzet van de regering bij dit bezoek met de Kamer delen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="3F318525" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="6D593E2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="3D37308D" w14:textId="69CDC377">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="13B34D8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve">Zie het antwoord op vraag 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="094E70FC" w14:textId="77777777">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="60B29773" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="3E68FB55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="421C19CD" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="5C7EBC93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t>Kunt u een verslag van de gesprekken van de regering met Trump met de Kamer delen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="3902DE7C" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="0515454C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="1C102BAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="005F5B21" w14:paraId="4B1692EE" w14:textId="5114BCDB">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="33689F75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk228787867" w:id="2"/>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Contacten met buitenlandse regeringen zijn vertrouwelijk en het kabinet deelt in de regel geen verslagen diplomatieke uitwisselingen. Wel heeft </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...36 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">de minister-president reeds in de media teruggekoppeld na afloop van het diner in het Witte Huis. Er is op een open en constructieve manier van gedachten gewisseld over veel thema’s die Nederland en de VS raken, waaronder de situatie in het Midden-Oosten en in Oekraïne, onze economische samenwerking en onze samenwerking binnen de NAVO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4FBA1EE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="32403DC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:name="_Hlk227339757" w:id="3"/>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Hoeveel Iraanse en Libanese burgers zijn er zover bekend door de VS en Israël gedood? </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="32696940" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="658E445E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk227339810" w:id="4"/>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="53F968EA" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="1DE1C4E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="262FC903" w14:textId="17805C80">
-[...43 lines deleted...]
-        <w:t xml:space="preserve">inisterie van Gezondheidszorg melde op 16 april jl. 2196 doden en 7185 gewonden sinds de hernieuwde start van het conflict op 2 maart jl. Het is onduidelijk hoeveel van deze doden Hezbollah-strijders betreffen. </w:t>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="794AD9CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:t xml:space="preserve">Het is niet mogelijk om met zekerheid het volledige aantal slachtoffers in Iran vast te stellen. Dit hangt onder meer samen met de internetblokkade die de Iraanse overheid al vanaf het begin van de oorlog heeft ingesteld. Mensenrechtenorganisatie HRANA meldde op 7 april jl., voorafgaand aan het staakt-het-vuren, 3.636 geverifieerde dodelijke slachtoffers, waaronder 1.701 burgers (onder wie minstens 254 kinderen), 1.221 militairen en 714 personen van wie niet duidelijk is of dit burgers betreffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4792AD85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:t xml:space="preserve">In het gewapend conflict tussen Hezbollah en Israël is lastig vast te stellen hoeveel burgers zijn omgekomen. Het Libanese ministerie van Gezondheidszorg melde op 16 april jl. 2196 doden en 7185 gewonden sinds de hernieuwde start van het conflict op 2 maart jl. Het is onduidelijk hoeveel van deze doden Hezbollah-strijders betreffen. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="1FEC8384" w14:textId="77777777">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="6117A08E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="62774E3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Erkent u dat de illegale oorlog van de VS en Israël de hele wereld raakt, met name de armste bevolking?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00B83D99" w:rsidP="001469B5" w:rsidRDefault="00B83D99" w14:paraId="5DE580DD" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="16014E28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4B201FC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="37C5DBE3" w14:textId="3B4840AA">
-[...26 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="2A6F3D67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:t xml:space="preserve">Het conflict in het Midden-Oosten heeft serieuze effecten op de wereldeconomie en wereldwijde stabiliteit. De economische gevolgen worden bij mensen thuis stevig gevoeld. In de regio is sprake van miljoenen ontheemde mensen en van toenemende humanitaire noden. Terwijl de aandacht vooral uitgaat naar Iran en de Iraanse blokkade van de Straat van Hormuz, benadrukt het kabinet tevens het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E658A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">belang aandacht te blijven houden voor de situaties in Gaza, de Westelijke Jordaanoever en in Libanon als ook voor de Russische agressie-oorlog in Oekraïne. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="08936FCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="1B3443EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk227938001" w:id="5"/>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Heeft u, met de kennis van nu, nog steeds begrip voor de volgens het internationaal recht illegale aanval van de VS en Israël? Bent u bereid de aanval alsnog te veroordelen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00B83D99" w:rsidP="001469B5" w:rsidRDefault="00B83D99" w14:paraId="7A4FBFDF" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="3F1E564D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="09E1B034" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="0AB048FB" w14:textId="5785986D">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="32316168" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve">Het kabinet heeft, zoals meermaals benoemd, begrip voor de noodzaak die de VS en Israël voelden om over te gaan tot actie jegens Iran gezien de zorgen die er bestaan omtrent de destructieve rol van Iran op tal van dossiers en richting verschillende partners in de regio. Tegelijkertijd heeft het kabinet aangegeven dat, op basis van de informatie waar het kabinet nu over beschikt, de aanvallen van de VS en Israël op Iran </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk228787817" w:id="6"/>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">buiten de kaders van het internationaal </w:t>
       </w:r>
       <w:r w:rsidRPr="008C7BDF">
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">recht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E658A">
+        <w:t xml:space="preserve">vallen. Het </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="009E658A">
+        <w:t xml:space="preserve">kabinet blijft zich inzetten voor de naleving van het internationaal recht. Hier past ook bij dat het kabinet het staakt-het-vuren verwelkomt en inzet op de-escalatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="2B729432" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="65AC0B98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...45 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Bent u bereid om tijdens uw bezoek bij Trump aan te dringen op een einde aan deze illegale oorlog, het stoppen van het geweld in Libanon en het stoppen van de aanhoudende genocide op de Palestijnen en tegen Trump te zeggen dat Nederland verwacht dat de VS zich houden aan het internationaal recht? Zo nee, waarom niet?  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00B83D99" w:rsidP="001469B5" w:rsidRDefault="00B83D99" w14:paraId="445371E7" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="1445A05C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4E25B09A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="001469B5" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="428F3F41" w14:textId="1588CDD3">
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="16F4F337" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...34 lines deleted...]
-          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:t>Tijdens het bezoek zijn veel onderwerpen besproken, zoals het conflict in het Midden-Oosten. Het betrof, zoals al gedeeld, een open en eerlijk gesprek, waarbij zaken waarover we van inzicht verschillen niet zijn vermeden. Tijdens het gesprek is onder andere het staakt-het-vuren tussen de VS en Iran verwelkomd en het belang van de-escalatie onderstreept. Ik heb in mijn gesprek met Secretary of State Rubio ook aangegeven dat Nederland zich inzet voor een zo spoedig mogelijke diplomatieke oplossing. Dit vergt dat beide partijen inzetten op onderhandelingen en werken aan het bereiken van een akkoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="4E2354B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="3C75616C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>State Rubio ook aangegeven dat Nederland zich inzet voor een zo spoedig mogelijke diplomatieke oplossing. Dit vergt dat beide partijen inzetten op onderhandelingen en werken aan het bereiken van een akkoord.</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>Vraag 16</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Bent u bereid dit ook publiekelijk klip en klaar uit te dragen, zodat duidelijk wordt dat Nederland weer staat voor het internationaal recht?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00B83D99" w:rsidP="001469B5" w:rsidRDefault="00B83D99" w14:paraId="17033457" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="7E273283" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="40C9DA54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="2B83A807" w14:textId="09658746">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="1AC9A368" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve">Nederland blijft zich publiekelijk uitspreken voor wereldwijde naleving van het internationaal recht.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="74D1E4CA" w14:textId="77777777">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="448E8CEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="2BC0FFCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E658A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vraag 17</w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E658A">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Kunt u de vragen 9 en 10 beantwoorden voor het aanstaande bezoek op maandag 13 april?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="00B83D99" w:rsidP="001469B5" w:rsidRDefault="00B83D99" w14:paraId="7010EE71" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="2621E238" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="7CF03F27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E658A" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="00021762" w14:paraId="2D901FF7" w14:textId="2C0B4EDE">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009E658A" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="27B3BFF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E658A">
         <w:t xml:space="preserve">De vragen zijn zo spoedig mogelijk beantwoord. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009F4243" w:rsidR="007F4C9A" w:rsidP="001469B5" w:rsidRDefault="007F4C9A" w14:paraId="30027F42" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00936E30" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="35D7554C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936E30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-        <w:t>1) Amnesty International, 7 april 2026 (https://www.amnesty.org/en/latest/news/2026/04/iran-president-trumps-apocalyptic-threats-of-large-scale-civilian-devastation-demand-urgent-global-action-to-prevent-atrocity-crimes/).</w:t>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>1) Amnesty International, 7 april 2026 (https://www.amnesty.org/en/latest/news/2026/04/iran-president-trumps-apocalyptic-threats-of-large-scale-civilian-devastation-demand-urgent-global-action-to-prevent-atrocity-crimes/). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936E30">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009F4243" w:rsidR="00612274" w:rsidP="001469B5" w:rsidRDefault="00612274" w14:paraId="6AB491AA" w14:textId="14195950">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00936E30" w:rsidR="00936E30" w:rsidP="00936E30" w:rsidRDefault="00936E30" w14:paraId="20F008CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00936E30" w:rsidR="00F1660E" w:rsidRDefault="00F1660E" w14:paraId="338E38D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00936E30" w:rsidR="00F1660E" w:rsidSect="00936E30">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1582" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="252104B1" w14:textId="77777777" w:rsidR="00C51691" w:rsidRDefault="00C51691">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="64E4912C" w14:textId="77777777" w:rsidR="00BC1437" w:rsidRDefault="00BC1437" w:rsidP="00936E30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52582812" w14:textId="77777777" w:rsidR="00C51691" w:rsidRDefault="00C51691">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7DC10591" w14:textId="77777777" w:rsidR="00BC1437" w:rsidRDefault="00BC1437" w:rsidP="00936E30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F270782" w14:textId="77777777" w:rsidR="0081256F" w:rsidRDefault="0081256F">
+  <w:p w14:paraId="558EB081" w14:textId="77777777" w:rsidR="00BC1437" w:rsidRPr="00936E30" w:rsidRDefault="00BC1437" w:rsidP="00936E30">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1457FA07" w14:textId="77777777" w:rsidR="0081256F" w:rsidRDefault="0081256F">
+  <w:p w14:paraId="116B33A7" w14:textId="77777777" w:rsidR="00BC1437" w:rsidRPr="00936E30" w:rsidRDefault="00BC1437" w:rsidP="00936E30">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D87AC19" w14:textId="77777777" w:rsidR="0081256F" w:rsidRDefault="0081256F">
+  <w:p w14:paraId="20BD5798" w14:textId="77777777" w:rsidR="00BC1437" w:rsidRPr="00936E30" w:rsidRDefault="00BC1437" w:rsidP="00936E30">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="007A0F13" w14:textId="77777777" w:rsidR="00C51691" w:rsidRDefault="00C51691">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="372CA648" w14:textId="77777777" w:rsidR="00BC1437" w:rsidRDefault="00BC1437" w:rsidP="00936E30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CE218DD" w14:textId="77777777" w:rsidR="00C51691" w:rsidRDefault="00C51691">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="152211A2" w14:textId="77777777" w:rsidR="00BC1437" w:rsidRDefault="00BC1437" w:rsidP="00936E30">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B7C0619" w14:textId="77777777" w:rsidR="0081256F" w:rsidRDefault="0081256F">
+  <w:p w14:paraId="1BCF80B9" w14:textId="77777777" w:rsidR="00BC1437" w:rsidRPr="00936E30" w:rsidRDefault="00BC1437" w:rsidP="00936E30">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AB491AB" w14:textId="4368A025" w:rsidR="00612274" w:rsidRDefault="009F4243">
-[...360 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="00A5C31D" w14:textId="77777777" w:rsidR="00BC1437" w:rsidRPr="00936E30" w:rsidRDefault="00BC1437" w:rsidP="00936E30">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AB491AD" w14:textId="0DFD198F" w:rsidR="00612274" w:rsidRDefault="00581728">
+  <w:p w14:paraId="70FE310F" w14:textId="77777777" w:rsidR="00BC1437" w:rsidRPr="00936E30" w:rsidRDefault="00BC1437" w:rsidP="00936E30">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...926 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00612274"/>
-[...50 lines deleted...]
-    <w:rsid w:val="00FD7D0C"/>
+    <w:rsidRoot w:val="00936E30"/>
+    <w:rsid w:val="00936E30"/>
+    <w:rsid w:val="00BC1437"/>
+    <w:rsid w:val="00D12CA4"/>
+    <w:rsid w:val="00F1660E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6AB49184"/>
-  <w15:docId w15:val="{53B64737-B15D-4E3F-86B4-01626B6D2427}"/>
+  <w14:docId w14:val="518B9F0A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1347514D-BC2C-4BE9-80ED-344AE5EDE7A1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3971,77 +1333,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4066,75 +1428,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4169,55 +1531,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4286,938 +1648,797 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00936E30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00936E30"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:ind w:left="-1417"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...122 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...197 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00936E30"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00936E30"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00581728"/>
+    <w:rsid w:val="00936E30"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00581728"/>
+    <w:rsid w:val="00936E30"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00936E30"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...41 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5225,51 +2446,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5336,65 +2557,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5415,178 +2636,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9248</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1608</ap:Words>
+  <ap:Characters>8847</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>77</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>73</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10908</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10435</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-02T15:09:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>