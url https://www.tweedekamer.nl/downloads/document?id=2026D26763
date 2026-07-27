--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -1,811 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...214 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="620D4370" w14:textId="6DD3F70A">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2113</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="140B03D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="4922F8DB" w14:textId="298FC037">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z08986</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="283A0B7C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="15FA23AC" w14:textId="097AAF7B">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Onderwijs, Cultuur en Wetenschap) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="0C556F60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="0A6511EA" w14:textId="243A1963">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20109" w:rsidR="00B20109">
-[...529 lines deleted...]
-    <w:p w:rsidR="00DA207D" w:rsidP="00DA207D" w:rsidRDefault="00DA207D" w14:paraId="27F9CAA9" w14:textId="77777777">
+      <w:r>
+        <w:t>1832</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="0BEF2918" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00787B16" w:rsidR="00DA207D" w:rsidP="00DA207D" w:rsidRDefault="00DA207D" w14:paraId="34E08CD6" w14:textId="77777777">
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="64708485" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="420BE770" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00787B16" w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="31E0F7E1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
@@ -913,587 +264,571 @@
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA207D" w:rsidP="00DA207D" w:rsidRDefault="00DA207D" w14:paraId="2587C69C" w14:textId="77777777">
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="1E924490" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u aangeven of u het wenselijk vindt dat docenten studenten aanmoedigen om dergelijke gevaarlijke reizen naar onder andere Gaza te ondernemen? Zo nee, welke maatregelen gaat u hierop ondernemen?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C563A" w:rsidR="000D7DC6" w:rsidP="000D7DC6" w:rsidRDefault="000D7DC6" w14:paraId="54E4957A" w14:textId="77777777">
+    <w:p w:rsidRPr="000C563A" w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="6C5D0946" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000C563A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet doet geen uitspraken over </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>individuele casuïstiek</w:t>
       </w:r>
       <w:r w:rsidRPr="000C563A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00787B16" w:rsidR="00DA207D" w:rsidP="00DA207D" w:rsidRDefault="000D7DC6" w14:paraId="4360E149" w14:textId="6DC4C506">
+    <w:p w:rsidRPr="00787B16" w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="4839AEC7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C563A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In algemene zin is het reisadvies van het ministerie van Buitenlandse Zaken voor de Gazastrook rood. Dat betekent dat het advies is aan Nederlanders: wat uw situatie ook is, reis hier niet heen, het is er te gevaarlijk. Ook waarschuwt het ministerie in het reisadvies dat de Nederlandse vertegenwoordiging niet kan helpen als Nederlanders in de Gazastrook in de problemen komen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het reisadvies is helder, het is onverstandig dit te negeren.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787B16" w:rsidR="00DA207D">
+      <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00787B16" w:rsidR="00DA207D" w:rsidP="00DA207D" w:rsidRDefault="00DA207D" w14:paraId="76AF76DF" w14:textId="77777777">
+    <w:p w:rsidRPr="00787B16" w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="67F2D4F1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u bevestigen dat studenten alleen recht hebben op studiefinanciering wanneer zij hun studie daadwerkelijk volgen en niet door eigen toedoen of vrijwillige uitstapjes bewust studievertraging veroorzaken? Zo nee, waarom niet?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00787B16" w:rsidR="00DA207D" w:rsidP="00DA207D" w:rsidRDefault="00DA207D" w14:paraId="21B5C050" w14:textId="105DF710">
+    <w:p w:rsidRPr="00787B16" w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="69E01AC8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00787B16" w:rsidR="000D7DC6">
+      <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Nee, voor een aanspraak op studiefinanciering is het niet vereist dat iemand daadwerkelijk de studie volgt. Ook vervalt hun aanspraak niet op het moment dat zij door eigen toedoen bewust studievertraging veroorzaken. </w:t>
       </w:r>
-      <w:r w:rsidR="000D7DC6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00787B16" w:rsidR="000D7DC6">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanspraak op </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">studiefinanciering is verbonden aan de inschrijving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>bij een opleiding die aanspraak geeft op studiefinanciering, en daarnaast aan</w:t>
       </w:r>
-      <w:r w:rsidR="000D7DC6">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> het voldoen aan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787B16" w:rsidR="000D7DC6">
+      <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de overige leeftijds- en nationaliteitseisen. Daarbij is wel het aantal maanden prestatiebeurs dat een student kan ontvangen gemaximeerd. Bij studievertraging </w:t>
       </w:r>
-      <w:r w:rsidR="000D7DC6">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787B16" w:rsidR="000D7DC6">
+      <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> een student gedurende de opleiding dus in de leenfase terecht komen en geen recht meer hebben op een prestatiebeurs. Wanneer de student niet binnen de diplomatermijn een diploma haalt, wordt de prestatiebeurs bovendien niet omgezet in een gift. Het is aan de student zelf om</w:t>
       </w:r>
-      <w:r w:rsidR="000D7DC6">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> tegen deze achtergrond keuzes te maken om ingeschreven te blijven staan of de studie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787B16" w:rsidR="000D7DC6">
+      <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tijdelijk) </w:t>
       </w:r>
-      <w:r w:rsidR="000D7DC6">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>te stoppen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787B16" w:rsidR="000D7DC6">
+      <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000D7DC6">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="000D7DC6">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u bewerkstelligen dat studenten die deelnemen aan extremistische activiteiten hun recht op studiefinanciering verliezen en bovendien worden geschorst of van hun onderwijsinstelling worden verwijderd? Zo nee, waarom niet?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA207D" w:rsidP="00DA207D" w:rsidRDefault="00DA207D" w14:paraId="549F9387" w14:textId="1F2E53D4">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="557066D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Waar het gaat om studiefinanciering vervalt de aanspraak alleen als is vastgesteld dat de student een uitreiziger is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarvan is sprake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>als uit een melding van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bevoegde opsporingsdiensten of inlichtingen- en veiligheidsdiensten blijkt dat er een gegronde reden bestaat dat de student zich buiten Nederland bevindt met het doel zich aan te sluiten bij een terroristische organisatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op basis daarvan kan ik als minister van OCW besluiten de aanspraak op studiefinanciering te laten vervallen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waar het gaat om schorsing of verwijdering van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> student van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderwijsinstelling, heb ik als minister van OCW daartoe geen mogelijkheden. Die bevoegdheid ligt bij </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het bestuur van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de onderwijsinstellingen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op grond van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A751F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wet op het hoger onderwijs en wetenschappelijk onderzoek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna: WHW)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787B16">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wanneer een student de huisregels overtreedt en een veilige leer- en/of werkomgeving voor studenten en/of medewerkers schaadt, kan het instellingsbestuur die student voor maximaal een jaar de toegang tot de gebouwen en terreinen ontzeggen of de inschrijving voor eenzelfde periode beëindigen. Wanneer een student de huisregels overtreedt, ernstige overlast heeft veroorzaakt en ook na waarschuwingen daarmee niet is gestopt, kan het instellingsbestuur die student de toegang tot de instelling definitief ontzeggen of zijn inschrijving beëindigen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een instellingsbestuur neemt een dergelijk besluit niet lichtvaardig en de impact is groot, mede ook tegen het licht van het recht op onderwijs. Daarom wordt tegen dit soort besluiten vaak in beroep gegaan bij een rechter. Uit de rechtspraak blijkt het belang van een gedegen belangenweging en proces, voordat tot zo’n beslissing kan worden overgegaan. Een </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Antwoord 4</w:t>
+        <w:t xml:space="preserve">schorsing moet evenredig zijn aan de mate waarin de huisregels zijn overtreden. Daarbij moet waar mogelijk de onderwijsvoortgang niet onevenredig worden belemmerd als gevolg van een maatregel. Ook moet eerst gekeken worden of op andere manieren het gedrag kan worden gewijzigd. Als dit na aanhoudende pogingen niet lukt, kan een student definitief worden uitgeschreven. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00787B16" w:rsidR="000D7DC6">
-[...174 lines deleted...]
-    <w:p w:rsidR="00DA207D" w:rsidP="00DA207D" w:rsidRDefault="00DA207D" w14:paraId="08EB936A" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="54251294" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Welke maatregelen wil u nemen om vroegtijdige radicalisering in het onderwijs, vooral de breed geaccepteerde linkse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>radicalisatie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, aan te pakken om deze situaties in de toekomst te voorkomen?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA207D" w:rsidP="00DA207D" w:rsidRDefault="00DA207D" w14:paraId="5082F62A" w14:textId="77777777">
+    <w:p w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="2D468984" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik heb geen signalen dat er sprake is van breed geaccepteerde linkse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>radicalisatie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> in het onderwijs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C95FA1" w:rsidR="00820DDA" w:rsidP="00C95FA1" w:rsidRDefault="00DA207D" w14:paraId="03697C1D" w14:textId="4CEAB88A">
+    <w:p w:rsidRPr="00C95FA1" w:rsidR="005E55F2" w:rsidP="005E55F2" w:rsidRDefault="005E55F2" w14:paraId="061646F4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Folia, 21 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>april</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -1503,2897 +838,578 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UvA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00787B16">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> student sails with flotilla to Gaza: "We are preparing for the worst" (https://www.folia.nl/en/actueel/173811/uva-student-sails-with-flotilla-to-gaza-we-are-preparing-for-the-worst)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00C95FA1" w:rsidR="00820DDA" w:rsidSect="002F493B">
+    <w:p w:rsidRPr="005E55F2" w:rsidR="00F1660E" w:rsidRDefault="00F1660E" w14:paraId="1FACA262" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005E55F2" w:rsidR="00F1660E" w:rsidSect="005E55F2">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19231FB5" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="008D10B0">
+    <w:p w14:paraId="1F957AF6" w14:textId="77777777" w:rsidR="00990C63" w:rsidRDefault="00990C63" w:rsidP="005E55F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7384109B" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B578A78" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="008D10B0">
+    <w:p w14:paraId="0550A665" w14:textId="77777777" w:rsidR="00990C63" w:rsidRDefault="00990C63" w:rsidP="005E55F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6868236A" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FE09F90" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="09AEFF99" w14:textId="77777777" w:rsidR="005E55F2" w:rsidRPr="005E55F2" w:rsidRDefault="005E55F2" w:rsidP="005E55F2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="509AED95" w14:textId="77777777" w:rsidR="005E55F2" w:rsidRPr="005E55F2" w:rsidRDefault="005E55F2" w:rsidP="005E55F2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03CB8BDE" w14:textId="77777777" w:rsidR="005E55F2" w:rsidRPr="005E55F2" w:rsidRDefault="005E55F2" w:rsidP="005E55F2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0911CC07" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="008D10B0">
+    <w:p w14:paraId="74ACBD91" w14:textId="77777777" w:rsidR="00990C63" w:rsidRDefault="00990C63" w:rsidP="005E55F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACCCF23" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A4214C1" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="008D10B0">
+    <w:p w14:paraId="405B90E8" w14:textId="77777777" w:rsidR="00990C63" w:rsidRDefault="00990C63" w:rsidP="005E55F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14230B27" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="05A1DDF8" w14:textId="77777777" w:rsidR="000D7DC6" w:rsidRPr="00021EAB" w:rsidRDefault="000D7DC6" w:rsidP="000D7DC6">
+    <w:p w14:paraId="07749911" w14:textId="77777777" w:rsidR="005E55F2" w:rsidRPr="00021EAB" w:rsidRDefault="005E55F2" w:rsidP="005E55F2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00021EAB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00021EAB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00021EAB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie artikel 2.17 WSF 2000. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2DCD249F" w14:textId="77777777" w:rsidR="000D7DC6" w:rsidRPr="00C95FA1" w:rsidRDefault="000D7DC6" w:rsidP="000D7DC6">
+    <w:p w14:paraId="1F20D687" w14:textId="77777777" w:rsidR="005E55F2" w:rsidRPr="00C95FA1" w:rsidRDefault="005E55F2" w:rsidP="005E55F2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00021EAB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00021EAB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> In artikel 2.17 WSF 2000 gedefinieerd als: ‘(…) een organisatie die door Onze Minister van Veiligheid en Justitie, in overeenstemming met het gevoelen van de Rijksministerraad, is geplaatst op een lijst van organisaties die deelnemen aan een nationaal of internationaal </w:t>
       </w:r>
       <w:r w:rsidRPr="004A751F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>gewapend conflict en een bedreiging vormen voor de nationale veiligheid.’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="67932820" w14:textId="41D0E866" w:rsidR="004A751F" w:rsidRDefault="004A751F">
+    <w:p w14:paraId="49D2B91B" w14:textId="77777777" w:rsidR="005E55F2" w:rsidRDefault="005E55F2" w:rsidP="005E55F2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00C95FA1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C95FA1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie artikel 7.57h in de WHW.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...107 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="603D3187" w14:textId="77777777" w:rsidR="005E55F2" w:rsidRPr="005E55F2" w:rsidRDefault="005E55F2" w:rsidP="005E55F2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="79C5EA43" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="2DBF119E" w14:textId="77777777" w:rsidR="005E55F2" w:rsidRPr="005E55F2" w:rsidRDefault="005E55F2" w:rsidP="005E55F2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FC84CCC" w14:textId="77777777" w:rsidR="005E55F2" w:rsidRPr="005E55F2" w:rsidRDefault="005E55F2" w:rsidP="005E55F2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...910 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="005E55F2"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rsid w:val="00990C63"/>
+    <w:rsid w:val="00D12CA4"/>
+    <w:rsid w:val="00F1660E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="72E852AC"/>
-  <w15:docId w15:val="{098FE669-0195-460C-9957-35ED07C8CAEE}"/>
+  <w14:docId w14:val="668F1369"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{909EC5B2-C712-4FE2-816F-B69F0700CA3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4542,1219 +1558,1135 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E55F2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E55F2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E55F2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E55F2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E55F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E55F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...31 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="005E55F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E55F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E55F2"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E55F2"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="005E55F2"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="standaard-tekst-vet-pagebreak"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...3 lines deleted...]
-      <w:pageBreakBefore/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
+    <w:name w:val="standaard-tekst"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:b/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...248 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00021EAB"/>
+    <w:rsid w:val="005E55F2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...66 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>906</ap:Words>
-  <ap:Characters>4986</ap:Characters>
+  <ap:Words>779</ap:Words>
+  <ap:Characters>4286</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>35</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5881</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5055</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>