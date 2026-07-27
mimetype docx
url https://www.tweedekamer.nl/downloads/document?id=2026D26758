--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -1,6176 +1,5403 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DB71C6" w:rsidRDefault="00DB71C6" w14:paraId="05368B5B" w14:textId="77777777">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00A068F7" w:rsidR="002B6E9F" w:rsidP="00A068F7" w:rsidRDefault="002B2171" w14:paraId="42347FFE" w14:textId="6B5A35A8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7" w:rsidR="002B6E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>663</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7" w:rsidR="002B6E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7" w:rsidR="002B6E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Milieubeleid</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006D6F26" w:rsidRDefault="0043411E" w14:paraId="561EF6D7" w14:textId="495962F7">
-[...1 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="00A068F7" w:rsidR="002B6E9F" w:rsidP="00A068F7" w:rsidRDefault="002B6E9F" w14:paraId="2F5AF61D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7" w:rsidR="002B2171">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidRDefault="0043411E" w14:paraId="1E06C782" w14:textId="77777777"/>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="3C0663BB" w14:textId="782B9108">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="002B2171" w:rsidP="00A068F7" w:rsidRDefault="002B6E9F" w14:paraId="60C29341" w14:textId="31A79001">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A068F7" w:rsidR="002B6E9F" w:rsidP="00A068F7" w:rsidRDefault="002B6E9F" w14:paraId="7D437CDB" w14:textId="7886EDB5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A068F7" w:rsidR="002B2171" w:rsidP="00A068F7" w:rsidRDefault="002B2171" w14:paraId="1DB823E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="599300A2" w14:textId="23981DB3">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op 25 april 2024 is het onderzoek van de Universiteit Utrecht ‘Naar een robuuste implementatie van het Verdrag van Aarhus?’ (het onderzoek) aangeboden aan de Tweede Kamer.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="32"/>
           <w:position w:val="6"/>
-          <w:sz w:val="12"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In de afgelopen jaren is in een aantal zaken voor het Hof van Justitie van de Europese Unie en het Aarhus Nalevingscomité geconstateerd dat Nederland</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>punten</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>niet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voldeed</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>nog</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>niet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voldoet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Verdrag betreffende toegang tot informatie, publieke inspraak in besluitvorming en toegang tot de rechter in milieuzaken (Verdrag van Aarhus). Dit was de aanleiding van het onderzoek. Het onderzoek geeft aanbevelingen om de implementatie in de Nederlandse wetgeving en uitvoering van het Verdrag van Aarhus robuust en toekomstbestendig te maken. Daarop heeft de Kamer op 20 december 2024 de eerste beleidsreactie ontvangen.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="34"/>
           <w:position w:val="6"/>
-          <w:sz w:val="12"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bij deze ontvangt de Kamer de tweede en laatste</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>beleidsreactie.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>reden</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>dat</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>reactie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>twee</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>delen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>plaatsvindt,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>dat</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het vorig jaar nog niet mogelijk was om volledig te reageren op de aanbevelingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="5C2CE3A9" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="778C2CD3" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Daarvoor</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>zijn</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>toen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>twee</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>redenen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>genoemd:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="7DEB8321" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="57A0A305" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="59A2D837" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="489AE722" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:right="207"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="207" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Er</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>was</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>meer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tijd</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nodig</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>aanbevelingen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>over</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>artikel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Verdrag en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>de implicaties</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>daarvan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nader</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>te bestuderen. Artikel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>regelt inspraak over besluiten over specifieke activiteiten.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Artikel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>7 regelt inspraak</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>over plannen, programma’s en beleid betrekking hebbende op het milieu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="574D8E78" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="79A1E7E7" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="200" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Enkele aanbevelingen raken aan het ‘Varkens in Nood’ reparatiewetsvoorstel, dat wijzigingen van de Omgevingswet, de Algemene wet bestuursrecht (Awb) en een aantal andere omgevingsrechtelijke</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>wetten</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>zal</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bevatten.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>wetsvoorstel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bevond</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>zich op dat moment nog in de fase van ambtelijke voorbereiding.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="146DF6D4" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="534A7FFA" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="305B5DD2" w14:textId="0726E85F">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="6C1C8BC9" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aanbevelingen</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="17"/>
           <w:position w:val="6"/>
-          <w:sz w:val="12"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>zijn</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>door</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>onderzoekers</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>categorieën</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aangeboden,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0043411E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die aansluiten bij de pijlers van het Verdrag. Allereerst enkele algemene aanbevelingen. Als tweede aanbevelingen met betrekking tot toegang tot informatie; deze aanbevelingen zijn in de eerste beleidsreactie al volledig beantwoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als derde aanbevelingen met betrekking tot inspraak en participatie en als laatste aanbevelingen met betrekking tot rechtsbescherming. Deze laatste aanbevelingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>aanbevelingen. Als tweede aanbevelingen met betrekking tot toegang tot informatie; deze aanbevelingen zijn in de eerste beleidsreactie al volledig beantwoord.</w:t>
-[...12 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>hebben met name betrekking op het ‘Varkens in Nood’ reparatiewetsvoorstel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="0043411E">
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Deze categorisering wordt ook in de Kamerbrief aangehouden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="74ADE763" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="1E2B826D" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="152F9BAB" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="0637525D" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Deze brief geeft een tweede reactie op de openstaande aanbevelingen uit het onderzoek,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>geeft</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>laatste</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>stand</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>zaken</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>enkele</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aanbevelingen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>in de eerste reactie aan bod kwamen. Een gedetailleerde reactie per aanbeveling wordt als bijlage toegevoegd aan deze Kamerbrief (bijlage 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="5E73B22E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="135F6732" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="19"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="17877E5B" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="4E069F7D" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vanwege</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>samenhang</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>met</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>‘Varkens</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Nood’</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>reparatiewetsvoorstel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>wordt</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de brief mede namens de staatssecretaris van Justitie en Veiligheid verstuurd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="44073543" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="6F214C55" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="20"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="63931AC3" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="6B7A557B" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Algemene aanbevelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="4F2E5295" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het onderzoek worden enkele algemene aanbevelingen gedaan. De onderzoekers stellen voor een Aarhus-expertisecentrum op te richten dat uitleg geeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>open</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>normen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> aanbevelingen</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>duidelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>creëren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de interpretatie van het Verdrag.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="1D76995D" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="3F23048E" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...127 lines deleted...]
-        <w:spacing w:before="2"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="3F935950" w14:textId="17BDDEAE">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="3D72A10A" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30" w:right="100"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De aanbeveling 2 en 4 zullen worden ingevuld </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk229387839" w:id="1"/>
-[...10 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:name="_Hlk229387839" w:id="0"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door de samenwerking tussen de betrokken departementen verder te versterken en gezamenlijk te werken aan verduidelijking van de uitleg van het Verdrag. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Dit maakt het eenvoudiger om informatie te verspreiden over de werkingssfeer van het Verdrag en richtsnoeren vanuit het Rijk te ontwikkelen. Het is duidelijk dat er behoefte is aan richtsnoeren voor de praktijk, hier wordt dan ook prioriteit aan gegeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="12D63AF7" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="7198D439" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="22"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="3FA0D498" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="0F127583" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Aanbevelingen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>met</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>betrekking</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>tot</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>inspraak</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> participatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="1808B445" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="5232DE28" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>onderzoekers</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>stellen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voor</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>vertaling</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Verdrag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>passen, zodat er</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> steeds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>sprake</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(publieks-)participatie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>plaats</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>inspraak. Er is op dit moment geen aanleiding om hier invulling aan te geven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="20F887DF" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="04818DE2" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="20"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="79813074" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="792CD969" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>onderzoekers</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>stellen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>daarnaast</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>meerdere</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>wetswijzigingen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voor,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>waaronder</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>drie aanbevelingen (aanbevelingen 15, 16 en 17) om vroegtijdige inspraak te verzekeren. Deze aanbevelingen worden voorbarig geacht. Er is bijvoorbeeld nog geen duidelijke jurisprudentie of het is niet duidelijk hoe vaak het omschreven probleem in de praktijk voorkomt. Ook wordt er geen opvolging gegeven aan de specifiekere wetswijzigingen zoals voorgesteld in aanbevelingen 12 en 13.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="6C2CC60D" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="489D87D5" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wel zal er worden bezien of de toepasselijke wet-of regelgeving zou kunnen worden</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aangevuld</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>met</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>bepaling</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>specificeert</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>welke</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>informatie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>beschikbaar moet worden gesteld in inspraakprocedures over een Aarhus-besluit. Zoals voorgesteld door de onderzoekers in aanbeveling 19.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="70C59BCC" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="5E70C56D" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="65F49EC5" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="2752D8A4" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aanbeveling</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>stellen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>onderzoekers</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>dat</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>deelname</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>inspraak</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>bij</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>plannen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="747BD1B1" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="304DD097" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>programma’s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>mogelijk</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>moet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>blijven</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voor</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>eenieder.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Dit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> uitgangspunt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="079C2262" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="3447EF7F" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="7A56BD6F" w14:textId="620FB905">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="46BBAF48" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>verdient</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>reikwijdte</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>inspraakrecht</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>artikel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Verdrag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van Aarhus nog aandacht. Dit wordt toegelicht</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">richtsnoer die zal worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>opgesteld in overleg tussen de betrokken departementen. Dit sluit ook aan bij de opvolging van aanbeveling 14, waar niet wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>gekozen voor een wetswijziging,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>maar voor het ondersteunen van de praktijk met informatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="6CAE398B" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="29403653" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="18"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="72E26AD3" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="44A14513" w14:textId="6E3F371C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Aanbevelingen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>raken</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>aan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>‘Varkens</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Nood’</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> reparatiewetsvoorstel</w:t>
       </w:r>
+      <w:r w:rsidRPr="00A068F7" w:rsidR="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>rechtsbescherming</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="73291F0E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="79E3B4C1" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="21"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het Hof van Justitie oordeelde in het ‘Varkens in Nood-arrest’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dat de zienswijzevoorwaarde</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="16"/>
           <w:position w:val="6"/>
-          <w:sz w:val="12"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>niet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>meer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>als</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ontvankelijkheidseis</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voor</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>toegang</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>tot</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de rechter mag worden gesteld aan ‘het betrokken publiek’.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="122EFA65" w14:textId="05669F45">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="2F9A3B90" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30" w:right="57"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="57"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onderzoekers doen aanbevelingen wat betreft de rechten die wel of niet worden toegekend aan het betrokken publiek, hoe dat begrip verschilt van het belanghebbend begrip</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>hoe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>met</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>zienswijzevoorwaarde</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>moet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">worden </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>gegaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="2F48BCC6" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="4AEBC912" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="17"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="004C0624" w:rsidRDefault="0043411E" w14:paraId="5EC11591" w14:textId="644A8152">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="528D9580" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanbevelingen 3, 11, 22 en 23 worden betrokken bij de verdere uitwerking van het ‘Varkens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C8735F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00C8735F">
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nood’-reparatiewetsvoorstel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarover de Afdeling advisering van de Raad van State onlangs op 22 april advies heeft uitgebracht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verder wordt aanbeveling 24 over het afschaffen van het relativiteitsvereiste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...30 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>niet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opgevolgd. Wel is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">om artikel 8:69a Awb richtlijnconform te interpreteren. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kabinet het eens met aanbeveling 25 over de mogelijkheid voor de bestuursrechter om artikel 8:69a Awb richtlijnconform te interpreteren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="30654434" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="1CAD20CD" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="18"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="37F64147" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="38D00F05" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Tot</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="7D331815" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="20DD15A6" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30" w:right="57"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="57"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In het belang van een goede implementatie van het Verdrag van Aarhus is er uitvoerig gekeken naar de aanbevelingen en mogelijkheden voor opvolging. Daarbij is ook kritisch gekeken naar de uitvoerbaarheid in de praktijk. Er is voor gekozen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>enkele</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aanbevelingen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>wel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>enkele</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aanbevelingen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>niet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> volgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="2C2FCEEC" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="5C944B2F" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="19"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="4121FFC9" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="069F5338" w14:textId="5BFC6A54">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30" w:right="48"/>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>streven</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>stelsel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voor</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>implementatie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>uitvoering</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verdrag van Aarhus robuust en toekomstbestendig te maken. De Kamer zal op de daarvoor geëigende manier worden geïnformeerd over de aangekondigde </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>wijzigingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043411E" w:rsidP="0043411E" w:rsidRDefault="0043411E" w14:paraId="21349C23" w14:textId="77777777">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="00491A04" w14:paraId="29483023" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="30"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D6F26" w:rsidRDefault="006D6F26" w14:paraId="7CF07B2E" w14:textId="69DD9C75">
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="002B6E9F" w14:paraId="20B3D730" w14:textId="5C356D62">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00491A04" w:rsidP="00A068F7" w:rsidRDefault="002B6E9F" w14:paraId="1B3FBDB5" w14:textId="6D7FDF47">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A.W.H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7" w:rsidR="00491A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A068F7" w:rsidR="00FE0FA3" w:rsidP="00A068F7" w:rsidRDefault="00FE0FA3" w14:paraId="775D861E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D6F26" w:rsidRDefault="003C27A5" w14:paraId="30B29530" w14:textId="06E18A19">
-[...30 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidRPr="00A068F7" w:rsidR="00FE0FA3" w:rsidSect="003F520A">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="088CEF9F" w14:textId="77777777" w:rsidR="0081031A" w:rsidRDefault="0081031A">
+    <w:p w14:paraId="6A19B88D" w14:textId="77777777" w:rsidR="004C5F1A" w:rsidRDefault="004C5F1A" w:rsidP="00491A04">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="752CA299" w14:textId="77777777" w:rsidR="0081031A" w:rsidRDefault="0081031A">
+    <w:p w14:paraId="16004F7C" w14:textId="77777777" w:rsidR="004C5F1A" w:rsidRDefault="004C5F1A" w:rsidP="00491A04">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0189F2A3" w14:textId="77777777" w:rsidR="00DB71C6" w:rsidRDefault="00DB71C6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32A8C09B" w14:textId="77777777" w:rsidR="00D00AFB" w:rsidRPr="00491A04" w:rsidRDefault="00D00AFB" w:rsidP="00491A04">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="14742474" w14:textId="77777777" w:rsidR="00DB71C6" w:rsidRDefault="00DB71C6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AD83057" w14:textId="77777777" w:rsidR="00D00AFB" w:rsidRPr="00491A04" w:rsidRDefault="00D00AFB" w:rsidP="00491A04">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="15E494C9" w14:textId="77777777" w:rsidR="00DB71C6" w:rsidRDefault="00DB71C6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32E92EA5" w14:textId="77777777" w:rsidR="00D00AFB" w:rsidRPr="00491A04" w:rsidRDefault="00D00AFB" w:rsidP="00491A04">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D2B14E8" w14:textId="77777777" w:rsidR="0081031A" w:rsidRDefault="0081031A">
+    <w:p w14:paraId="3FEDAFF5" w14:textId="77777777" w:rsidR="004C5F1A" w:rsidRDefault="004C5F1A" w:rsidP="00491A04">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="394117CA" w14:textId="77777777" w:rsidR="0081031A" w:rsidRDefault="0081031A">
+    <w:p w14:paraId="14E9E0F0" w14:textId="77777777" w:rsidR="004C5F1A" w:rsidRDefault="004C5F1A" w:rsidP="00491A04">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="43BB841D" w14:textId="73F96215" w:rsidR="0043411E" w:rsidRDefault="0043411E">
+    <w:p w14:paraId="6496095D" w14:textId="77777777" w:rsidR="00491A04" w:rsidRPr="00A068F7" w:rsidRDefault="00491A04" w:rsidP="00491A04">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043411E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0043411E">
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>II,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2023/24,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>663,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nr.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="16"/>
         </w:rPr>
         <w:t>82.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3A67CFA0" w14:textId="75E256E0" w:rsidR="0043411E" w:rsidRDefault="0043411E">
+    <w:p w14:paraId="6AF21B82" w14:textId="77777777" w:rsidR="00491A04" w:rsidRPr="00A068F7" w:rsidRDefault="00491A04" w:rsidP="00491A04">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043411E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0043411E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 28 663, nr. 83.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2E292D40" w14:textId="6F32EB53" w:rsidR="0043411E" w:rsidRPr="0043411E" w:rsidRDefault="0043411E">
+    <w:p w14:paraId="65164B8D" w14:textId="77777777" w:rsidR="00491A04" w:rsidRPr="00A068F7" w:rsidRDefault="00491A04" w:rsidP="00491A04">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043411E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0043411E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> De nummering en categorisering van de aanbevelingen is gebaseerd op het overzicht van aanbevelingen in de managementsamenvatting van het onderzoek. Enkele aanbevelingen worden in verband met de lengte geparafraseerd opgeschreven in deze Kamerbrief. Voor het volledige overzicht wordt verwezen naar het overzicht van aanbevelingen in de managementsamenvatting.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="78B48213" w14:textId="4BCE72BF" w:rsidR="0043411E" w:rsidRDefault="0043411E">
+    <w:p w14:paraId="235D4DD8" w14:textId="77777777" w:rsidR="00491A04" w:rsidRPr="00A068F7" w:rsidRDefault="00491A04" w:rsidP="00491A04">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043411E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0043411E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> De volgende aanbevelingen zijn in de eerste beleidsreactie al aan bod gekomen en volledig beantwoord: 1, 5 t/m 9, 18, 20.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7AAD2913" w14:textId="7851A4F9" w:rsidR="0043411E" w:rsidRDefault="0043411E">
+    <w:p w14:paraId="4D802758" w14:textId="77777777" w:rsidR="00491A04" w:rsidRPr="00A068F7" w:rsidRDefault="00491A04" w:rsidP="00491A04">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043411E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0043411E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aanbeveling 3 en 11 zijn aan deze categorie toegevoegd vanwege de link met het ‘Varkens in Nood’ reparatiewetsvoorstel.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="06C625A6" w14:textId="6F4EF05F" w:rsidR="0043411E" w:rsidRDefault="0043411E">
+    <w:p w14:paraId="48722692" w14:textId="77777777" w:rsidR="00491A04" w:rsidRPr="00A068F7" w:rsidRDefault="00491A04" w:rsidP="00491A04">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043411E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0043411E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ECLI:EU:C:2021:7.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4A8EACDC" w14:textId="5A195C58" w:rsidR="0043411E" w:rsidRDefault="0043411E">
+    <w:p w14:paraId="5E3E9371" w14:textId="77777777" w:rsidR="00491A04" w:rsidRPr="00A068F7" w:rsidRDefault="00491A04" w:rsidP="00491A04">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043411E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0043411E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> De voorwaarde dat een belanghebbende eerst een zienswijze moet indienen over het ontwerpbesluit voordat hij beroep mag instellen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="25427105" w14:textId="448ED7AE" w:rsidR="00336BDA" w:rsidRPr="00A84D7D" w:rsidRDefault="00336BDA">
+    <w:p w14:paraId="21AB3F2D" w14:textId="77777777" w:rsidR="00491A04" w:rsidRPr="00A068F7" w:rsidRDefault="00491A04" w:rsidP="00491A04">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A84D7D">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A84D7D">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">W16.25.00197/II. </w:t>
+      <w:r w:rsidRPr="00A068F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W16.25.00197/II. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6FDCE3F0" w14:textId="77777777" w:rsidR="00DB71C6" w:rsidRDefault="00DB71C6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="544543BE" w14:textId="77777777" w:rsidR="00D00AFB" w:rsidRPr="00491A04" w:rsidRDefault="00D00AFB" w:rsidP="00491A04">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...414 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67EA2CCA" w14:textId="77777777" w:rsidR="00D00AFB" w:rsidRPr="00491A04" w:rsidRDefault="00D00AFB" w:rsidP="00491A04">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="040B372D" w14:textId="77777777" w:rsidR="006D6F26" w:rsidRDefault="003C27A5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FC31058" w14:textId="77777777" w:rsidR="00D00AFB" w:rsidRPr="00491A04" w:rsidRDefault="00D00AFB" w:rsidP="00491A04">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1387 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8A90BF5B"/>
-[...927 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7245DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="932EEEAE"/>
     <w:lvl w:ilvl="0" w:tplc="2ED89FA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="750" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="101"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="60CAA688">
@@ -6248,819 +5475,157 @@
     <w:lvl w:ilvl="7" w:tplc="CED8AA02">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5496" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A62A3FD6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6173" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...628 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="1" w16cid:durableId="995690214">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0043411E"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00E8392B"/>
+    <w:rsidRoot w:val="00491A04"/>
+    <w:rsid w:val="002B2171"/>
+    <w:rsid w:val="002B6E9F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003F520A"/>
+    <w:rsid w:val="00491A04"/>
+    <w:rsid w:val="004C5F1A"/>
+    <w:rsid w:val="005B44A7"/>
+    <w:rsid w:val="005E49F1"/>
+    <w:rsid w:val="006F56D8"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009768E5"/>
+    <w:rsid w:val="00A068F7"/>
+    <w:rsid w:val="00AA51DE"/>
+    <w:rsid w:val="00D00AFB"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E46A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="1B651091"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="297E5FAE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BCE01C64-CEF0-4D3F-87DB-712D45BA93C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7069,77 +5634,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7164,75 +5729,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7267,55 +5832,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7378,3524 +5943,938 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0043411E"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00491A04"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00491A04"/>
     <w:rPr>
-      <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWKopjesVerdana7">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWSlotzin">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00491A04"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWStandaardVerdana85">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Hoofdstuk">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:numPr>
-[...89 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Uitgavegegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00491A04"/>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensOrganisatienaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:before="140"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensVet">
-[...192 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00491A04"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSeindblad1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:before="220" w:line="240" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:color w:val="275937"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSstandaard15">
-[...32 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...1682 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
     <w:name w:val="Referentiegegevens_kop"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...568 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
     <w:name w:val="Slotzin"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...15 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...120 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...151 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Witregel1pt">
-[...19 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0043411E"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0043411E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0043411E"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0043411E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00491A04"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0043411E"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="0043411E"/>
+    <w:rsid w:val="00491A04"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...35 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0043411E"/>
+    <w:rsid w:val="00491A04"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0043411E"/>
+    <w:rsid w:val="00491A04"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0043411E"/>
+    <w:rsid w:val="00491A04"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="00391DE4"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B6E9F"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...70 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10952,51 +6931,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11060,65 +7039,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11139,186 +7118,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5651</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1042</ap:Words>
+  <ap:Characters>5735</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>47</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Tweede beleidsreactie op onderzoek Universiteit Utrecht ‘Naar een robuuste implementatie van het Verdrag van Aarhus?</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6629</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6764</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>