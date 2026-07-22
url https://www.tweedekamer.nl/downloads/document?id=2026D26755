--- v0 (2026-06-02)
+++ v1 (2026-07-22)
@@ -1,4777 +1,1044 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...512 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004E74AD" w14:paraId="51BE39C5" w14:textId="003DF3A6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A" w:rsidR="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>009</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A" w:rsidR="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A047A" w:rsidR="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Innovatiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004A047A" w14:paraId="38FCFD33" w14:textId="63B8C6D9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>830</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Materieelprojecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004A047A" w14:paraId="5C56EF10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A" w:rsidR="004E74AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>178</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004A047A" w14:paraId="05A96C48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004A047A" w14:paraId="2C35405D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="3426324D" w14:textId="4F0C0E4E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="47D1A5B3" w14:textId="54E6C526">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In de procedurevergadering van de vaste commissie voor Defensie van 21 mei 2026 heeft uw Kamer verzocht om een nadere uiteenzetting</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over de DARPA-defensieplannen en NADI (het Nationaal Agentschap voor Disruptieve Innovatie) uit het coalitieakkoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003800F6" w:rsidP="00936139" w:rsidRDefault="00B01266">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="50CEA1E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zoals in het coalitieakkoord aangekondigd, ontwikkelt het ministerie van Defensie een Defensie innovatie- en opschalingsautoriteit geïnspireerd door het Amerikaanse DARPA. Doel is het borgen van de technologische voorsprong, onder andere door nieuwe technologieën te ontwikkelen en op te schalen. Ook doet de autoriteit </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>medefinanciering van gezamenlijke onderzoeksprojecten met kennisinstellingen die voor Defensie van toegevoegde militaire waarde zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B81EF5" w:rsidP="003800F6" w:rsidRDefault="00B01266">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="22265857" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het ministerie van Economische Zaken en Klimaat werkt tegelijkertijd aan het Nationaal Agentschap voor Disruptieve Innovatie (NADI): een nieuw op te zetten publieke organisatie die disruptieve innovaties met hoog risico en hoog potentieel kan financieren, coördineren en versneld van ontwikkeling naar eerste toepassing kan brengen. De verantwoordelijkheid voor het opzetten van NADI ligt bij de minister van Economische Zaken en Klimaat, die u hier voor de zomer nader over zal informeren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003800F6" w:rsidP="003800F6" w:rsidRDefault="003800F6">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="3417BC46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="0D9EABE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Doelstellingen van de Defensie innovatie- en opschalingsautoriteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B81EF5" w:rsidP="00936139" w:rsidRDefault="00B01266">
-[...78 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="1B34F0DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Defensie innovatie- en opschalingsautoriteit (werktitel) heeft drie doelstellingen, die verschillend zijn dan de doelstellingen van NADI. Ten eerste is het doel om met industriële capaciteit de slagkracht, technologische voorsprong en het voortzettingsvermogen van de krijgsmacht te vergroten. Ten tweede zal de Defensie autoriteit de strategische autonomie vergroten door hoogtechnologisch defensiematerieel en innovaties in Nederland te ontwikkelen. Ten derde kunnen de Defensie-investeringen vanuit de autoriteit in Nederlands hoogtechnologisch onderzoek, innovatief bedrijfsleven en de maakindustrie positieve economische en maatschappelijke neveneffecten teweeg brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="5909407A" w14:textId="479843E0">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="52FB5B44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ontwikkeling via twee sporen:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) Snelle ingebruikname en 2) baanbrekende innovatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B81EF5" w:rsidP="003800F6" w:rsidRDefault="00B01266">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="0FE91C78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Defensie innovatie- en opschalingsautoriteit zal militaire en </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>dual-use</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innovaties ontwikkelen ten opzichte van (toekomstige) uitdagingen van de Nederlandse krijgsmacht (‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>pull</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’) en innovaties uit het civiele kennislandschap en bedrijfsleven (‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>push’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Een (toekomstige) operationele behoefte van de krijgsmacht zal het uitgangspunt zijn voor ieder innovatietraject binnen de Defensie innovatie en opschalingsautoriteit. Daartoe zal Defensie de autoriteit langs twee sporen uitwerken. Spoor 1 is gericht op het ontwikkelen en opschalen van rijpere toepassingen die Defensie op korte termijn (0-5 jaar) in gebruik kan nemen. Doel van spoor 1 is dat de krijgsmacht capaciteiten test, ontwikkelt en produceert in Nederland die aansluiten op strategische en operationele concepten en behoeftes. Spoor 2 is voor midden- en lange termijn innovaties, met trajecten die starten met een kansrijk idee en afhankelijk van succes kunnen doorlopen tot implementatie en aanschaf. Van deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>high risk high gain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trajecten zal een hoger gedeelte niet altijd leiden tot militaire capaciteiten, maar de resultaten die er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>uit voortkomen zullen gericht zijn op het ontwikkelen van baanbrekende innovaties voor de krijgsmacht binnen 5-15 jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Samenwerking met NADI ligt het meest voor de hand vanuit spoor 2. Zo kunnen er bepaalde thema’s gekozen worden zowel vanuit Defensie als vanuit NADI, waar de krachten gebundeld worden. Ook NADI richt zich immers op baanbrekende innovaties en technologieontwikkeling. Ook zullen beide organisaties samenwerken met deels dezelfde partijen, zoals innovatief bedrijfsleven, kennisinstellingen van wereldniveau, internationale partners en investeerders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="7CF5D61F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="7E245BBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Uitwerking binnen unieke omstandigheden van het Defensiedomein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="53E08B39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd kent de defensie markt zijn eigen dynamiek. Het aantal afnemers is beperkt, er zijn strakke regelgeving en kaders en hoge toetredingsdrempels voor nieuwe spelers. Een eigen Defensie innovatie- en opschalingsautoriteit biedt toegevoegde waarde in de unieke omstandigheden van het defensiedomein. Zo speelt veiligheid van kennis en informatie een grotere rol in het defensiedomein. Denk bijvoorbeeld aan ontwikkeling van gevoelige technologieën die gekoesterd moet worden. Defensie werkt samen met industrie en kennisinstellingen aan innovatieve oplossingen die in de toekomst direct kunnen worden toegepast in militaire operaties. Er is hierdoor ook een Defensie-specifieke opdracht en een nauwe relatie met behoeftestelling en materieelverwerving binnen Defensie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="6849E5A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het wordt een organisatie die gepositioneerd zal zijn om slagvaardig en autonoom te opereren, snel te kunnen leren en door te ontwikkelen wat een voorsprong oplevert in gevecht. Defensie geeft hiermee invulling aan de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0056652D">
-[...80 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ambities om hetgeen wat Defensie nodig heeft vaker zelf te ontwikkelen met bedrijven en kennisinstellingen, zoals uiteengezet in de Defensie Strategie voor Industrie en Innovatie (D-SII 2025-2029)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="75FBBFE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="55FE26BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Defensie innovatie- en opschalingsautoriteit is verschillend t.o.v. NADI en zal nauw samenwerken met NADI waar dit kan en waar dit voor de hand ligt. Ook in de oprichtingstrajecten van beide autoriteiten zal zo veel mogelijk worden gezocht naar samenwerkingsmogelijkheden en synergie. Dit wordt nog nader uitgewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="1220D317" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="104ED633" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kamer nader informeren met Defensienota (Q2) en herziening D-SII (Q3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004909EA" w:rsidP="004A047A" w:rsidRDefault="004909EA" w14:paraId="3B7C28E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2026 werkt Defensie de kaders voor de autoriteit uit; pilots testen de beoogde werkwijze en aanpak. Dit zorgt voor versnelling, en biedt de krijgsmacht kans om zowel de aanpak te beproeven als lessen te trekken voor de toekomstige inrichting. Vóór het zomerreces sturen wij uw Kamer de Defensienota 2026 waarin de plannen voor innovatie, industriële opschaling en de Defensie innovatie- en opschalingsautoriteit verder uiteen worden gezet. In Q3 wordt u ook geïnformeerd over de uitwerking van de motie van Lanschot (motie 36800-X-48) over de herziening van de D-SII. Onderdeel van deze herziening is de uitwerking van de plannen voor de defensie innovatie en opschalingsautoriteit. Wij zijn voornemens om volgens de motie-Dassen/De Groot (motie 36800-X-22) relevante partijen zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>uit voortkomen zullen gericht zijn op het ontwikkelen van baanbrekende innovaties voor de krijgsmacht binnen 5-15 j</w:t>
-[...358 lines deleted...]
-      <w:type w:val="continuous"/>
+        <w:t xml:space="preserve">kennisinstellingen en startups actief te betrekken. Zodat zij deel kunnen nemen aan defensie innovatie projecten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004A047A" w14:paraId="298C0360" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004A047A" w14:paraId="0922967D" w14:textId="7324E339">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004A047A" w14:paraId="38F506D6" w14:textId="7009A8A2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Yeşilgöz-Zegerius</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004A047A" w14:paraId="6D469474" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004A047A" w14:paraId="4A4F1784" w14:textId="692E0401">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="004A047A" w:rsidP="004A047A" w:rsidRDefault="004A047A" w14:paraId="47C5F91A" w14:textId="2496D35D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A047A" w:rsidR="006F53E6" w:rsidP="004A047A" w:rsidRDefault="006F53E6" w14:paraId="3A459643" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004A047A" w:rsidR="006F53E6" w:rsidSect="000607DE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
-      <w15:footnoteColumns w:val="1"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C4295" w:rsidRDefault="006C4295">
+    <w:p w14:paraId="62F69AFF" w14:textId="77777777" w:rsidR="00E32D41" w:rsidRDefault="00E32D41" w:rsidP="004909EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C4295" w:rsidRDefault="006C4295">
+    <w:p w14:paraId="3EEBDF7C" w14:textId="77777777" w:rsidR="00E32D41" w:rsidRDefault="00E32D41" w:rsidP="004909EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...176 lines deleted...]
-    </w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33262AB4" w14:textId="77777777" w:rsidR="004909EA" w:rsidRPr="004909EA" w:rsidRDefault="004909EA" w:rsidP="004909EA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B9F23B7" w14:textId="77777777" w:rsidR="00AF1BCD" w:rsidRPr="004909EA" w:rsidRDefault="00AF1BCD" w:rsidP="004909EA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="213BF0E5" w14:textId="77777777" w:rsidR="004909EA" w:rsidRPr="004909EA" w:rsidRDefault="004909EA" w:rsidP="004909EA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C4295" w:rsidRDefault="006C4295">
+    <w:p w14:paraId="5A58F33B" w14:textId="77777777" w:rsidR="00E32D41" w:rsidRDefault="00E32D41" w:rsidP="004909EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C4295" w:rsidRDefault="006C4295">
+    <w:p w14:paraId="146C40C2" w14:textId="77777777" w:rsidR="00E32D41" w:rsidRDefault="00E32D41" w:rsidP="004909EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="006C4295" w:rsidRPr="00936139" w:rsidRDefault="006C4295" w:rsidP="005F2426">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="56CDD94C" w14:textId="77777777" w:rsidR="004909EA" w:rsidRPr="004A047A" w:rsidRDefault="004909EA" w:rsidP="004909EA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00936139">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Technology Readiness Level (TRL) is een schaal van 1 tot 9 waarmee de mate van volwassenheid van een technologie wordt aangeduid. Spoor 1 is gericht op technologieën vanaf TRL-level 6/7 tot en met aanschaf en levering (TRL level 9) en Spoor 2 op technologieën die op een langere termijn gebruikt kunnen worden (+/-TRL3) en door kunnen worden ontwikkel tot aan aanschaf en levering.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="006C4295" w:rsidRPr="002B5EFF" w:rsidRDefault="006C4295">
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="32161A2B" w14:textId="77777777" w:rsidR="004909EA" w:rsidRPr="004A047A" w:rsidRDefault="004909EA" w:rsidP="004909EA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00936139">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het gaat hier om de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00936139">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>smart developer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936139">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00936139">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>launching customer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936139">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ambities. Defensie, kennisinstellingen en bedrijven participeren als </w:t>
       </w:r>
-      <w:r w:rsidRPr="00936139">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>smart developer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936139">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> actief in de ontwikkeling van technologieën en producten om de richting en timing mede te bepalen. Als </w:t>
       </w:r>
-      <w:r w:rsidRPr="00936139">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">launching customer </w:t>
       </w:r>
-      <w:r w:rsidRPr="00936139">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004A047A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is defensie de eerste klant van een nieuwe product of dienst.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...171 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1343D7A2" w14:textId="77777777" w:rsidR="004909EA" w:rsidRPr="004909EA" w:rsidRDefault="004909EA" w:rsidP="004909EA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...570 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13E24658" w14:textId="77777777" w:rsidR="00AF1BCD" w:rsidRPr="004909EA" w:rsidRDefault="00AF1BCD" w:rsidP="004909EA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2221 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28A3B59B" w14:textId="77777777" w:rsidR="00AF1BCD" w:rsidRPr="004909EA" w:rsidRDefault="00AF1BCD" w:rsidP="004909EA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B81EF5"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00F86DE8"/>
+    <w:rsidRoot w:val="004909EA"/>
+    <w:rsid w:val="00007462"/>
+    <w:rsid w:val="000607DE"/>
+    <w:rsid w:val="003C3F95"/>
+    <w:rsid w:val="004909EA"/>
+    <w:rsid w:val="004A047A"/>
+    <w:rsid w:val="004E74AD"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007477D2"/>
+    <w:rsid w:val="00757465"/>
+    <w:rsid w:val="00AF1BCD"/>
+    <w:rsid w:val="00E0027F"/>
+    <w:rsid w:val="00E32D41"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
-    <m:lMargin m:val="1440"/>
-    <m:rMargin m:val="1440"/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1B7137C0"/>
-  <w15:docId w15:val="{89709450-003B-4CDD-ACEE-754347CF015C}"/>
+  <w14:docId w14:val="69219AF4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2F52B1A4-0D70-4CD3-B571-393CCB1CC052}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4882,51 +1149,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5099,1698 +1366,1137 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-      <w:spacing w:before="120" w:after="0"/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="InhoudHeaderTabel"/>
-[...35 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...15 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...15 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...15 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...15 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...15 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Heading"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...30 lines deleted...]
-    <w:uiPriority w:val="59"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
-    <w:pPr>
-[...41 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:sz w:val="40"/>
-[...99 lines deleted...]
-    <w:rPr>
+      <w:caps/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:caps/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="004909EA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...7 lines deleted...]
-    <w:link w:val="Header"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="004909EA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...7 lines deleted...]
-    <w:link w:val="Footer"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...8 lines deleted...]
-    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="004909EA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...76 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+    <w:rsid w:val="004909EA"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...344 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...29 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="004909EA"/>
     <w:rPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...73 lines deleted...]
-    <w:rsid w:val="00AB0D2B"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A047A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...26 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>905</ap:Words>
-  <ap:Characters>5711</ap:Characters>
+  <ap:Words>1007</ap:Words>
+  <ap:Characters>5539</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>47</ap:Lines>
+  <ap:Lines>46</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
-  <ap:MMClips>0</ap:MMClips>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-      <vt:lpstr/>
+    <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6603</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6533</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B39EECCF88CB4348882738215B7E3A2B00CDAC62158450924FB25703250EFB76D6</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>7215b950-3e18-4f36-87b4-02ed7277052a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>