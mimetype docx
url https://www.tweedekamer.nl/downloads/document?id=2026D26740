--- v0 (2026-06-02)
+++ v1 (2026-07-21)
@@ -1,1557 +1,807 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="00897378" w:rsidP="0030275F" w:rsidRDefault="00897378" w14:paraId="72452383" w14:textId="77777777">
-[...49 lines deleted...]
-          <w:sz w:val="18"/>
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="0FA1B12D" w14:textId="7A5290EA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2112</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="0EDD933A" w14:textId="1B899E8B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026Z07614</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008C67CA" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="0E5ED5A1" w14:textId="2847E2B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C67CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C67CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="0ECE198F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="77032184" w14:textId="5EABA504">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C67CA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1815</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="4916D693" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="0C32AD55" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="0F3046E3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bekend met het bericht 'Opinie: Bescherm de lichamelijke integriteit van vrouwen, ook in de digitale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
-          <w:sz w:val="18"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">der </w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wereld'?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Eindnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="4A1C1DFF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="33B7ADEF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="28986BB0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het kabinet is hiermee bekend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="7A680BD0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="049A1258" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="25BE5D1D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kunt u het onderzoek van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
-          <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-        <w:t>Staten-Generaal</w:t>
+        </w:rPr>
+        <w:t>Investico</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...117 lines deleted...]
-        <w:t xml:space="preserve">2 </w:t>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waaruit is gebleken dat alle grote Nederlandse drogisten, zoals Kruidvat, Etos en Trekpleister, (gevoelige) informatie over de vruchtbaarheid en seksuele gezondheid van klanten delen met Amerikaanse en Chinese </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D67781">
-[...4 lines deleted...]
-        <w:t>juni</w:t>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>techbedrijven</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D67781">
-[...121 lines deleted...]
-        <w:t xml:space="preserve">van de leden </w:t>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, voorzien van een kabinetsreactie?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Eindnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="1306DC48" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="093D7939" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="166022A0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet vindt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het zorgelijk en n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eemt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de signalen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het mogelijk delen van (gevoelige) informatie dan ook serieus. Alleen het beoordelen van specifieke situaties is aan de toezichthoudende autoriteiten, in Nederland is dat de Autoriteit Persoonsgegevens (AP). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kabinet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan hierover geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitspraken doen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een kabinetsreactie hierover ligt dan ook niet in de rede. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="011D2055" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="556E05F0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="78E6B6B4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kunt u specifiek maken welke persoonsgegevens door de onderzochte apps en drogisten worden doorverkocht? Is hier sprake van medische gegevens, die enkel met een wettelijke grondslag of na uitdrukkelijke toestemming verwerkt mogen worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="45FC1FFC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="7463E57A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0064430F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="37677ED8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals in het antwoord op vraag 2 is aangegeven, is een dergelijke beoordeling niet aan het kabinet, maar aan d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1DC1">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e toezichthoudende autoriteit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="1879F252" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="19520311" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 4 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="7A4C5D64" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Voldoet de gegevensverwerking door de gezondheidsapps en de drogisten aan de nationale privacywetgeving? Zo ja of nee? Kunt u dit op basis van onderzoek onderbouwen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="5EA7CAB3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="66181B27" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="45D6971C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In zijn algemeenheid merk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t het kabinet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op dat de verwerking van bijzondere categorieën van persoonsgegevens, waartoe gezondheidsgegevens behoren, verboden is tenzij er een uitzonderingsgrond van toepassing is, bijvoorbeeld wanneer uitdrukkelijke toestemming is gegeven. Het Hof van Justitie van de Europese Unie (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00913F74">
-[...5 lines deleted...]
-        <w:t>Vliegenthart</w:t>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>HvJEU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00913F74">
-[...374 lines deleted...]
-    <w:p w:rsidRPr="00913F74" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="408FEDAB" w14:textId="77777777">
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) heeft geoordeeld dat het begrip „bijzondere persoonsgegevens” in dit soort gevallen ruim dient te worden uitgelegd. Daaronder vallen ook persoonlijk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gegevens die bij het online bestellen van geneesmiddelen worden ingevoerd, zoals namen en adressen. Of hier gehandeld wordt in strijd met de Algemene Verordening Gegevensbescherming (AVG)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is, zoals eerder al in het antwoord op vraag 2 is aangegeven,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de toezichthoudende autoriteiten, de AP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="546FF53F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="66205730" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zijn de Autoriteit Persoonsgegevens (AP) en de Autoriteit Consument &amp; Markt (ACM) op de hoogte van de mogelijk illegale handel in gezondheidsgegevens? Zo ja, wordt hier naar uw weten nader onderzoek naar gedaan? Zo nee, bent u bereid dit in samenwerking met de toezichthouders wel te doen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="01BDBC76" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="66F39D2F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54741" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="2AE1F543" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54741">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De AP heeft desgevraagd laten weten zich bewust te zijn van de grootschalige dataverzameling en datahandel op het internet. Datahandel (in brede zin) is van 2020 tot 2023 een van de strategische aandachtsgebieden geweest van de AP. Ook nu besteedt de AP nog de nodige aandacht aan datahandel. Zo controleert de AP sinds 2024, en nu nog steeds, strenger op cookiebanners. De AP controleert of websites op de juiste manier toestemming vragen voor cookies en andere volgsoftware en pakt misleidende cookiebanners aan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54741" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="398AC602" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54741" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="1BDB1D2F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54741">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De AP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de ACM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54741">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54741">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geen mededelingen over individuele zaken en eventuele lopende onderzoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="3FFB617A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="29D75126" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="4450F1C0" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden </w:t>
-[...708 lines deleted...]
-        </w:rPr>
         <w:t>Wat is uw oordeel over het gebruik van tracking cookies bij online webshops, waardoor mogelijk gevoelige informatie over het koopgedrag van klanten aan derden wordt doorverkocht? Is dit mogelijk in strijd met de privacywetgeving?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="4463CF94" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="441F2759" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="70572F82" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="5BC6897B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="7A355F37" w14:textId="69A93C75">
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="6A952C3E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet deelt </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de opvatting dat het gebruik van tracking cookies in bepaalde gevallen problematisch kan zijn, bijvoorbeeld waar gebruikers als gevolg van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dark</w:t>
       </w:r>
@@ -1657,155 +907,148 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>op 19 december 2025 met</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamer is gedeeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E1159" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="234EB278" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="001E1159" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="6C92B1AC" w14:textId="77777777">
+    <w:p w:rsidRPr="001E1159" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="77CF2A53" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E1159" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="6197B041" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het gebruik van tracking cookies bij online webshops is onderworpen aan voorwaarden uit de toepasselijke privacyregelgeving, met name AVG en de e-privacyrichtlijn, die in Nederland is geïmplementeerd in de Telecommunicatiewet. Voor het plaatsen van dergelijke cookies is daarom geïnformeerde en ondubbelzinnige toestemming van de gebruiker vereist. Wanneer het gaat om gevoelige persoonsgegevens geldt een versterkt, expliciet toestemmingsvereiste. De beoordeling of sprake is van strijdigheid met de geldende privacyregelgeving is aan de toezichthouder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="52B6F484" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="4FCF4E7C" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="1351A26E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="3DD11041" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="5F02BF6A" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="18697398" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u expliciet benoemen welke acties u nationaal en in Europees verband neemt om tracking cookies zo veel mogelijk te beperken en het informatie- en toestemmingsrecht van burgers over wat er met hun gegevens gebeurt te versterken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="07763395" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="5CA58816" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="208449DD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="0E126D3E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E1159" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="55628D3B" w14:textId="292BFAAE">
+    <w:p w:rsidRPr="001E1159" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="73F5A1B6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het kabinet zet zich nationaal en Europees in om op het gebied van tracking cookies onder meer de informatie- en toestemmingsrechten van burgers te versterken. Zo staat het kabinet positief tegenover de in de Digitale Omnibus voorgestelde automatische gecentraliseerde consentopties, waarmee gebruikers </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">meer controle over hun gegevens krijgen. De onderhandelingen over dit voorstel lopen nog. Voor een weergave van de overige door het kabinet te nemen acties </w:t>
+        <w:t xml:space="preserve">Het kabinet zet zich nationaal en Europees in om op het gebied van tracking cookies onder meer de informatie- en toestemmingsrechten van burgers te versterken. Zo staat het kabinet positief tegenover de in de Digitale Omnibus voorgestelde automatische gecentraliseerde consentopties, waarmee gebruikers meer controle over hun gegevens krijgen. De onderhandelingen over dit voorstel lopen nog. Voor een weergave van de overige door het kabinet te nemen acties </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">wordt verwezen </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>naar de kabinetsreactie op het rapport </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De prijs van gratis internet</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1828,109 +1071,110 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">op 19 december 2025 met </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1159">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kamer is gedeeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="40D0F716" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="2BA3DAFD" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="3149BA2E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="74784250" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="4814E723" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="4494DB77" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Indien blijkt dat gezondheidsapps en drogisten in strijd met de wet medische gegevens van personen hebben verwerkt, welke gevolgen heeft dit voor deze bedrijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="64F411A3" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="025597F3" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="1DB44D5B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="29086FD5" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="28B2F0D0" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="43B6F4B4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Onder de AVG is het verwerken van medische gegevens, die gelden als bijzondere categorieën van persoonsgegevens, verboden tenzij op dat verbod een uitzondering van toepassing is. </w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het houden van toezicht op en het handhaven van de rechtmatigheid van gegevensverwerkingen in de private sector is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
@@ -1942,326 +1186,325 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> een taak van de onafhankelijke toezichthouder, de AP. Zij beschikt over een eigen repertoire aan bevoegdheden en handhavingsinstrumenten. Zo kan de AP onderzoek instellen naar de naleving van de gegevensbeschermingswetgeving, boetes en dwangsommen opleggen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> alsook stopzetting van gegevensverwerkingen gelasten. Het is aan de AP om te bepalen welke manier van handhaving onder de omstandigheden het meest geëigend is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="73CD237E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="1FD79801" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="5CD66B51" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="28DFD8AC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="2CEF2253" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="2E87F496" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de analyse van de indieners dat de lichamelijke integriteit van personen in een digitale wereld ook vraagt om toereikende privacybescherming? Is dit momenteel juridisch goed genoeg beschermd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="6D049A53" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="64A149A0" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="30BED784" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="245E9F33" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="1A92797C" w14:textId="173CBAC8">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="5D0E1C80" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet onderschrijft </w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dit belang volledig.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alleen beschikt het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">niet over aanknopingspunten dat de gegevensbeschermingswetgeving lacunes vertoont.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="004B5547" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="6513465A" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="01684474" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="1816C37A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="2F7EE86E" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="3C55CEAD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid om aanvullende stappen te nemen om de medische gegevens van personen die gezondheidsapps gebruiken of gezondheidsproducten kopen bij drogisten beter te beschermen? Zo ja, hoe gaat u dit doen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="32A77DE2" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="5E950A3C" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="42E6A065" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="24A4273F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="16B69669" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="48826C96" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bij de verwerking van persoonsgegevens is de AVG van toepassing. Het is aan de verwerkingsverantwoordelijke om te voldoen aan de kaders die in de AVG worden gesteld aan de verwerking van persoonsgegevens en aan de strengere eisen die worden gesteld aan de verwerking van bijzondere persoonsgegevens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, zoals medische gegevens</w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Het is aan de AP om toezicht te houden op de naleving van de AVG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="75B50239" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="3C233ADF" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="4E8C8205" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="7F64D740" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="2E9641B9" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="5AA29F7F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoeveel vrouwen in Nederland maken gebruik van zogeheten ‘cyclusapps’, in het bijzonder van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Flo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Clue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>? Kunt u aangeven of de wijze waarop zij geïnformeerd worden bij het gebruik van deze apps en het delen van hun gegevens, conform de huidige wet- en regelgeving is?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="55641F56" w14:textId="77777777">
-[...26 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="2BCD9EAF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="0A4D675C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="5682E859" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D4F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Antwoord 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="5E94E4AD" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="77187373" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Uit het onderzoek van Rutgers over het gebruik van natuurlijke methoden om een zwangerschap te voorkomen onder de vrouwen van 18 tot en met 29 jaar is gebleken dat 37% van de groep gebruikmaakt van een cyclusapp om hun menstruatie bij te houden, waarvan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Flo</w:t>
       </w:r>
@@ -2341,123 +1584,123 @@
         <w:t>Flo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, die is gevestigd in het Verenigd Koninkrijk en de Verenigde </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>taten, moeten daarmee voldoen aan de AVG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="1115AEC5" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="07DE80F4" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="0011E9CF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="4A435462" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="7E05CBC1" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="1409178F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Welke mogelijke hiaten ziet u in de bestaande wet- en regelgeving in het effectief optreden tegen het onrechtmatig bewaren en/of delen van gevoelige informatie over bijvoorbeeld miskramen, seksuele activiteit, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>etcetera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> met derde partijen, mogelijk voor commerciële doeleinden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="3F66B761" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="6295DF46" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="3BD995E7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="2558874D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="2AA374DF" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="504B5A48" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zoals volgt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> uit</w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2535,243 +1778,232 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> is als gezegd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>een taak van de onafhankelijke toezichthouder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="5BC74CD4" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="07DB353D" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="75D356AB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="47B0C825" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="7F961EED" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="63FB0E2D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de zorgen dat het doorverkopen van medische gegevens van vrouwen kan zorgen tot ongewenste profilering, agressieve gerichte advertenties, of zelfs het opstellen van dataprofielen van de medische geschiedenis van vrouwen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="3D2D6C06" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="1295FAD3" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="315BD347" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="2AC51918" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="1EC41F8F" w14:textId="0FD64EC5">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="66608070" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Het kabinet vindt </w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>het uiterst belangrijk dat de gegevens van vrouwen niet ten onrechte gebruikt worden voor zaken als ongewenste profilering, agressieve gerichte advertenties of het opstellen van dataprofiele</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">n. Het kabinet vindt  het dan ook van belang dat de onafhankelijke toezichthouder hier scherp op is. In elk geval, </w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zoals eerder al genoemd is, is het houden van toezicht op en het handhaven van de rechtmatigheid van gegevensverwerkingen in de private sector een taak van de onafhankelijke toezichthouder, namelijk de AP. Het is aan de AP om te bepalen welke manier van handhaving onder de omstandigheden het meest geëigend is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="64FB7F8C" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="363F9BE0" w14:textId="77777777">
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="1F2C36E9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="7E434389" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="7582D621" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="414BC321" w14:textId="77777777">
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="375D9777" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Heeft u indicaties voor welke doeleinden de doorverkochte medische gegevens van vrouwen, die zien op hun gezondheid en seksualiteit, worden gebruikt? Is dit in overeenstemming met het doel waarmee de data in eerste instantie met bedrijven is gedeeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="1289B244" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="4788960C" w14:textId="77777777">
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="1C88843A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="3C45704D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EB2A0C" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="5DF11ECD" w14:textId="1F68ADBE">
-[...22 lines deleted...]
-        <w:t>aan het kabinet laten weten dat e</w:t>
+    <w:p w:rsidRPr="00EB2A0C" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="4EF1FB89" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Desgevraagd heeft het Centrale Bureau Drogisterijbedrijven aan het kabinet laten weten dat e</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2A0C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r geen persoonlijke gegevens doorverkocht</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> worden</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2A0C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. De online drogisterijen hebben </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB2A0C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>privacyverklaring</w:t>
@@ -2813,51 +2045,50 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2A0C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> waarin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2A0C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">opgenomen welke gegevens worden verwerkt. Aangezien dit per drogisterij kan verschillen, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>wordt voor nadere informatie verwezen naar de betreffende</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2A0C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> websites</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2A0C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wanneer een gebruiker niet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2871,306 +2102,310 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2A0C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> worden alleen functionele cookies geplaatst die nodig zijn om de website goed te laten werken. Zonder toestemming word</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2A0C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> bovendien geen persoonsgegevens van individuele klanten gedeeld met externe partijen zoals Google of Facebook.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0064430F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="06379384" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003623E7" w14:paraId="1D22D7CB" w14:textId="58404B3E">
+    <w:p w:rsidRPr="0064430F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="344B8E23" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="5198A69C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003623E7">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Als gezegd is het beoordelen of specifieke situaties in overeenstemming zijn met de AVG aan de bevoegde toezichthoudende autoriteiten; in Nederland is dat de AP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0064430F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="5CBD39FF" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="6266CEC4" w14:textId="77777777">
+    <w:p w:rsidRPr="0064430F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="683C9CF7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="785E97F4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="1D171AF5" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="5FF85EE1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u deze vragen afzonderlijk van elkaar en zo snel mogelijk beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="1A71F61C" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="20FB4021" w14:textId="77777777">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="565CC5AA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="4017E220" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="61D7EF0E" w14:textId="2B989351">
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="6F4AB785" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">vragen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
       <w:r w:rsidRPr="00943D4F">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zo snel als mogelijk afzonderlijk beantwoord. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00943D4F" w:rsidR="003704DA" w:rsidP="003704DA" w:rsidRDefault="003704DA" w14:paraId="33FAC75A" w14:textId="77777777">
-[...50 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="206F579D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="6A80E3E5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="6DB3BB6E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="232A52BD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="29B4E62B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00943D4F" w:rsidR="008C67CA" w:rsidP="008C67CA" w:rsidRDefault="008C67CA" w14:paraId="1BEEBA5E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F1660E" w:rsidRDefault="00F1660E" w14:paraId="30706B36" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00F1660E" w:rsidSect="008C67CA">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F10C214" w14:textId="77777777" w:rsidR="00A82C5C" w:rsidRDefault="00A82C5C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="30793346" w14:textId="77777777" w:rsidR="00286C20" w:rsidRDefault="00286C20" w:rsidP="008C67CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EB25EB7" w14:textId="77777777" w:rsidR="00A82C5C" w:rsidRDefault="00A82C5C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7ED33FAD" w14:textId="77777777" w:rsidR="00286C20" w:rsidRDefault="00286C20" w:rsidP="008C67CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w14:paraId="5FC23C32" w14:textId="77777777" w:rsidR="003704DA" w:rsidRPr="007709BF" w:rsidRDefault="003704DA" w:rsidP="003704DA">
+    <w:p w14:paraId="20660B00" w14:textId="77777777" w:rsidR="008C67CA" w:rsidRPr="007709BF" w:rsidRDefault="008C67CA" w:rsidP="008C67CA">
       <w:pPr>
         <w:pStyle w:val="Eindnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:rStyle w:val="Eindnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>De Volkskrant, 9 maart 2026, 'Opinie: Bescherm de lichamelijke integriteit van vrouwen, ook in de digitale</w:t>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>wereld', Opinie: Bescherm de lichamelijke integriteit van vrouwen, ook in de digitale wereld | de Volkskrant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398C34A3" w14:textId="77777777" w:rsidR="003704DA" w:rsidRPr="007709BF" w:rsidRDefault="003704DA" w:rsidP="003704DA">
+    <w:p w14:paraId="05C0C00B" w14:textId="77777777" w:rsidR="008C67CA" w:rsidRPr="007709BF" w:rsidRDefault="008C67CA" w:rsidP="008C67CA">
       <w:pPr>
         <w:pStyle w:val="Eindnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="52CC2F53" w14:textId="77777777" w:rsidR="003704DA" w:rsidRPr="007709BF" w:rsidRDefault="003704DA" w:rsidP="003704DA">
+    <w:p w14:paraId="4E940C95" w14:textId="77777777" w:rsidR="008C67CA" w:rsidRPr="007709BF" w:rsidRDefault="008C67CA" w:rsidP="008C67CA">
       <w:pPr>
         <w:pStyle w:val="Eindnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:rStyle w:val="Eindnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -3188,3162 +2423,502 @@
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>Google', Drogisten sturen massaal gevoelige informatie naar Facebook en Google | Investico</w:t>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>Onderzoeksjournalisten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E406262" w14:textId="77777777" w:rsidR="003704DA" w:rsidRPr="007709BF" w:rsidRDefault="003704DA" w:rsidP="003704DA">
+    <w:p w14:paraId="20B39EE0" w14:textId="77777777" w:rsidR="008C67CA" w:rsidRPr="007709BF" w:rsidRDefault="008C67CA" w:rsidP="008C67CA">
       <w:pPr>
         <w:pStyle w:val="Eindnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="070B44A3" w14:textId="77777777" w:rsidR="003704DA" w:rsidRPr="007709BF" w:rsidRDefault="003704DA" w:rsidP="003704DA">
+    <w:p w14:paraId="25E2BCB0" w14:textId="77777777" w:rsidR="008C67CA" w:rsidRPr="007709BF" w:rsidRDefault="008C67CA" w:rsidP="008C67CA">
       <w:pPr>
         <w:pStyle w:val="Eindnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:rStyle w:val="Eindnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rutgers. (2026, </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">January 12). </w:t>
+        <w:t xml:space="preserve"> Rutgers. (2026, January 12). </w:t>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>Het gebruik van cyclus apps om een zwangerschap te voorkomen (2025) - Rutgers</w:t>
       </w:r>
       <w:r w:rsidRPr="007709BF">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>. https://rutgers.nl/onderzoeken/het-gebruik-van-cyclus-apps-om-een-zwangerschap-te-voorkomen-2025/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5654DE95" w14:textId="77777777" w:rsidR="003704DA" w:rsidRDefault="003704DA" w:rsidP="003704DA">
+    <w:p w14:paraId="066D6017" w14:textId="77777777" w:rsidR="008C67CA" w:rsidRDefault="008C67CA" w:rsidP="008C67CA">
       <w:pPr>
         <w:pStyle w:val="Eindnoottekst"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVuSerifCondensed">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
-[...62 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A433FE9" w14:textId="77777777" w:rsidR="003704DA" w:rsidRDefault="003704DA">
+  <w:p w14:paraId="6A6CBE3F" w14:textId="77777777" w:rsidR="008C67CA" w:rsidRPr="008C67CA" w:rsidRDefault="008C67CA" w:rsidP="008C67CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...154 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E8DE2A4" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="003F28EC">
+  <w:p w14:paraId="5DC1C043" w14:textId="77777777" w:rsidR="00286C20" w:rsidRPr="008C67CA" w:rsidRDefault="00286C20" w:rsidP="008C67CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0253FCAD" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="003F28EC">
+  <w:p w14:paraId="6729CE36" w14:textId="77777777" w:rsidR="00286C20" w:rsidRPr="008C67CA" w:rsidRDefault="00286C20" w:rsidP="008C67CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CA7DC0D" w14:textId="77777777" w:rsidR="00A82C5C" w:rsidRDefault="00A82C5C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69487BD0" w14:textId="77777777" w:rsidR="00286C20" w:rsidRDefault="00286C20" w:rsidP="008C67CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F398992" w14:textId="77777777" w:rsidR="00A82C5C" w:rsidRDefault="00A82C5C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="77C0005C" w14:textId="77777777" w:rsidR="00286C20" w:rsidRDefault="00286C20" w:rsidP="008C67CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FA41358" w14:textId="77777777" w:rsidR="003704DA" w:rsidRDefault="003704DA" w:rsidP="009071A4">
-[...679 lines deleted...]
-  <w:p w14:paraId="683BE3D3" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="417B7F92" w14:textId="77777777" w:rsidR="008C67CA" w:rsidRPr="008C67CA" w:rsidRDefault="008C67CA" w:rsidP="008C67CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1177 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75897943" w14:textId="77777777" w:rsidR="008C67CA" w:rsidRPr="008C67CA" w:rsidRDefault="008C67CA" w:rsidP="008C67CA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="438902F0" w14:textId="77777777" w:rsidR="00286C20" w:rsidRPr="008C67CA" w:rsidRDefault="00286C20" w:rsidP="008C67CA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...309 lines deleted...]
-    <w:rsid w:val="00FC4A2B"/>
+    <w:rsidRoot w:val="008C67CA"/>
+    <w:rsid w:val="00286C20"/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rsid w:val="00D12CA4"/>
+    <w:rsid w:val="00F1660E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="643CCC0C"/>
+  <w14:docId w14:val="04D3AF9E"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5C455C71-7EFC-4FAD-9EBF-E0BE3922F751}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6492,1284 +3067,865 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bronvermelding">
-    <w:name w:val="table of authorities"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...118 lines deleted...]
-      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notitiekop">
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...42 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...14 lines deleted...]
-    <w:rsid w:val="00494227"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008C67CA"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...136 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF35DB"/>
+    <w:rsid w:val="008C67CA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C67CA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="EindnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C67CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EindnoottekstChar">
+    <w:name w:val="Eindnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Eindnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="008C67CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="008C67CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="008C67CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="008C67CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Eindnootmarkering">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00576409"/>
+    <w:rsid w:val="008C67CA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...87 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -7875,53 +4031,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10069</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1718</ap:Words>
+  <ap:Characters>9454</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>83</ap:Lines>
-  <ap:Paragraphs>23</ap:Paragraphs>
+  <ap:Lines>78</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11800</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11150</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>