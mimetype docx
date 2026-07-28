--- v0 (2026-06-02)
+++ v1 (2026-07-28)
@@ -1,3714 +1,1164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A911F4" w:rsidRDefault="00E53D45" w14:paraId="4BBF76F9" w14:textId="77777777">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00706B84" w:rsidR="00706B84" w:rsidRDefault="00E97D68" w14:paraId="7FB9DB71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22054</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84" w:rsidR="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00706B84" w:rsidR="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00706B84" w:rsidR="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wapenexportbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="00706B84" w:rsidRDefault="00E97D68" w14:paraId="3C1A5C0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84" w:rsidR="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00706B84" w:rsidR="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00706B84" w:rsidR="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Internationale militaire samenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="00706B84" w:rsidP="00706B84" w:rsidRDefault="00706B84" w14:paraId="0B5283E1" w14:textId="4341A2FC">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>483</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="00706B84" w:rsidP="006918C7" w:rsidRDefault="00706B84" w14:paraId="2A1D8247" w14:textId="0E620352">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="00706B84" w:rsidP="006918C7" w:rsidRDefault="00706B84" w14:paraId="0E6B34CA" w14:textId="45429848">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="00E97D68" w:rsidP="006918C7" w:rsidRDefault="00E97D68" w14:paraId="38111C88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="54D59CDF" w14:textId="3DCB3731">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conform het verzoek van de vaste commissie voor Buitenlandse Handel en Ontwikkelingssamenwerking van 26 maart jl. om een kabinetsreactie op de reactie van Stop Wapenhandel en meerdere organisaties m.b.t. versimpeling van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>richtlijn betreffende de vereenvoudiging van de voorwaarden voor de overdracht van defensie</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">richtlijn betreffende de vereenvoudiging van de voorwaarden voor de overdracht van defensie-gerelateerde producten binnen de Gemeenschap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Richtlijn 2009/43/EG, hierna: intra-EU-overdrachten richtlijn) doe ik u deze brief toekomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="0E47FDBD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>-</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>gerelateerde producten binnen de Gemeenschap</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Nederlands exportcontrolebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="7ADDFF3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet erkent het standpunt van Stop Wapenhandel c.s. dat wapenexport met grote zorgvuldigheid dient te gebeuren. Net als Stop Wapenhandel c.s. onderschrijft het kabinet het belang dat het exportcontrolesysteem waarborgen bevat voor de mensenrechten- en humanitaire gevolgen van wapenexport. Het Nederlandse exportcontrolebeleid is erop gericht om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84" w:rsidDel="001E08E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ongewenst eindgebruik van militaire goederen, zoals bij schendingen van mensenrechten of het internationaal humanitair recht, te voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="5EE214EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europese landen hebben vertrouwen in elkaars exportcontrolesystemen, onder andere omdat alle EU-lidstaten gehouden zijn aan dezelfde  exportcriteria zoals gezamenlijk overeengekomen in het EU Gemeenschappelijk Standpunt inzake wapenexportcontrole (2008/944/GBVB) dat in lijn is met het VN-Wapenhandelsverdrag, ofwel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Arms Trade </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Treaty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna: ATT). Ook de intra-EU-overdrachten richtlijn is in lijn met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84" w:rsidDel="008805C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATT, wat inhoudt dat de bepalingen van het ATT ook van kracht zijn voor de overdracht van militaire goederen binnen de EU. Bij een overbrenging of verplaatsing van een militair goed van het grondgebied van een lidstaat naar een bestemming in een andere lidstaat wordt gesproken van een overdracht. Zodra de goederen de EU verlaten naar een derde land, betreft het uitvoer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="22497AC0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="77F6E97E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd en met behoud van deze waarborgen is één van de uitgangspunten van het Nederlandse exportcontrolebeleid het voorkomen van onnodige administratieve lasten en het creëren van een gelijk speelveld voor Nederlandse bedrijven in defensie-industrie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="56688D7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Nederlands exportcontrolebeleid</w:t>
-[...37 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Arms Trade </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="04090B65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De intra-EU-overdrachten richtlijn is in 2009 in het leven geroepen met als doel de regels en procedures te vereenvoudigen die van toepassing zijn op de overdracht van militaire goederen binnen de EU, ten einde de behoorlijke werking van de interne markt te waarborgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="6A06D564" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="233543E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 17 juni 2025 heeft de Europese Commissie het voorstel voor het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E07658">
-        <w:rPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Treaty</w:t>
+        <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E07658">
-[...47 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Readiness Omnibus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pakket (hierna: het Omnibuspakket) gepubliceerd. Dit pakket is gepubliceerd in de context van de notie dat het geen oorlog is, maar ook geen vrede, en dat veel regelgeving in de EU niet op die situatie is toegerust. De voorgestelde wijzigingen aan de intra-EU-overdrachten richtlijn maken deel uit van het Omnibuspakket en zijn gericht op het mogelijk maken van snelle overdracht van militaire goederen binnen de EU door complexiteit weg te nemen en administratieve lasten te verlichten met als doel de defensie-industrie in Europa sneller op te schalen. Op 11 juli 2025 is uw Kamer middels een Beoordeling Nieuwe Commissievoorstellen (BNC)-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïnformeerd over de beoordeling van het kabinet van het Omnibuspakket, waaronder de intra-EU-overdrachten richtlijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="4D7AE84F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="7F2EEE0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...27 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Defence</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Administratieve lastenverlichting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="466F29E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grensoverschrijdende samenwerking in de Europese defensie-industrie is gebaat bij vermindering van administratieve lasten voor bedrijven. Het kabinet is over het algemeen positief over de lastenverlichting ten aanzien van de intra-EU overdrachten van militaire goederen in het wijzigingsvoorstel voor de intra-EU-overdrachten richtlijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="31A7AAAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="084BC9A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Readiness Omnibus </w:t>
-[...131 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Vrijstellingsmogelijkheden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="5E83C97B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De richtlijn kent op dit moment al de mogelijkheid voor EU-lidstaten om bepaalde type overdrachten vrij te stellen van de vergunningsplicht, bijvoorbeeld wanneer de leverancier of de afnemer een overheidsorgaan is, of een onderdeel van de strijdkrachten van de lidstaten. Het wijzigingsvoorstel stelt een uitbereiding van deze lijst van vrijstellingsmogelijkheden voor. Dit is geen verplichting en in het voorstel blijft het een nationale bevoegdheid van de lidstaten om hierin een keuze te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="00D56E45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="16F406D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zo heeft Nederland de overdracht en uitvoer van militaire goederen, eigendom van en bestemd voor gebruik door de NAVO-strijdkrachten uitgezonderd van de vergunningplicht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="2AB71B4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="4D9F6354" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Administratieve lastenverlichting</w:t>
-[...22 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Algemene vergunningen voor laagrisico transacties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="76B2637E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorts kent Nederland binnen de huidige exportcontrolesystematiek al algemene vergunningen voor laagrisico transacties waarbij bedrijven zich onder de in de vergunning gespecificeerde voorwaarden kunnen registreren. Hierna hoeft er niet meer voor iedere transactie een individuele vergunning aangevraagd te worden. Wel dienen geregistreerde bedrijven dienen te rapporteren over het gebruik van de algemene vergunning. De Europese Commissie stelt voor om in de EU breder en meer geharmoniseerd gebruik te maken van algemene overdrachtsvergunningen, waarbij binnen een bepaald kader hetzelfde geldt, namelijk dat bedrijven niet voor iedere overdracht van militaire goederen  opnieuw een vergunning aan moeten vragen. Dit is in lijn met de langjarige inzet van Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om het gelijk speelveld voor Nederlandse defensie-industrie verder te bevorderen en de samenwerking tussen de Europese defensie-industrie te versterken. Dit geldt in het bijzonder voor industriële samenwerking die voortkomt uit de EU-defensie-industrieprogramma’s zoals het Europees Defensie Fonds (EDF).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="349FD65B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="72EF2504" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Vrijstellingsmogelijkheden</w:t>
-[...70 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Uitvoer buiten de EU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="5B6C00FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet erkent het onderscheid dat Stop Wapenhandel c.s. maakt tussen overdracht van militaire goederen naar EU-lidstaten en de uitvoer naar landen buiten de EU. De richtlijn en de voorgestelde wijzigingen zien niet toe op de uitvoer van militaire goederen naar landen buiten de EU, daarvoor blijft het EU Gemeenschappelijk Standpunt inzake wapenexportcontrole (2008/944/GBVB) als toetsingskader van kracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="596ED189" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="0B6956A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Algemene vergunningen voor laagrisico transacties</w:t>
-[...221 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Genderspecifiek geweld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="632D1A81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens onderkent het kabinet het belang van specifieke aandacht voor genderspecifiek geweld bij uitvoer van militaire goederen. Mede door de inzet van Nederland zijn de mogelijke gevolgen van wapenexport voor genderspecifiek geweld of ernstige geweldsdaden tegen vrouwen en kinderen bij de herziening van het EU Gemeenschappelijk Standpunt inzake wapenexportcontrole (2008/944/GBVB) en in lijn met het ATT expliciet opgenomen in de toetsingscriteria voor de beoordeling van uitvoer van militaire goederen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="545EB3A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="501F2A58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Uitvoer</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> buiten de EU</w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Vervolg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C0D5D" w:rsidP="003B57D8" w:rsidRDefault="00220A72" w14:paraId="61AB685B" w14:textId="6A8F4B6F">
-[...8 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="56A8448A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 26 november 2025 is de Raad een onderhandelingsmandaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00F61B42">
-[...173 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overeengekomen, waarin (mede door de inzet van Nederland) expliciet is opgenomen dat de bevoegdheid van de lidstaten ten aanzien van het exportcontrolebeleid inzake militaire goederen niet mag worden aangetast. Ook is expliciet gemaakt dat de bepalingen van de intra-EU-overdrachten richtlijn, betreffende de overdracht van militaire goederen binnen de EU, niet van invloed mag zijn op de uitvoer van militaire goederen naar landen buiten de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="105A426B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="71B2C601" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De onderhandelingen tussen de Raad, het Europees Parlement en de Europese Commissie (trilogen) over het Omnibuspakket zijn begin 2026 van start gegaan. Gezien de lopende onderhandelingen kan het kabinet niet vooruitlopen op de uitkomsten van dit proces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="72630AF9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="006918C7" w14:paraId="5CA8E0FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="006918C7" w:rsidP="006918C7" w:rsidRDefault="00706B84" w14:paraId="288A2ECB" w14:textId="171C644B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00706B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00706B84" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="5831F7FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00706B84" w:rsidR="00FE0FA3" w:rsidSect="006918C7">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BA4D529" w14:textId="77777777" w:rsidR="00E53D45" w:rsidRDefault="00E53D45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3BD5A820" w14:textId="77777777" w:rsidR="005C2FD9" w:rsidRDefault="005C2FD9" w:rsidP="006918C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32E5872D" w14:textId="77777777" w:rsidR="00E53D45" w:rsidRDefault="00E53D45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1E9AC23C" w14:textId="77777777" w:rsidR="005C2FD9" w:rsidRDefault="005C2FD9" w:rsidP="006918C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...25 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28BA2F69" w14:textId="77777777" w:rsidR="009A5997" w:rsidRDefault="009A5997">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="39406711" w14:textId="77777777" w:rsidR="00FA6E01" w:rsidRPr="006918C7" w:rsidRDefault="00FA6E01" w:rsidP="006918C7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E4D6E7E" w14:textId="77777777" w:rsidR="009A5997" w:rsidRDefault="009A5997">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="0F8DED56" w14:textId="77777777" w:rsidR="00FA6E01" w:rsidRPr="006918C7" w:rsidRDefault="00FA6E01" w:rsidP="006918C7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41F30B45" w14:textId="77777777" w:rsidR="009A5997" w:rsidRDefault="009A5997">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="27502975" w14:textId="77777777" w:rsidR="00FA6E01" w:rsidRPr="006918C7" w:rsidRDefault="00FA6E01" w:rsidP="006918C7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F1C75CF" w14:textId="77777777" w:rsidR="00E53D45" w:rsidRDefault="00E53D45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="416214EC" w14:textId="77777777" w:rsidR="005C2FD9" w:rsidRDefault="005C2FD9" w:rsidP="006918C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A1B96EC" w14:textId="77777777" w:rsidR="00E53D45" w:rsidRDefault="00E53D45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D6B9586" w14:textId="77777777" w:rsidR="005C2FD9" w:rsidRDefault="005C2FD9" w:rsidP="006918C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6FD5953D" w14:textId="17A1E1DF" w:rsidR="00DE0090" w:rsidRPr="00E07658" w:rsidRDefault="00DE0090" w:rsidP="00DE0090">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="1D71E168" w14:textId="77777777" w:rsidR="006918C7" w:rsidRPr="00E07658" w:rsidRDefault="006918C7" w:rsidP="006918C7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0090">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DE0090">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07658">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>K</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE12B8" w:rsidRPr="00E07658">
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE0090">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>amerstuk</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E07658">
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0090">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>22</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE12B8">
+        <w:t>112</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0090">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>112</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE12B8">
+        <w:t>4103</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="34E11F82" w14:textId="77777777" w:rsidR="006918C7" w:rsidRPr="00E07658" w:rsidRDefault="006918C7" w:rsidP="006918C7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">, nr. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE12B8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>4103</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BE12B8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07658">
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:footnoteRef/>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE12B8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...69 lines deleted...]
-        <w:t>395</w:t>
+        <w:t>22 054, nr. 395</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3C93B4E3" w14:textId="58C841D2" w:rsidR="00F61B42" w:rsidRPr="00CF5BA2" w:rsidRDefault="00F61B42">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="3B829811" w14:textId="77777777" w:rsidR="006918C7" w:rsidRPr="00CF5BA2" w:rsidRDefault="006918C7" w:rsidP="006918C7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CF5BA2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07658">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>https://data.consilium.europa.eu/doc/document/ST-16097-2025-INIT/en/pdf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59673C5F" w14:textId="77777777" w:rsidR="009A5997" w:rsidRDefault="009A5997">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="068B0AD3" w14:textId="77777777" w:rsidR="00FA6E01" w:rsidRPr="006918C7" w:rsidRDefault="00FA6E01" w:rsidP="006918C7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BBF7701" w14:textId="77777777" w:rsidR="00A911F4" w:rsidRDefault="00E53D45">
-[...337 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4F995401" w14:textId="77777777" w:rsidR="00FA6E01" w:rsidRPr="006918C7" w:rsidRDefault="00FA6E01" w:rsidP="006918C7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BBF7703" w14:textId="77777777" w:rsidR="00A911F4" w:rsidRDefault="00E53D45">
-[...1141 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="14A0CF2B" w14:textId="77777777" w:rsidR="00FA6E01" w:rsidRPr="006918C7" w:rsidRDefault="00FA6E01" w:rsidP="006918C7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A911F4"/>
-[...127 lines deleted...]
-    <w:rsid w:val="00FE726E"/>
+    <w:rsidRoot w:val="006918C7"/>
+    <w:rsid w:val="001A3890"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005C2FD9"/>
+    <w:rsid w:val="006918C7"/>
+    <w:rsid w:val="00706B84"/>
+    <w:rsid w:val="00794781"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A77A06"/>
+    <w:rsid w:val="00B9724E"/>
+    <w:rsid w:val="00C86D18"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E97D68"/>
+    <w:rsid w:val="00FA6E01"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="35841"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4BBF76F9"/>
-  <w15:docId w15:val="{338D8F85-ED18-498C-8AB2-4B0E33493F9C}"/>
+  <w14:docId w14:val="6E585035"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{416BBCA0-CB56-4D8F-BA36-BB633D04D459}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3717,77 +1167,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3812,75 +1262,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3915,55 +1365,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4032,1627 +1482,831 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="006918C7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...61 lines deleted...]
-    <w:uiPriority w:val="8"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...70 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C1FC2"/>
+    <w:rsid w:val="006918C7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C1FC2"/>
+    <w:rsid w:val="006918C7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C1FC2"/>
-[...9 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="006918C7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006918C7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE0090"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00DE0090"/>
+    <w:rsid w:val="006918C7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...105 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...652 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -5705,51 +2359,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5813,65 +2467,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5892,178 +2546,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6105</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1141</ap:Words>
+  <ap:Characters>6280</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>50</ap:Lines>
+  <ap:Lines>52</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Verzoek om kabinetsreactie op reactie Stop Wapenhandel c.s. over versimpeling van intra-EU-overdracht richtlijn</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7201</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7407</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-28T13:52:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00D1C36B1991134D48ADA6038ED90AFE09</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>