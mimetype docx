--- v0 (2026-06-02)
+++ v1 (2026-07-19)
@@ -1,2073 +1,859 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FB6592" w:rsidP="00FB6592" w:rsidRDefault="00FB6592" w14:paraId="72367F25" w14:textId="29151BA6">
+    <w:p w:rsidRPr="000B15C6" w:rsidR="000B15C6" w:rsidRDefault="00792706" w14:paraId="09417920" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B15C6" w:rsidR="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B15C6" w:rsidR="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Financieel Jaarverslag van het Rijk 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="000B15C6" w:rsidP="00D80872" w:rsidRDefault="000B15C6" w14:paraId="1DE88090" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister-president</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, minister van Algemene Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="000B15C6" w:rsidP="000B15C6" w:rsidRDefault="000B15C6" w14:paraId="08915E2B" w14:textId="4D2B6408">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="000B15C6" w:rsidP="000B15C6" w:rsidRDefault="000B15C6" w14:paraId="43ABD1A2" w14:textId="5E25B67D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="000B15C6" w:rsidP="00792706" w:rsidRDefault="000B15C6" w14:paraId="7AFF30FA" w14:textId="4BD65224">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="5ECF4FD9" w14:textId="021CC5D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Uw Kamer heeft, op voorstel van het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Stultiens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de commissie voor de Rijksuitgaven op 27 mei 2026, verzocht om een kabinetsreactie op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Algemene Rekenkamer en deze voorafgaand aan het plenaire Verantwoordingsdebat van 3 juni aan de Kamer te doen toekomen. Hiermee voldoe ik, mede namens de minister van Financiën, aan dit verzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="52372A79" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We staan voor een aantal grote opgaven; het behouden van onze welvaart; het garanderen van onze veiligheid in onzekere geopolitieke tijden; het aanpakken van de klimaatverandering; het bouwen van voldoende woningen en Nederland van het Stikstofslot halen. De opgave waarvoor dit kabinet zich dan ook heeft gesteld is duidelijk: doorbraken bereiken om Nederland weer in beweging te krijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="29653A5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom investeert dit kabinet de komende jaren in onze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>defenciecapaciteiten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om onze defensie weer op volle sterkte te krijgen, en de weerbaarheid van Nederland te vergroten. Omdat een sterke economie de basis is van onze welvaart en welzijn zorgen we dat start- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ups weer kunnen floreren in Nederland, en maken we ruimte om te ondernemen en te innoveren. Ook zijn we ervan overtuigd dat een innovatief klimaatbeleid en duurzame economische groei twee kanten zijn van dezelfde medaille. Dat betekent dat we sprongen moeten maken in het stikstofbeleid, klimaatbeleid en op de woningmarkt. Zo bieden we iedereen een schoon en veilig thuis, en wordt de basis voor onze economie om te kunnen groeien versterkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="2B7C52BB" w14:textId="29242F45">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij hebben onze schouders onder deze opgaven gezet in de overtuiging dat de samenleving weer een politiek wil die laat zien dat we met elkaar veel kunnen bereiken. Een politiek die, zodra het de risico’s maar onder ogen durft te komen, gezamenlijk met ambitie en optimisme te werk gaat om hier vervolgens mee aan de slag te gaan. Dit kabinet gaat die risico’s niet uit de weg – daarom spreken we in het coalitieakkoord (bijlage bij Kamerstuk 36848, nr. 31) ook van ‘grote keuzes voor Nederland’ – want we zien in dat we samen, binnen het kabinet, met uw Kamer en maatschappelijke partijen, af en toe een pas op de plaats moeten maken om samen resultaten te boeken ten gunste van de volgende generatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="5B7EA713" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit licht ziet het kabinet de door uw Kamer aan de Algemene Rekenkamer verzochte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als aanmoediging om deze risico’s nog eens tegen het licht te houden en hier het gesprek met elkaar over aan te gaan. Want inzicht in en aandacht voor risico’s is van belang om weloverwogen beleidskeuzes te kunnen maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="24DC6742" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daarom onderschrijft het kabinet ook de intentie van de Algemene Rekenkamer om de maatschappij en uw Kamer inzicht te bieden in de grootste risico’s voor het behalen van beleidsdoelen en voor de houdbaarheid van de overheidsfinanciën. Vanuit de overtuiging van dit kabinet om weer samen met uw Kamer en maatschappelijke partijen doorbraken te bereiken, is het ook van belang dat we een gezamenlijk inzicht hebben in de risico’s. Ook is het van belang om duidelijk te zijn over onze doelen, zodat uw Kamer ons daarop kan controleren en bijsturen waar dat nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="36722346" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Helaas moeten we ook constateren dat veel van de door de Algemene Rekenkamer genoemde risico’s niet nieuw zijn, maar opgaven zijn waar meerdere kabinetten zich in het verleden over hebben gebogen. Dit kabinet pakt deze handschoen op in de overtuiging dat met optimisme en ambitie moeilijke keuzes door taai en hard werken ook echt gemaakt kunnen worden. Die keuzes vereisen, zoals de Algemene Rekenkamer ook stelt,  een politiek-bestuurlijke afweging, want niet alles kan en zeker niet alles tegelijk. Het kabinet heeft daarom al in het coalitieakkoord duidelijk gesteld wat de grote keuzes voor Nederland zijn. Dit heeft in thematiek veel raakvlakken met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Momenteel werkt het kabinet aan de concrete uitwerking van deze keuzes in de daarvoor ingerichte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taskforces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="53BFF52B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taskforces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn ervoor bedoeld om op deze prioritaire thema’s zo snel als mogelijk concrete stappen te zetten, en gezamenlijk weer vooruit te komen. In de Taskforce Landbouw Natuur en Stikstof wordt gewerkt aan een pakket aan maatregelen voor de korte en lange termijn  om Nederland van het stikstofslot te halen. De  Taskforce Versnelling Woningbouw werkt aan een integraal actieplan om de koers te zetten naar de gewenste 100.000 woningen per jaar. Om onze welvaart in de toekomst te behouden, wordt er in de Taskforce Toekomstige Welvaart en Vestigingsklimaat gewerkt aan een plan om investeringen aan te jagen, een talentstrategie te ontwikkelen en het ondernemerschap en vestigingsklimaat te versterken. Omdat de overheid voor iedereen benaderbaar en daadkrachtig moet optreden, werken we in de Taskforce Slagvaardige Overheid aan het vernieuwen van de Rijkdienst en het vereenvoudigen van beleid en regelgeving. In de Taskforce Asiel en Migratie werken we aan maatregelen om de instroom te beperken, en te zorgen voor fatsoenlijke opvang en kansen voor hen die in Nederland mogen blijven. En in de taskforce ondermijning werken we aan de aanpak van ondermijning, en een weerbare overheid en integere economie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="062D4A11" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft het belang om de voortgang en resultaten van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taskforces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te monitoren, zodat uw Kamer en de samenleving ook kan zien of wij onze ambities realiseren. Over de monitoring van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taskforces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb ik onder andere gesproken met de President van de Algemene Rekenkamer, de heer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Duisenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op 28 mei 2026. Gezamenlijk met de Algemene Rekenkamer zal het kabinet bezien hoe het de kennis en kunde van de Algemene Rekenkamer kan benutten om de voortgang en resultaten van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taskforces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te monitoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B15C6" w:rsidRDefault="000B15C6" w14:paraId="54AB2079" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...155 lines deleted...]
-    <w:p w:rsidRPr="00F96266" w:rsidR="00F96266" w:rsidP="002424E3" w:rsidRDefault="00F96266" w14:paraId="64F996CC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="127F20AE" w14:textId="4F4CE99E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit kabinet gelooft dat vanuit een daadkrachtige aanpak, en in samenwerking met uw Kamer, het maatschappelijke middenveld en onafhankelijke instanties zoals de Algemene Rekenkamer, wij gezamenlijk de doorbraken kunnen bewerkstelligen die nodig zijn voor een beter Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="32157706" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00F96266" w:rsidR="00AD7A2F" w:rsidP="002424E3" w:rsidRDefault="00AD7A2F" w14:paraId="561AF69C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="7C83E36A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00F96266" w:rsidR="00AD7A2F" w:rsidP="002424E3" w:rsidRDefault="00AE372D" w14:paraId="6373AB17" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="000B15C6" w14:paraId="6AB84939" w14:textId="3CFC00FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A9188E" w:rsidR="00A9188E" w:rsidP="008D5405" w:rsidRDefault="00AE372D" w14:paraId="67778B30" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister-president,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="000B15C6" w14:paraId="3ADE0951" w14:textId="587B504A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A9188E" w:rsidR="00A9188E" w:rsidP="008D5405" w:rsidRDefault="00A9188E" w14:paraId="7023979C" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B15C6" w:rsidR="00792706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Algemene Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="73183AB2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A9188E" w:rsidP="008D5405" w:rsidRDefault="00A9188E" w14:paraId="207C4072" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="000B15C6" w14:paraId="751D35D5" w14:textId="756FD521">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...39 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B15C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R.A.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B15C6" w:rsidR="00792706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jetten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="7CA7289B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="00792706" w:rsidP="00792706" w:rsidRDefault="00792706" w14:paraId="33CDC8CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B15C6" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="789D6278" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000B15C6" w:rsidR="006F53E6" w:rsidSect="00792706">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32E5E131" w14:textId="77777777" w:rsidR="00527A78" w:rsidRDefault="00527A78">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1236213F" w14:textId="77777777" w:rsidR="00865C86" w:rsidRDefault="00865C86" w:rsidP="00792706">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C2E08D3" w14:textId="77777777" w:rsidR="00527A78" w:rsidRDefault="00527A78">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1CB9C5B4" w14:textId="77777777" w:rsidR="00865C86" w:rsidRDefault="00865C86" w:rsidP="00792706">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana-Bold">
-[...9 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...229 lines deleted...]
-  <w:p w14:paraId="61B32AD3" w14:textId="77777777" w:rsidR="005C2605" w:rsidRDefault="005C2605"/>
+  <w:p w14:paraId="5F3005A9" w14:textId="77777777" w:rsidR="00792706" w:rsidRPr="00792706" w:rsidRDefault="00792706" w:rsidP="00792706">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...229 lines deleted...]
-  <w:p w14:paraId="4BBD81DD" w14:textId="77777777" w:rsidR="005C2605" w:rsidRDefault="005C2605"/>
+  <w:p w14:paraId="11D589A1" w14:textId="77777777" w:rsidR="00792706" w:rsidRPr="00792706" w:rsidRDefault="00792706" w:rsidP="00792706">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BDEFBD6" w14:textId="77777777" w:rsidR="00792706" w:rsidRPr="00792706" w:rsidRDefault="00792706" w:rsidP="00792706">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CBDEF9F" w14:textId="77777777" w:rsidR="00527A78" w:rsidRDefault="00527A78">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="56D61019" w14:textId="77777777" w:rsidR="00865C86" w:rsidRDefault="00865C86" w:rsidP="00792706">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02348297" w14:textId="77777777" w:rsidR="00527A78" w:rsidRDefault="00527A78">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="10F17D28" w14:textId="77777777" w:rsidR="00865C86" w:rsidRDefault="00865C86" w:rsidP="00792706">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...232 lines deleted...]
-  <w:p w14:paraId="3BF24A34" w14:textId="77777777" w:rsidR="00E764DE" w:rsidRPr="00A600B7" w:rsidRDefault="00E764DE" w:rsidP="00A600B7">
+  <w:p w14:paraId="3EDD402E" w14:textId="77777777" w:rsidR="00792706" w:rsidRPr="00792706" w:rsidRDefault="00792706" w:rsidP="00792706">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65DC4469" w14:textId="7C7C3156" w:rsidR="00A600B7" w:rsidRPr="000F04FD" w:rsidRDefault="00AE372D" w:rsidP="00A600B7">
+  <w:p w14:paraId="531A5D29" w14:textId="77777777" w:rsidR="00792706" w:rsidRPr="00792706" w:rsidRDefault="00792706" w:rsidP="00792706">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...55 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="4E394EEE" w14:textId="77777777" w:rsidR="00A600B7" w:rsidRPr="000F04FD" w:rsidRDefault="00A600B7" w:rsidP="00A600B7">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FFC4782" w14:textId="77777777" w:rsidR="00792706" w:rsidRPr="00792706" w:rsidRDefault="00792706" w:rsidP="00792706">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...511 lines deleted...]
-      <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006F1591"/>
-[...255 lines deleted...]
-    <w:rsid w:val="00FF4877"/>
+    <w:rsidRoot w:val="00792706"/>
+    <w:rsid w:val="000B15C6"/>
+    <w:rsid w:val="001F7C96"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00792706"/>
+    <w:rsid w:val="00865C86"/>
+    <w:rsid w:val="00BD6B73"/>
+    <w:rsid w:val="00CA529A"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="60075FDC"/>
+  <w14:docId w14:val="45059472"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E1C3C4EB-94BD-4841-A629-F70ED96BB400}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2076,50 +862,51 @@
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2144,156 +931,161 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="Medium List 2 Accent 1"/>
-[...81 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2363,663 +1155,920 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006F1591"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...17 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00792706"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00792706"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...4 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4472C4" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00792706"/>
+    <w:rPr>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-[...35 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00D10A12"/>
+    <w:rsid w:val="00792706"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-KopjeChar">
     <w:name w:val="Huisstijl-Kopje Char"/>
-    <w:basedOn w:val="Huisstijl-GegevenCharChar"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Huisstijl-Kopje"/>
     <w:locked/>
-    <w:rsid w:val="00D10A12"/>
+    <w:rsid w:val="00792706"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
-    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-KopjeChar"/>
-    <w:rsid w:val="00D10A12"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
-    </w:rPr>
-[...40 lines deleted...]
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00AB305C"/>
+    <w:rsid w:val="00792706"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster1">
     <w:name w:val="Tabelraster1"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:next w:val="Tabelraster"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00A600B7"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0"/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardgeenafstand">
     <w:name w:val="Standaard (geen afstand)"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00EC4FC1"/>
-[...26 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00792706"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00792706"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Verdana (Min AZ)">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Verdana"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Verdana"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3129,67 +2178,60 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>909</ap:Words>
-  <ap:Characters>5000</ap:Characters>
+  <ap:Words>942</ap:Words>
+  <ap:Characters>5185</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>43</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5898</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6115</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>