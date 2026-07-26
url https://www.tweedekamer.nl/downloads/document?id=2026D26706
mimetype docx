--- v0 (2026-06-02)
+++ v1 (2026-07-26)
@@ -1,2887 +1,952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00A97BB8" w:rsidRDefault="00A97BB8" w14:paraId="0532A88A" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+    <w:p w:rsidRPr="00C6582E" w:rsidR="00C6582E" w:rsidRDefault="004B27B1" w14:paraId="337CEFBD" w14:textId="2E9B7A92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E" w:rsidR="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...62 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>578</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E" w:rsidR="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E" w:rsidR="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eerstelijnszorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="00C6582E" w:rsidP="00D80872" w:rsidRDefault="00C6582E" w14:paraId="59EA436B" w14:textId="141ABE0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E" w:rsidR="004B27B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>179</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="00C6582E" w:rsidP="00C6582E" w:rsidRDefault="00C6582E" w14:paraId="3CBF3B85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="00C6582E" w:rsidRDefault="00C6582E" w14:paraId="6294ABB2" w14:textId="1516DC48">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E" w:rsidR="004B27B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E" w:rsidR="004B27B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op 13 mei 2026 heeft het Kabinet het verzoek ontvangen van de vaste commissie voor Volksgezondheid, Welzijn en Sport om te reageren op een ingezonden brief omtrent het huisartsentekort in de regio Drenthe. Middels deze brief reageert het kabinet op dit verzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="004B27B1" w:rsidRDefault="004B27B1" w14:paraId="7C8BB589" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="004B27B1" w:rsidRDefault="004B27B1" w14:paraId="16C03BDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de ingezonden brief wordt een belangrijk knelpunt binnen de huisartsenzorg geagendeerd, namelijk het tekort aan huisartsen in bepaalde regio’s. Het kabinet deelt het uitgangspunt van de indiener dat iedere inwoner van Nederland toegang moet hebben tot een vaste huisarts in de buurt. Landelijk bezien is het aantal huisartsen toereikend, maar in verschillende regio’s staat de toegankelijkheid van huisartsenzorg onder druk. Ten eerste blijkt het een uitdaging om huisartsen te stimuleren te werken met een vaste patiëntenpopulatie. Ten tweede blijkt dat niet alle huisartsen evenredig over het land verspreid zijn. Hierdoor kan niet iedere inwoner zich inschrijven bij een vaste huisarts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="004B27B1" w:rsidRDefault="004B27B1" w14:paraId="67C540C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="004B27B1" w:rsidRDefault="004B27B1" w14:paraId="15524A84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het Aanvullend Zorg- en Welzijnsakkoord (AZWA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn daarom landelijke afspraken gemaakt over de toegankelijkheid en continuïteit van huisartsenzorg. Onderdeel van de afspraken is dat zorgverzekeraars met gericht financieel maatwerk daar gaan investeren waar de druk op de huisartsenzorg het grootst is. Daarmee bouwen we door op goede voorbeelden in verschillende regio’s waarbij huisartsen in samenwerking met regionale huisartsorganisaties, gemeenten en zorgverzekeraars om continuïteit van huisartsenzorg te borgen, zoals bijvoorbeeld het initiatief Polderdokter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Deze inzet sluit tevens aan bij de initiatiefnota van het lid Bushoff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, waarin wordt gewezen op het belang van voldoende vaste huisartsen in alle regio’s en op de noodzaak om regionale verschillen in toegankelijkheid van huisartsenzorg te verkleinen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="004B27B1" w:rsidRDefault="004B27B1" w14:paraId="11015CFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="004B27B1" w:rsidRDefault="004B27B1" w14:paraId="7C58D768" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bovendien zet het kabinet samen met partijen stevig in op een betere spreiding van huisartsen over het land. Onderdeel van het AZWA is de afspraak om de mogelijkheden te onderzoeken om actiever te sturen op de spreiding van huisartsen over het land (afspraak D3.5). In dit kader verkent het ministerie van Volksgezondheid, Welzijn en Sport samen met veldpartijen en het ministerie van Onderwijs, Cultuur en Wetenschap welke knelpunten en kansrijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>beleidsmaatregelen bestaan om de regionale spreiding van huisartsen te verbeteren. Daarbij wordt gekeken naar verschillende fases, van instroom in de geneeskundeopleiding tot vestiging als huisarts. De Kamer wordt in het derde kwartaal van 2026 geïnformeerd over de uitkomsten van deze verkenning, waarmee het kabinet ook uitvoering geeft aan de motie Wiersma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="004B27B1" w:rsidRDefault="004B27B1" w14:paraId="774CA2E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="004B27B1" w:rsidRDefault="004B27B1" w14:paraId="52121D9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samen met veldpartijen ziet het kabinet het als zijn verantwoordelijkheid om te borgen dat huisartsenzorg in alle regio’s toegankelijk blijft. Het kabinet waardeert signalen uit de praktijk, zoals die van de indiener van deze brief, dan ook zeer. Deze signalen onderstrepen het belang van blijvende inzet voor toegankelijke huisartsenzorg in alle regio’s van Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="00C6582E" w:rsidRDefault="004B27B1" w14:paraId="321AC128" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8397B">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="00C6582E" w:rsidRDefault="00C6582E" w14:paraId="50D30E17" w14:textId="79E2A5E7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>De Voorzitter van de Tweede Kamer</w:t>
-[...446 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E" w:rsidR="004B27B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>Hoogachtend,</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004B27B1" w:rsidP="00C6582E" w:rsidRDefault="004B27B1" w14:paraId="29B01D62" w14:textId="402A0342">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E" w:rsidR="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">de minister van Volksgezondheid, </w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...104 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        <w:t xml:space="preserve"> Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C6582E" w:rsidR="004E5D09" w:rsidP="00C6582E" w:rsidRDefault="004E5D09" w14:paraId="3147FF29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C6582E" w:rsidR="004E5D09" w:rsidSect="00275FBD">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="720E56D7" w14:textId="77777777" w:rsidR="00747B1D" w:rsidRDefault="00747B1D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="62F13ABB" w14:textId="77777777" w:rsidR="004D5DED" w:rsidRDefault="004D5DED" w:rsidP="004B27B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C8472A7" w14:textId="77777777" w:rsidR="00747B1D" w:rsidRDefault="00747B1D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1B669BCA" w14:textId="77777777" w:rsidR="004D5DED" w:rsidRDefault="004D5DED" w:rsidP="004B27B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...59 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C43A897" w14:textId="77777777" w:rsidR="004B27B1" w:rsidRPr="004B27B1" w:rsidRDefault="004B27B1" w:rsidP="004B27B1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="322C1370" w14:textId="77777777" w:rsidR="004B27B1" w:rsidRPr="004B27B1" w:rsidRDefault="004B27B1" w:rsidP="004B27B1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66D93BB3" w14:textId="77777777" w:rsidR="004B27B1" w:rsidRPr="004B27B1" w:rsidRDefault="004B27B1" w:rsidP="004B27B1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65DDB877" w14:textId="77777777" w:rsidR="00747B1D" w:rsidRDefault="00747B1D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0964C0C7" w14:textId="77777777" w:rsidR="004D5DED" w:rsidRDefault="004D5DED" w:rsidP="004B27B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CDC4CFE" w14:textId="77777777" w:rsidR="00747B1D" w:rsidRDefault="00747B1D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="491EC04B" w14:textId="77777777" w:rsidR="004D5DED" w:rsidRDefault="004D5DED" w:rsidP="004B27B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="67739BF4" w14:textId="77777777" w:rsidR="00E8397B" w:rsidRPr="005E2871" w:rsidRDefault="00A51B76" w:rsidP="00E8397B">
+    <w:p w14:paraId="5E4E8D2A" w14:textId="77777777" w:rsidR="004B27B1" w:rsidRPr="00C6582E" w:rsidRDefault="004B27B1" w:rsidP="004B27B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005E2871">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005E2871">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024–2025, 31 765, nr. 943</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5932CBB0" w14:textId="77777777" w:rsidR="00E8397B" w:rsidRPr="005E2871" w:rsidRDefault="00A51B76" w:rsidP="00E8397B">
+    <w:p w14:paraId="068A7F12" w14:textId="77777777" w:rsidR="004B27B1" w:rsidRPr="00C6582E" w:rsidRDefault="004B27B1" w:rsidP="004B27B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005E2871">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005E2871">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00E8397B" w:rsidRPr="005E2871">
+        <w:r w:rsidRPr="00C6582E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://polderdokter.nl/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E2871">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0CBCF5EF" w14:textId="77777777" w:rsidR="00836E35" w:rsidRPr="005E2871" w:rsidRDefault="00A51B76">
+    <w:p w14:paraId="0A397DDB" w14:textId="77777777" w:rsidR="004B27B1" w:rsidRPr="00C6582E" w:rsidRDefault="004B27B1" w:rsidP="004B27B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005E2871">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005E2871">
-[...25 lines deleted...]
-        <w:t>2025, 36 666, nr. 2</w:t>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024–2025, 36 666, nr. 2</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="483380E1" w14:textId="77777777" w:rsidR="00E8397B" w:rsidRDefault="00A51B76" w:rsidP="00E8397B">
+    <w:p w14:paraId="5A9DE365" w14:textId="77777777" w:rsidR="004B27B1" w:rsidRPr="00C6582E" w:rsidRDefault="004B27B1" w:rsidP="004B27B1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005E2871">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6582E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005E2871">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C6582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2025/2026, 33 578, nr. 175</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00975154" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00A51B76">
+  <w:p w14:paraId="7A39A492" w14:textId="77777777" w:rsidR="004B27B1" w:rsidRPr="004B27B1" w:rsidRDefault="004B27B1" w:rsidP="004B27B1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E90B476" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00A51B76" w:rsidP="00536636">
+  <w:p w14:paraId="0435EC04" w14:textId="77777777" w:rsidR="00E57C04" w:rsidRPr="004B27B1" w:rsidRDefault="00E57C04" w:rsidP="004B27B1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...317 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7708AC69" w14:textId="77777777" w:rsidR="00E57C04" w:rsidRPr="004B27B1" w:rsidRDefault="00E57C04" w:rsidP="004B27B1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...270 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="004B27B1"/>
+    <w:rsid w:val="00106A24"/>
+    <w:rsid w:val="001B0941"/>
+    <w:rsid w:val="00275FBD"/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rsid w:val="004D5DED"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00955373"/>
+    <w:rsid w:val="009F41DD"/>
+    <w:rsid w:val="00C35D59"/>
+    <w:rsid w:val="00C6582E"/>
+    <w:rsid w:val="00E57C04"/>
+    <w:rsid w:val="00F06CA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4490449E"/>
+  <w14:docId w14:val="71887FE7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7C3916D3-F944-4B96-B3C2-5B3DC3C4FFE1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2903,74 +968,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3119,1413 +1185,1082 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="004B27B1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="004B27B1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="004B27B1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...473 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...33 lines deleted...]
-      <w:i/>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="004B27B1"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="004B27B1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="004B27B1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="004B27B1"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...69 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E8397B"/>
+    <w:rsid w:val="004B27B1"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E8397B"/>
+    <w:rsid w:val="004B27B1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B27B1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B27B1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C6582E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polderdokter.nl/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>481</ap:Words>
-  <ap:Characters>2858</ap:Characters>
+  <ap:Words>493</ap:Words>
+  <ap:Characters>2712</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>23</ap:Lines>
+  <ap:Lines>22</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3333</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3199</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>