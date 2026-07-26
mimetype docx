--- v0 (2026-06-02)
+++ v1 (2026-07-26)
@@ -1,4659 +1,1409 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...549 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="007B7A95" w:rsidP="007B7A95" w:rsidRDefault="00B47D2F" w14:paraId="091048A8" w14:textId="534B77B6">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95" w:rsidR="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D317B">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">te reageren op de brief over de rechtspositie van Nederlandse militairen die aan </w:t>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95" w:rsidR="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk205971335" w:id="0"/>
+      <w:r w:rsidRPr="007B7A95" w:rsidR="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Defensie (X) voor het jaar 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="007B7A95" w:rsidP="004474D9" w:rsidRDefault="007B7A95" w14:paraId="70C15787" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="007B7A95" w:rsidP="00B47D2F" w:rsidRDefault="007B7A95" w14:paraId="0A15B59A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="007B7A95" w:rsidP="00B47D2F" w:rsidRDefault="007B7A95" w14:paraId="4B71416D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="10DE0563" w14:textId="78FE362C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met deze brief reageer ik op het verzoek (Kenmerk 2026Z05316/2026D17633 van 14 april jl.) van uw Kamer om te reageren op de brief over de rechtspositie van Nederlandse militairen die aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00477577">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>burnpits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00002F71">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">geef ik eerst nadere toelichting over het onderzoek naar </w:t>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn blootgesteld. In deze brief geef ik eerst nadere toelichting over het onderzoek naar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009D317B">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>burnpits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009D317B">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC7D1F">
-[...23 lines deleted...]
-      <w:r w:rsidR="00534E9B">
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en daarna beantwoord ik de vragen die in die brief zijn opgenomen, waarmee ik inga op de aan u toegezonden brief van een derde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
         <w:rPr>
           <w:rStyle w:val="Verwijzingopmerking"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00002F71" w:rsidR="00002F71" w:rsidP="00002F71" w:rsidRDefault="00FC7D1F">
-[...55 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="30816B4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om te beginnen wil ik mijn waardering uitspreken aan militairen die een bijdrage hebben geleverd aan vrede en veiligheid, waar ook ter wereld, vaak onder moeilijke omstandigheden. Daarom vind ik goede zorg voor het personeel heel belangrijk. Als mensen ziek zijn, is dat altijd erg, ongeacht de vraag waar het door komt. Wij trekken ons het lot aan van onze mensen, ook als ze Defensie verlaten hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="6FFE359F" w14:textId="4689D648">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2018 uitten (oud-)militairen zorgen over mogelijke gezondheidsklachten door de uitstoot van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burnpits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in missiegebieden. Mijn ambtsvoorganger informeerde uw kamer over het in 2019 geopende onafhankelijk meldpunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burnpits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D317B">
-[...45 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk 35 000 X, nr. 99) en over verschillende onderzoeken. Defensie heeft zelf opdracht gegeven tot verschillende onderzoeken, uitgevoerd door het Coördinatiecentrum Expertise Arbeidsomstandigheden en Gezondheid (CEAG) van Defensie en daarnaast is een aanvullende literatuurstudie door het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00002F71">
-[...4 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00477577">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t>burnpits</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00002F71">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> onafhankelijk meldpunt </w:t>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Risk Assessment Sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IRAS) uitgevoerd (Kamerstukken 35 000 X, nr. 133; Kamerstuk 35 300 X, nr. 59 en Kamerstuk 35 570 X, nr. 103).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="065C0E00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conclusies van het CEAG en het IRAS waren in lijn met elkaar. Mijn ambtsvoorganger informeerde uw Kamer bij brief van 11 mei 2021 (Kamerstuk 35 570 X, nr. 103) dat volgens de onderzoekers de literatuur niet toereikend bleek om algemene conclusies te trekken over de relatie tussen uitstoot van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004C6706" w:rsidR="004C6706">
-[...169 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>burnpits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00863F10">
-        <w:rPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en gezondheidsrisico’s van de uitgezonden militairen. Wel werd gesteld dat er geen twijfel bestaat dat uitstoot van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00863F10">
-        <w:rPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>burnpits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00863F10">
-        <w:rPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> gezondheidseffecten tot gevolg kan hebben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC7D1F" w:rsidP="00002F71" w:rsidRDefault="00002F71">
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> onderzocht of klachten in verband staan tot blootstelling aan uitstoot van </w:t>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="1491C595" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Of sprake is van een mogelijke relatie kan alleen op individuele basis worden bezien. Hiervoor kunnen de veteranen voor het krijgen van een Militair Invaliditeitspensioen of een vergoeding uit de Regeling Volledige Schadevergoeding de reguliere procedures van Defensie volgen, waarbij (post-actieve) veteranen zich tot het Nederlands Veteraneninstituut kunnen richten. Op individueel niveau wordt, als de veteraan vraagt om een vergoeding, onderzocht of klachten in verband staan tot blootstelling aan uitstoot van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burnpits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="3755A5B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aan uw Kamer is geschreven, blijft Defensie de wetenschappelijke ontwikkelingen en literatuur betreffende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t>pits</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burnpits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00477577">
-[...92 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nauwlettend volgen. Daarnaast volgen we ook de ontwikkelingen bij onze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>internationale partners. Hiermee is niet toegezegd dat we de maatregelen van onze internationale partners hoe dan ook overnemen, zoals door de briefschrijver wordt verondersteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="16FE221D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00212A78">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Antwoorden op de v</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00212A78" w:rsidR="001662C7" w:rsidP="001662C7" w:rsidRDefault="001662C7">
+        <w:t>Antwoorden op de vragen in de brief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="2E6F7BD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="05EDCD22" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acht de staatssecretaris het redelijk om epidemiologisch bewijs te verlangen, terwijl eerder is vastgesteld dat relevante epidemiologische studies en valide blootstellingsgegevens ontbreken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F017B1" w:rsidP="00C813C4" w:rsidRDefault="000156C0">
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="0EE33A6A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="00C813C4" w:rsidP="00C813C4" w:rsidRDefault="00F43BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ja, ik vind het redelijk om voldoende wetenschappelijke aanwijzingen voor een verband tussen de ziekte en de blootstelling te vragen, zodat het beleid eenduidig blijft en willekeur wordt voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="3E44BCAA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> met blootstelling aan </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is niet nodig dat een verband volledig vast staat, maar er moeten wel voldoende wetenschappelijke aanwijzingen zijn dat er überhaupt een verband kan zijn met blootstelling aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E7BAE">
-        <w:rPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>burnpits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0011147E">
-        <w:rPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een Militair Invaliditeitspensioen met vervolgens een vergoeding uit de Regeling Volledige Schadevergoeding kan alleen worden toegekend als de aandoening is veroorzaakt door de dienst (oorzakelijk dienstverband) of de dienst de aandoening heeft verergerd (verergerend dienstverband). Voor het aannemen van een oorzakelijk dienstverband moet sprake zijn van een aandoening die – kort gezegd – aantoonbaar in overwegende mate het gevolg is van het werk als militair. Van een verergerend dienstverband is sprake als de militaire dienst een duidelijk aanwezige factor is (geweest) bij het ontstaan, tot uiting komen of verergeren van de aandoening. We gebruiken bij de beoordeling steeds de wetenschappelijke literatuur die tot dan toe is gepubliceerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="6E069C86" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds de Kamerbrief van 11 mei 2021 is er wel meer relevant epidemiologisch onderzoek verschenen. Dit leent zich niet direct voor algemene toepassing, maar is wel behulpzaam bij de beoordeling van individuele zaken. Per individuele zaak wordt gekeken welke onderzoeken relevant zijn voor de beoordeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="0EAFA78F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie blijft de wetenschappelijke ontwikkelingen en literatuur over </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...135 lines deleted...]
-          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>burnpits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C7785F">
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> volgen voor de individuele beoordelingen, waarbij steeds de laatste stand van de wetenschap in ogenschouw wordt genomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00212A78" w:rsidR="00212A78" w:rsidP="001662C7" w:rsidRDefault="00212A78">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="03BBDB91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00AB3787" w:rsidR="004926F2" w:rsidP="00AB3787" w:rsidRDefault="001662C7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="58E2E925" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deelt de staatssecretaris de opvatting dat het ontbreken van blootstellingsgegevens niet in het nadeel van de betrokken militair mag werken, mede gelet op de bijzondere zorgplicht? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E762D5" w:rsidP="00F53F57" w:rsidRDefault="00DB5F7C">
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="1417155F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...60 lines deleted...]
-      <w:r w:rsidRPr="002A58C4" w:rsidR="002A58C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik vind het inderdaad wenselijk dat de situatie zoveel mogelijk in het voordeel van de veteraan wordt uitgelegd. Bij de individuele beoordeling wordt nu al zo goed mogelijk gekeken naar de beschikbare informatie over de blootstelling die wel voor handen is. Als bepaalde gegevens ontbreken, kunnen ook (wetenschappelijk verantwoorde) aannames worden gedaan op basis van wat wel bekend is. Ook al is de exacte blootstelling van de veteraan vaak niet bekend, kunnen de epidemiologische onderzoeken toch helpen bij de individuele beoordeling. Er bestaan namelijk onderzoeken die specifiek kijken naar bepaalde missiegebieden of naar de schadelijke effecten van afzonderlijke stoffen die vrijkomen bij uitstoot van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burnpits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AB6710">
-[...98 lines deleted...]
-    <w:p w:rsidRPr="00446536" w:rsidR="009A5805" w:rsidP="009A5805" w:rsidRDefault="000265F8">
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="549BAAB0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...113 lines deleted...]
-    <w:p w:rsidRPr="00212A78" w:rsidR="001662C7" w:rsidP="001662C7" w:rsidRDefault="001662C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het toekennen van een Militair Invaliditeitspensioen en vervolgens een vergoeding uit de Regeling Volledige Schadevergoeding is het nodig dat de medisch-wetenschappelijke literatuur voldoende basis biedt voor het aannemen van een verband tussen de aandoening en de dienst. Als dat zo is, moet de verzekeringsarts vervolgens vaststellen dat verband ook in het individuele geval kan worden aangenomen. Daarbij kan namelijk, afhankelijk van de aandoening, ook sprake zijn van aan het individu gebonden oorzakelijke factoren die invloed hebben. Omdat dit nogal kan verschillen per individu, evenals de mate van blootstelling, leent zich dit meer voor een individuele beoordeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="4E432E17" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kan de staatssecretaris aangeven hoeveel Nederlandse militairen gezondheidsklachten hebben gemeld die mogelijk samenhangen met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00212A78">
-        <w:rPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>burnpitblootstelling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00212A78">
-        <w:rPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, en waarom hiervoor geen structurele registratie bestaat? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008501A2" w:rsidP="008501A2" w:rsidRDefault="00212A78">
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="024C07E5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">meldpunt </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn meerdere mogelijkheden om blootstelling aan gevaarlijke stoffen en eventuele gezondheidsklachten te registreren. Al naar gelang de procedure, komt dit in het personeelsdossier of medisch dossier terecht. Daarnaast kan melding worden gedaan bij het eerder genoemde meldpunt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B61AD6">
-        <w:rPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>burnpits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00212A78">
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="39D78002" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Kamerbrief van 2021 (Kamerstuk 35 570 X, nr. 103) is gemeld dat zich sinds de openstelling van het meldpunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burnpits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 366 veteranen hebben gemeld. Tot mei 2026 zijn daar 33 meldingen bij gekomen. Van het totaal aantal melders heeft ongeveer 33% gemeld gezondheidsklachten te hebben die de melder zelf in verband brengt met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>burnpits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00844414">
-[...48 lines deleted...]
-    <w:p w:rsidR="008501A2" w:rsidP="008501A2" w:rsidRDefault="008501A2">
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="1B569FD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="006A756E" w:rsidR="001662C7" w:rsidP="001662C7" w:rsidRDefault="001662C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="653E3CFD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00E74E4A" w:rsidP="003F64FC" w:rsidRDefault="001662C7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Is de staatssecretaris bereid te onderzoeken of een ruimhartiger of (gedeeltelijk) presumptieve regeling, naar voorbeeld van de Amerikaanse PACT Act, passend zou kunnen zijn binnen de Nederlandse invulling van de bijzondere zorgplicht?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="1FB69FDC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik zie daarvoor geen aanleiding. </w:t>
       </w:r>
-      <w:r w:rsidR="00E74E4A">
-[...30 lines deleted...]
-    <w:p w:rsidR="003F64FC" w:rsidP="003F64FC" w:rsidRDefault="002A58C4">
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De bestaande rechtspositionele regelingen voor Nederlandse militairen op uitzending zijn voldoende ruimhartig, mede in combinatie met het Nederlandse stelsel voor sociale zekerheid en zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B7A95" w:rsidP="00B47D2F" w:rsidRDefault="00B47D2F" w14:paraId="3F99EA93" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="340"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pact Act</w:t>
       </w:r>
-      <w:r w:rsidRPr="00212A78" w:rsidR="001662C7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">tussen bepaalde ziektes en blootstelling aan </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die in 2022 in de Verenigde Staten (hierna: VS) is aangenomen, wordt een vermoedelijke relatie aangenomen tussen bepaalde ziektes en blootstelling aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B61AD6" w:rsidR="001662C7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>burnpits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00212A78" w:rsidR="001662C7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en andere giftige stoffen. De omstandigheid dat de Amerikaanse overheid deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aanname</w:t>
       </w:r>
-      <w:r w:rsidRPr="00212A78" w:rsidR="00E54583">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doet, onderstreept dat een oorzakelijk verband op dit moment niet kan worden aangetoond. Dat is een politiek-bestuurlijke keuze geweest die is gemaakt in een andere context en heeft geleid tot een regeling met een beperktere reikwijdte. Daarbij is onder meer sprake van een ander sociaal zekerheid- en zorgstelsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95" w:rsidDel="00E54583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E35768" w:rsidR="00E35768">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan wij in Nederland kennen, zoals bijvoorbeeld het stelsel van de Wet werk en inkomen naar arbeidsvermogen (WIA) en de wettelijk verplichte basisverzekering voor zorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B7A95" w:rsidRDefault="007B7A95" w14:paraId="4CAB68B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="00B47D2F" w:rsidP="007B7A95" w:rsidRDefault="00B47D2F" w14:paraId="3C1F8E9E" w14:textId="0EC8E950">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit is in de VS beperkter geregeld en minder breed toegankelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="007B7A95" w:rsidP="007B7A95" w:rsidRDefault="007B7A95" w14:paraId="351BF1D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="004E5D09" w:rsidP="007B7A95" w:rsidRDefault="007B7A95" w14:paraId="0D523AA5" w14:textId="1AD33EC6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B7A95" w:rsidR="007B7A95" w:rsidP="007B7A95" w:rsidRDefault="007B7A95" w14:paraId="7DF7A01A" w14:textId="4785D546">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B7A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...87 lines deleted...]
-      <w:type w:val="continuous"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="007B7A95" w:rsidR="007B7A95" w:rsidSect="00B47D2F">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002A2CBE" w:rsidRDefault="002A2CBE" w:rsidP="001E0A0C">
+    <w:p w14:paraId="076291DB" w14:textId="77777777" w:rsidR="000F7C5E" w:rsidRDefault="000F7C5E" w:rsidP="00B47D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002A2CBE" w:rsidRDefault="002A2CBE" w:rsidP="001E0A0C">
+    <w:p w14:paraId="7EC31E0C" w14:textId="77777777" w:rsidR="000F7C5E" w:rsidRDefault="000F7C5E" w:rsidP="00B47D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000707AB" w:rsidRDefault="000707AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6771CCAB" w14:textId="77777777" w:rsidR="00217987" w:rsidRPr="00B47D2F" w:rsidRDefault="00217987" w:rsidP="00B47D2F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F507FF" w:rsidRDefault="00F507FF" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21CB655D" w14:textId="77777777" w:rsidR="00217987" w:rsidRPr="00B47D2F" w:rsidRDefault="00217987" w:rsidP="00B47D2F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000707AB" w:rsidRDefault="000707AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C6EB0F2" w14:textId="77777777" w:rsidR="00217987" w:rsidRPr="00B47D2F" w:rsidRDefault="00217987" w:rsidP="00B47D2F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002A2CBE" w:rsidRDefault="002A2CBE" w:rsidP="001E0A0C">
+    <w:p w14:paraId="77FC98EF" w14:textId="77777777" w:rsidR="000F7C5E" w:rsidRDefault="000F7C5E" w:rsidP="00B47D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002A2CBE" w:rsidRDefault="002A2CBE" w:rsidP="001E0A0C">
+    <w:p w14:paraId="51364780" w14:textId="77777777" w:rsidR="000F7C5E" w:rsidRDefault="000F7C5E" w:rsidP="00B47D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000707AB" w:rsidRDefault="000707AB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E5FEC3D" w14:textId="77777777" w:rsidR="00217987" w:rsidRPr="00B47D2F" w:rsidRDefault="00217987" w:rsidP="00B47D2F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F507FF" w:rsidRDefault="00F507FF" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="465B4BF3" w14:textId="77777777" w:rsidR="00217987" w:rsidRPr="00B47D2F" w:rsidRDefault="00217987" w:rsidP="00B47D2F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...187 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...58 lines deleted...]
-  <w:p w:rsidR="00F507FF" w:rsidRDefault="00F507FF" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7852BC51" w14:textId="77777777" w:rsidR="00217987" w:rsidRPr="00B47D2F" w:rsidRDefault="00217987" w:rsidP="00B47D2F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:p>
-[...580 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...1059 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39BC1C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88DE54BC"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4698,1858 +1448,218 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...917 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="163014288">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...68 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00002F71"/>
-[...646 lines deleted...]
-    <w:rsid w:val="00FF20C2"/>
+    <w:rsidRoot w:val="00B47D2F"/>
+    <w:rsid w:val="000F7C5E"/>
+    <w:rsid w:val="001E4390"/>
+    <w:rsid w:val="00217987"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="004F309D"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007B7A95"/>
+    <w:rsid w:val="008E32A5"/>
+    <w:rsid w:val="009D7C8C"/>
+    <w:rsid w:val="00B0188C"/>
+    <w:rsid w:val="00B47D2F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" fill="f" fillcolor="white" stroke="f" strokecolor="none [3212]">
-[...3 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5D4C7472"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2E492E21-1343-4D74-9D55-5ACFC231FA18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6802,2754 +1912,1123 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001F5313"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8200A"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="120" w:after="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="InhoudHeaderTabel"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0044385C"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
       <w:iCs/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
       <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...10 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...26 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
-    <w:rsid w:val="001E0A0C"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="24"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00AC0AD7"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B47D2F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...144 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
     <w:name w:val="Rubricering - Huisstijl"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Toezendgegevens-Huisstijl"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="001E0A0C"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
     <w:name w:val="Toezendgegevens - Huisstijl"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="001E0A0C"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="24"/>
-[...197 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
     <w:name w:val="Paginanummer - Huisstijl"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="001E0A0C"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-[...36 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC0AD7"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AC0AD7"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC0AD7"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AC0AD7"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...72 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00AC0AD7"/>
+    <w:rsid w:val="00B47D2F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...436 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00002F71"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:rPr>
       <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
-[...106 lines deleted...]
-      <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="008501A2"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:pPr>
-      <w:widowControl/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...923 lines deleted...]
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7396</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1340</ap:Words>
+  <ap:Characters>7371</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>61</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8723</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8694</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>