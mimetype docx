--- v0 (2026-06-02)
+++ v1 (2026-08-10)
@@ -1,2541 +1,1088 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...38 lines deleted...]
-    <w:p w:rsidR="003A1AFF" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="71CD862C" w14:textId="77777777">
+    <w:p w:rsidRPr="00D36793" w:rsidR="006C1F29" w:rsidRDefault="00C623F4" w14:paraId="423DAE2C" w14:textId="5A24716E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793" w:rsidR="006C1F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>247</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793" w:rsidR="006C1F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D36793" w:rsidR="006C1F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Acute zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="006C1F29" w:rsidP="00D80872" w:rsidRDefault="006C1F29" w14:paraId="3642F30D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793" w:rsidR="00C623F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>491</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="006C1F29" w:rsidP="004750C3" w:rsidRDefault="006C1F29" w14:paraId="5340608A" w14:textId="58506BAC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="006030FA" w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00B74957" w14:paraId="74A14B6E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="00C623F4" w:rsidP="004750C3" w:rsidRDefault="006C1F29" w14:paraId="3B81EB61" w14:textId="1FFD41FB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00D060C9" w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="6AD7A821" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="00C623F4" w:rsidP="004750C3" w:rsidRDefault="00C623F4" w14:paraId="7CB6D0A0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...45 lines deleted...]
-    <w:p w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00B74957" w14:paraId="6E59ECDA" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="469B2949" w14:textId="022FBEC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conform artikel 8 van de Wet Marktordening gezondheidszorg (Wmg) informeert het kabinet de Tweede Kamer over de inhoud van de aanwijzing die op grond van artikel 7 van die wet aan de Nederlandse Zorgautoriteit (NZa) wordt gegeven. Deze aanwijzing betreft de wijziging van het Besluit beschikbaarheidsbijdrage Wmg, met als doel de capaciteit van Mobiele Medische Teams (MMT’s) in Nederland uit te breiden. Met deze maatregel wordt de toegankelijkheid van MMT-zorg verbeterd en gewaarborgd dat vitaal bedreigde patiënten tijdig toegang hebben tot gespecialiseerde spoedzorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="498BB6DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CC7BF3" w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="0AE05292" w14:textId="77777777">
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="0FF2A12A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De aanwijzing zal conform artikel 8 </w:t>
-[...31 lines deleted...]
-    <w:p w:rsidRPr="006030FA" w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00B74957" w14:paraId="5ACC69C1" w14:textId="77777777">
+        <w:t>De aanwijzing zal conform artikel 8 Wmg pas worden gegeven nadat de voorhangtermijn van dertig dagen is verstreken na verzending van deze brief. Van de vaststelling van de aanwijzing zal mededeling worden gedaan door plaatsing in de Staatscourant. De voorhangtermijn loopt tot en met 3 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="6A1D852C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="6F01EC39" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="098ADCAD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aanleiding en noodzaak</w:t>
       </w:r>
-      <w:r w:rsidRPr="006030FA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="006030FA">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006030FA">
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Momenteel zijn er vier standplaatsen in Nederland voor MMT’s. MMT-zorg is pre-hospitale medische zorg die aanvulling biedt op de ambulancezorg, waarbij hulp wordt geboden aan ernstig zieke of gewonde patiënten buiten het ziekenhuis. Het Landelijk Netwerk Acute Zorg (LNAZ) heeft in het rapport "De toegankelijkheid van MMT-zorg in Nederland"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangegeven dat de dekking in twee regio’s (Oost-Nederland en Limburg) onvoldoende is, waardoor de toegankelijkheid van spoedzorg onder druk staat. Door bevolkingsgroei en de daarmee samenhangende toename van de zorgvraag is de toegang tot deze zorg via de huidige vier MMT-teams niet langer toereikend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="2F409DB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="39A28044" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In overleg met betrokken partijen heeft het kabinet besloten om de gelegenheid te bieden de capaciteit van MMT’s uit te breiden met een helikopter en voertuig op International Airport Teuge en een voertuig in Zuid-Limburg. Voor de dekking hiervan heeft de Tweede Kamer op 24 maart 2026 ingestemd met het amendement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van de leden Bevers (VVD) en Wiersma (BBB) op basis waarvan structureel €14,7 miljoen door VWS binnen de premiegefinancierde zorguitgaven beschikbaar is gesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-    <w:p w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00B74957" w14:paraId="37D0421D" w14:textId="7362276D">
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="2A1F7111" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="007E497B" w:rsidP="007E497B" w:rsidRDefault="007E497B" w14:paraId="23A0D62E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="13417424" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="007E497B" w:rsidP="007E497B" w:rsidRDefault="007E497B" w14:paraId="3DEF6B84" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanwege de voorgenomen uitbreiding van MMT-zorg is het noodzakelijk om het Besluit beschikbaarheidbijdrage WMG aan te passen. Het kabinet is voornemens de reikwijdte van de zorg uit te breiden, zoals bedoeld in subonderdeel 6 van onderdeel B, aanhef en onder 6 van de Bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">het Besluit beschikbaarheidbijdrage WMG. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wijziging van dit besluit is momenteel ter advies aangeboden aan de Raad van State en wordt naar verwachting in het najaar vastgesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="5111502F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="4B8532AB" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="203E0360" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...42 lines deleted...]
-    <w:p w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00B74957" w14:paraId="4FF5A5AF" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parallel aan deze wijziging van het Besluit, is het noodzakelijk om de NZa een aanwijzing te geven. De feitelijke toekenning van de beschikbaarheidbijdrage vindt namelijk plaats door de NZa op basis van beleidsregels die voortvloeien uit de aanwijzing. Om te voorkomen dat de implementatie van de nieuwe MMT-capaciteit vertraagt, wordt de aanwijzing aan de NZa vooruitlopend op het in werking treden van de wijzing van het Besluit afgegeven. De aanwijzing zal effectief worden onder de voorwaarde dat de wijziging van het Besluit in werking treedt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="06144DB9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="1DE20311" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="53F66F7F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...132 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Zakelijke inhoud</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Zakelijke inhoud van de aanwijzing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="30204B4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> van de aanwijzing</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="006030FA" w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="5925A71E" w14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze aanwijzing wordt de NZa verzocht om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij de vaststelling van regels of beleidsregels voor de beschikbaarheidbijdrage voor zorg door mobiel medische teams, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit te gaan van de voorgenomen uitbreiding van de zorg in de wijziging van het Besluit beschikbaarheidbijdrage WMG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De uitbreiding van de MMT-zorg waarvoor een beschikbaarheidbijdrage wordt verstrekt, betreft:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="2914F0E9" w14:textId="381B598E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006030FA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006030FA">
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1. een extra helikopter en voertuig met een 7 x 24 uur paraat medisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793" w:rsidR="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006030FA">
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specialistisch team die bij daglicht binnen twee minuten en in het donker binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793" w:rsidR="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vijf minuten moeten kunnen uitrukken;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="550A7A91" w14:textId="076CD9D6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">bij de vaststelling van regels of beleidsregels voor de </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2. een extra voertuig met een 7 x 24 uur paraat medisch specialistisch team dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793" w:rsidR="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnen twee minuten moet kunnen uitrukken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="0E0D02B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>beschikbaarheidbijdrage</w:t>
-[...40 lines deleted...]
-    <w:p w:rsidRPr="006030FA" w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="14891041" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="242CF700" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="006030FA" w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="694145BB" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De beschikbaarheidbijdrage voor twee voertuigen met 7 x 24 uur beschikbare medisch-specialistische teams die binnen 25 minuten moeten kunnen uitrukken, zoals opgenomen onder c, subonderdeel 6 van onderdeel B van de Bijlage blijft ongewijzigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="6C0C8567" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="006030FA" w:rsidR="00B74957" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="081D1903" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="004750C3" w:rsidRDefault="004750C3" w14:paraId="60809207" w14:textId="2DE83ECE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
-[...75 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Conform de kostenraming van de NZa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de uitbreiding van de MMT-zorg, is het uitgangspunt voor de vaststelling van de beschikbaarheidsbijdrage dat deze de noodzakelijke exploitatiekosten van de uitbreiding van de MMT-inzet dekt, waaronder de aanschaf en het onderhoud van voertuigen, de bemensing door medisch personeel en bestuurders en locatiekosten. Daarnaast dienen ook de opstartkosten - de kosten die voorwaardelijk zijn om deze voorziening te realiseren - in de beschikbaarheidbijdrage te worden verwerkt. Hierbij geldt dat enkel kosten die zijn gemaakt na inwerkingtreding van het Besluit houdende de uitbreiding van MMT-zorg voor vergoeding in aanmerking komen. Dit geldt ook voor opstartkosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="00D36793" w:rsidRDefault="004750C3" w14:paraId="212D8D10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E497B" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="082BCCEB" w14:textId="77777777">
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="00D36793" w:rsidRDefault="006C1F29" w14:paraId="1362364B" w14:textId="5C9B2161">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793" w:rsidR="004750C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793" w:rsidR="004750C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="004750C3" w:rsidP="00D36793" w:rsidRDefault="004750C3" w14:paraId="034FF974" w14:textId="6D9D25EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793" w:rsidR="006C1F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="00C623F4" w:rsidP="004750C3" w:rsidRDefault="00C623F4" w14:paraId="58AD91FE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00C62B6C" w:rsidP="007E497B" w:rsidRDefault="00636353" w14:paraId="69F2127D" w14:textId="622CD0C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="00C623F4" w:rsidP="00C623F4" w:rsidRDefault="00C623F4" w14:paraId="69BA4091" w14:textId="31FEBFCE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...68 lines deleted...]
-      <w:type w:val="continuous"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ontvangen ter Griffie op 2 juni 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het besluit tot het doen van een aanwijzing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">kan niet eerder worden genomen dan op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>4 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D36793" w:rsidR="00D36793" w:rsidRDefault="00D36793" w14:paraId="19077CD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D36793" w:rsidR="00D36793" w:rsidSect="00436E09">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C20389B" w14:textId="77777777" w:rsidR="007D5D89" w:rsidRDefault="007D5D89">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="48500451" w14:textId="77777777" w:rsidR="00A03064" w:rsidRDefault="00A03064" w:rsidP="004750C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19CC73D7" w14:textId="77777777" w:rsidR="007D5D89" w:rsidRDefault="007D5D89">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00B37608" w14:textId="77777777" w:rsidR="00A03064" w:rsidRDefault="00A03064" w:rsidP="004750C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:altName w:val="Verdana"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59D754EC" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00636353">
+  <w:p w14:paraId="49AB6F06" w14:textId="77777777" w:rsidR="004750C3" w:rsidRPr="004750C3" w:rsidRDefault="004750C3" w:rsidP="004750C3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...71 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31E8C633" w14:textId="77777777" w:rsidR="004750C3" w:rsidRPr="004750C3" w:rsidRDefault="004750C3" w:rsidP="004750C3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7716888C" w14:textId="77777777" w:rsidR="004750C3" w:rsidRPr="004750C3" w:rsidRDefault="004750C3" w:rsidP="004750C3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ACD7585" w14:textId="77777777" w:rsidR="007D5D89" w:rsidRDefault="007D5D89">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="193F3781" w14:textId="77777777" w:rsidR="00A03064" w:rsidRDefault="00A03064" w:rsidP="004750C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4158F18B" w14:textId="77777777" w:rsidR="007D5D89" w:rsidRDefault="007D5D89">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F0D0810" w14:textId="77777777" w:rsidR="00A03064" w:rsidRDefault="00A03064" w:rsidP="004750C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="437C1603" w14:textId="77777777" w:rsidR="00B74957" w:rsidRDefault="00636353" w:rsidP="00B74957">
+    <w:p w14:paraId="199AABDF" w14:textId="77777777" w:rsidR="004750C3" w:rsidRPr="00D36793" w:rsidRDefault="004750C3" w:rsidP="004750C3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D36793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Landelijk Netwerk acute zorg (2022). De toegankelijkheid van MMT-zorg in Nederland.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0A6540AB" w14:textId="77777777" w:rsidR="00B74957" w:rsidRDefault="00636353" w:rsidP="00B74957">
+    <w:p w14:paraId="5DC0559D" w14:textId="77777777" w:rsidR="004750C3" w:rsidRPr="00D36793" w:rsidRDefault="004750C3" w:rsidP="004750C3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II 2025/2026, 36800 XVI, nr. 79.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="696E8FD9" w14:textId="77777777" w:rsidR="00B74957" w:rsidRPr="00E92163" w:rsidRDefault="00636353" w:rsidP="00B74957">
+    <w:p w14:paraId="36A14C71" w14:textId="77777777" w:rsidR="004750C3" w:rsidRPr="00D36793" w:rsidRDefault="004750C3" w:rsidP="004750C3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E92163">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E92163">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E92163">
-        <w:rPr>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bijlage, onderdeel B, onderdeel 6 behorende bij de artikelen 2 en 4 van het Besluit.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E92163">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="51916CB8" w14:textId="77777777" w:rsidR="00B74957" w:rsidRPr="00E92163" w:rsidRDefault="00636353" w:rsidP="00B74957">
+    <w:p w14:paraId="64FE4DCF" w14:textId="77777777" w:rsidR="004750C3" w:rsidRPr="00D36793" w:rsidRDefault="004750C3" w:rsidP="004750C3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E92163">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E92163">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D36793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nederlandse Zorgautoriteit (2024). Kostenraming uitbreiding mobiele medische teams.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="319CA49F" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00636353">
+  <w:p w14:paraId="2A8875EA" w14:textId="77777777" w:rsidR="004750C3" w:rsidRPr="004750C3" w:rsidRDefault="004750C3" w:rsidP="004750C3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...381 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="575AF4BB" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00636353">
+  <w:p w14:paraId="05F5FF98" w14:textId="77777777" w:rsidR="00D651E6" w:rsidRPr="004750C3" w:rsidRDefault="00D651E6" w:rsidP="004750C3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...125 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54A21DF8" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00636353">
+  <w:p w14:paraId="3C9A4D35" w14:textId="77777777" w:rsidR="00D651E6" w:rsidRPr="004750C3" w:rsidRDefault="00D651E6" w:rsidP="004750C3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...423 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...182 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="004750C3"/>
+    <w:rsid w:val="00106A24"/>
+    <w:rsid w:val="002812F4"/>
+    <w:rsid w:val="002A404A"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003013CB"/>
+    <w:rsid w:val="00436E09"/>
+    <w:rsid w:val="00454B67"/>
+    <w:rsid w:val="004750C3"/>
+    <w:rsid w:val="006C1F29"/>
+    <w:rsid w:val="006F142D"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A03064"/>
+    <w:rsid w:val="00C623F4"/>
+    <w:rsid w:val="00D36793"/>
+    <w:rsid w:val="00D651E6"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="365E5F8D"/>
+  <w14:docId w14:val="797232E8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{919883B4-D01E-40F3-BA22-F9D00BFB0CDE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2650,51 +1197,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2876,1120 +1423,1241 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004750C3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-[...31 lines deleted...]
-      <w:sz w:val="13"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-    <w:rPr>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C17100"/>
-[...5 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C17100"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004750C3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C17100"/>
+    <w:rsid w:val="004750C3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...29 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D33928"/>
-[...10 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="004750C3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D33928"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="004750C3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>743</ap:Words>
-  <ap:Characters>4088</ap:Characters>
+  <ap:Words>782</ap:Words>
+  <ap:Characters>4303</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>34</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>35</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4822</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5075</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>