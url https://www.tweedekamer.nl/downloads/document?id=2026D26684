--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -6,88 +6,155 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00353ED6" w:rsidR="00046B1C" w:rsidP="00E04906" w:rsidRDefault="0047234F" w14:paraId="453DB759" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="003E7B8A" w:rsidR="00046B1C" w:rsidP="00E04906" w:rsidRDefault="0047234F" w14:paraId="453DB759" w14:textId="0347E8C9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7B8A">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+      <w:r w:rsidRPr="003E7B8A" w:rsidR="00046B1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t>Staten-Generaal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+      <w:r w:rsidRPr="003E7B8A" w:rsidR="00046B1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+      <w:r w:rsidRPr="003E7B8A" w:rsidR="00046B1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+      <w:r w:rsidRPr="003E7B8A" w:rsidR="00046B1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+      <w:r w:rsidRPr="003E7B8A" w:rsidR="003E7B8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>AS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7B8A" w:rsidR="00046B1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+      <w:r w:rsidRPr="003E7B8A" w:rsidR="00046B1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+      <w:r w:rsidRPr="003E7B8A" w:rsidR="00046B1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+      <w:r w:rsidR="003E7B8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2</w:t>
+      <w:r w:rsidRPr="003E7B8A" w:rsidR="00046B1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>1/2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00353ED6" w:rsidR="00046B1C" w:rsidP="00E04906" w:rsidRDefault="00046B1C" w14:paraId="6BAFADCB" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00353ED6" w:rsidR="00046B1C" w:rsidP="00E04906" w:rsidRDefault="00046B1C" w14:paraId="4DAB2421" w14:textId="77777777"/>
     <w:p w:rsidRPr="00353ED6" w:rsidR="00046B1C" w:rsidP="1C65C92A" w:rsidRDefault="000D2F54" w14:paraId="3995E8AB" w14:textId="5D682929">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Vergaderjaar 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
         <w:t>-20</w:t>
       </w:r>
       <w:r w:rsidR="008C6FD9">
@@ -154,135 +221,135 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C65C92A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Interparlementaire Unie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00353ED6" w:rsidR="00046B1C" w:rsidP="00E04906" w:rsidRDefault="00046B1C" w14:paraId="12B6B34F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00353ED6" w:rsidR="00046B1C" w:rsidP="00E04906" w:rsidRDefault="00046B1C" w14:paraId="0609960D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00353ED6" w:rsidR="00353ED6" w:rsidP="1C65C92A" w:rsidRDefault="00353ED6" w14:paraId="38CE149D" w14:textId="3C4EB134">
+    <w:p w:rsidRPr="00353ED6" w:rsidR="00353ED6" w:rsidP="1C65C92A" w:rsidRDefault="00046B1C" w14:paraId="38CE149D" w14:textId="1E09A3D1">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C65C92A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1C65C92A" w:rsidR="00046B1C">
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B75D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>/ Nr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+        <w:t xml:space="preserve"> 45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353ED6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+      <w:r w:rsidRPr="00353ED6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00353ED6" w:rsidR="00046B1C">
+      <w:r w:rsidRPr="1C65C92A">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353ED6">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="1C65C92A" w:rsidR="00046B1C">
+      <w:r w:rsidR="003E7B8A">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="1C65C92A">
+      <w:r w:rsidRPr="1C65C92A" w:rsidR="00353ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>VERSLAG VAN DE 1</w:t>
       </w:r>
       <w:r w:rsidR="00F52890">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000D2F54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="1C65C92A" w:rsidR="00634C45">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C65C92A">
+      <w:r w:rsidRPr="1C65C92A" w:rsidR="00353ED6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ZITTING</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00353ED6" w:rsidP="1C65C92A" w:rsidRDefault="1C65C92A" w14:paraId="54F9A519" w14:textId="0C456005">
       <w:pPr>
         <w:ind w:left="2124" w:firstLine="708"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C65C92A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vastgesteld</w:t>
       </w:r>
       <w:r w:rsidR="006D7DE3">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -621,55 +688,55 @@
       <w:r w:rsidR="00172516">
         <w:t xml:space="preserve">die daarmee de eerste vrouw is op deze positie als opvolger van </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2F54" w:rsidR="000D2F54">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Chungong uit Kameroen die deze positie sinds 2014 vervulde. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F52890" w:rsidR="00F52890">
         <w:t xml:space="preserve">Voorafgaand aan en gedurende de Assemblee kwam de 12 Plus-groep bijeen, de Westerse groep van landen binnen de IPU waar Nederland lid van is, om de hoofdelementen van de vergadering voor te bespreken en posities binnen de Assemblee te verdelen. De Assemblee nam </w:t>
       </w:r>
       <w:r w:rsidR="00043242">
         <w:t>drie</w:t>
       </w:r>
       <w:r w:rsidRPr="00F52890" w:rsidR="00F52890">
         <w:t xml:space="preserve"> resoluties aan, </w:t>
       </w:r>
       <w:r w:rsidR="00944B32">
         <w:t>één over de rol van parlementen bij het opzetten van solide mechanismen voor postconflictbeheer en het herstellen van een rechtvaardige en duurzame vrede</w:t>
       </w:r>
       <w:r w:rsidR="00172516">
         <w:t>; een tweede</w:t>
       </w:r>
       <w:r w:rsidR="00944B32">
-        <w:t xml:space="preserve"> over het tot stand brengen van een rechtvaardige en duurzame wereldeconomie: de rol van </w:t>
+        <w:t xml:space="preserve"> over het tot stand brengen van </w:t>
       </w:r>
       <w:r w:rsidR="00944B32">
         <w:lastRenderedPageBreak/>
-        <w:t>parlementen bij het bestrijden van protectionisme, het verlagen van invoerrechten en het voorkomen van belastingontwijking door bedrijven</w:t>
+        <w:t>een rechtvaardige en duurzame wereldeconomie: de rol van parlementen bij het bestrijden van protectionisme, het verlagen van invoerrechten en het voorkomen van belastingontwijking door bedrijven</w:t>
       </w:r>
       <w:r w:rsidR="00043242">
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidR="00172516">
         <w:t>een</w:t>
       </w:r>
       <w:r w:rsidR="00043242">
         <w:t xml:space="preserve"> derde over de dringende noodzaak van gezamenlijke parlementaire inspanningen om de wapenstilstanden te handhaven en vredesopbouw te ondersteunen in het Midden-Oosten en andere regio’s. Ook nam de </w:t>
       </w:r>
       <w:r w:rsidR="00971D4D">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00043242">
         <w:t xml:space="preserve">ssemblee een motie aan over het stimuleren van parlementaire maatregelen op het gebied van kunstmatige intelligentie. De </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2F54" w:rsidR="000D2F54">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">delegatie sprak met de Nederlands Consul-Generaal Daan Huisinga en zijn team. </w:t>
       </w:r>
       <w:r w:rsidR="00971D4D">
         <w:rPr>
           <w:bCs/>
@@ -720,51 +787,67 @@
       </w:r>
       <w:r w:rsidRPr="00F52890" w:rsidR="00F52890">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="007E723D" w:rsidR="00F52890">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Association of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E723D" w:rsidR="00F52890">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Secretary-Generals</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E723D" w:rsidR="00F52890">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Parliaments </w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E723D" w:rsidR="00F52890">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Parliaments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E723D" w:rsidR="00F52890">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F52890" w:rsidR="00F52890">
         <w:t>(ASGP).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E2002" w:rsidP="008C6FD9" w:rsidRDefault="006E2002" w14:paraId="711F7A45" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C6FD9" w:rsidP="1C65C92A" w:rsidRDefault="1C65C92A" w14:paraId="67CE2253" w14:textId="20181B51">
       <w:pPr>
         <w:ind w:left="2832"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C65C92A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -868,62 +951,64 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00732494">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">resident </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00732494">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Tulia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00732494">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004A3F6C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00732494">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ckson</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002C3D59">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tanzania)</w:t>
       </w:r>
       <w:r w:rsidR="00732494">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A5AC2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">stil bij </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5AC2" w:rsidR="005A5AC2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>de wereldwijde crisis, de rol van parlementen en de verantwoordelijkheid tegenover toekomstige generaties.</w:t>
       </w:r>
       <w:r w:rsidR="005A5AC2">
@@ -1941,51 +2026,67 @@
         <w:t>vier</w:t>
       </w:r>
       <w:r w:rsidR="00227090">
         <w:t xml:space="preserve"> kandidaten voor de positie van Secretaris-generaal van de IPU. </w:t>
       </w:r>
       <w:r w:rsidR="006B3FA5">
         <w:t xml:space="preserve">Het Zwitsers voorzitterschap van de 12 Plus Group meldde dat ten aanzien van de financiën van deze groep er in de toekomst verdere besprekingen nodig zijn over een geleidelijke verhoging van de bijdragen om tot een duurzame financiële balans te komen. Besprekingen hierover zullen plaatsvinden binnen de stuurgroep van de groep, die in september bijeenkomt. Een side event namens de 12 Plus Groep georganiseerd door de Oekraïense delegatie vond plaats op 16 april. Dit ging over bescherming van burgers in gewapende conflicten, met name in relatie tot het internationale humanitair recht met vertoning van een korte </w:t>
       </w:r>
       <w:r w:rsidRPr="006B3FA5" w:rsidR="006B3FA5">
         <w:t xml:space="preserve">film van 15 minuten met de titel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B3FA5" w:rsidR="006B3FA5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fight</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B3FA5" w:rsidR="006B3FA5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Dance</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B3FA5" w:rsidR="006B3FA5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B3FA5" w:rsidR="006B3FA5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dance</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3FA5" w:rsidR="006B3FA5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006B3FA5">
         <w:t xml:space="preserve">over </w:t>
       </w:r>
       <w:r w:rsidRPr="006B3FA5" w:rsidR="006B3FA5">
         <w:t>het dagelijks leven van twee kinderen in Oekraïne</w:t>
       </w:r>
       <w:r w:rsidR="006B3FA5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00227090">
         <w:t xml:space="preserve"> Verder kwamen </w:t>
       </w:r>
       <w:r w:rsidR="00C266AD">
         <w:t xml:space="preserve">de begroting en </w:t>
       </w:r>
       <w:r w:rsidRPr="00B157B0" w:rsidR="00775961">
         <w:t>amendement</w:t>
       </w:r>
       <w:r w:rsidRPr="00B157B0" w:rsidR="002D6458">
         <w:t>en</w:t>
       </w:r>
@@ -2032,65 +2133,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C266AD">
         <w:t>Plus Groep dagelijks bijeen om de overige vergaderingen voor te bereiden en terug te koppelen uit de diverse commissies.</w:t>
       </w:r>
       <w:r w:rsidR="00133603">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00775961" w:rsidR="00155FF2" w:rsidP="00615203" w:rsidRDefault="00155FF2" w14:paraId="2CF91C90" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C53109" w:rsidR="00C53109" w:rsidP="00406EBC" w:rsidRDefault="00C53109" w14:paraId="10C8ECD8" w14:textId="44669B27">
       <w:pPr>
         <w:ind w:left="2832"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53109">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Commissie </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> vrede en internationale veiligheid </w:t>
+        <w:t xml:space="preserve">Commissie inzake vrede en internationale veiligheid </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00133603" w:rsidP="00832E64" w:rsidRDefault="00227090" w14:paraId="13EBB21E" w14:textId="69F9CE55">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r w:rsidRPr="00227090">
         <w:t>Onder voorzitterschap van Fatimazhra Belhirch vergaderde de commissie Vrede en Internationale Veiligheid op 16, 17 en 18 april. Na intense en soms emotionele discussies werd er gestemd over 15</w:t>
       </w:r>
       <w:r w:rsidR="00172516">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00227090">
         <w:t xml:space="preserve"> amendementen op de resolutie ‘De rol van parlementen bij het opzetten van solide mechanismen voor conflictbeheersing na een conflict en het herstellen van een rechtvaardige en duurzame vrede’. Volgens </w:t>
       </w:r>
       <w:r w:rsidR="00E91130">
         <w:t xml:space="preserve">rapporteur </w:t>
       </w:r>
       <w:r w:rsidRPr="00227090">
         <w:t xml:space="preserve">Belhirch biedt de aangenomen resolutie een praktisch vijf dimensionaal instrument voor post conflictsituaties. “Er ligt nu een verrijkte tekst waarin uiteenlopende conflictervaringen uit verschillende regio’s zijn verwerkt en een breed scala aan perspectieven wordt weerspiegeld. De resolutie vormt een kader voor parlementair handelen op het gebied van wederopbouw na conflicten,” aldus Belhirch. De inclusie van vrouwen en jongeren wordt expliciet genoemd als essentieel voor duurzame vrede. Rusland en Iran spraken zich uit tegen de resolutie. Het onderwerp van de Verenigde Arabische Emiraten voor een toekomstige resolutie werd gekozen, namelijk </w:t>
       </w:r>
       <w:r w:rsidRPr="00172516">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2098,87 +2185,65 @@
         <w:t>het versterken van maritieme veiligheid en de bescherming van kritieke infrastructuur in tijden van conflict</w:t>
       </w:r>
       <w:r w:rsidRPr="00227090">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00172516">
         <w:t xml:space="preserve"> Tijdens de Governing Council gaf Belhirch een terugkoppeling over de werkzaamheden van deze commissie. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00227090" w:rsidP="00832E64" w:rsidRDefault="00227090" w14:paraId="199B8154" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C53109" w:rsidP="00C53109" w:rsidRDefault="00C53109" w14:paraId="39BA0046" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53109">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Commissie </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Commissie inzake </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>duurzame ontwikkeling</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00227090" w:rsidP="00172516" w:rsidRDefault="00227090" w14:paraId="546D3BEE" w14:textId="7610C157">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r w:rsidRPr="00227090">
-        <w:t xml:space="preserve">Op 16 april besprak de commissie Duurzame Ontwikkeling </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 60 amendementen op de resolutie over</w:t>
+        <w:t>Op 16 april besprak de commissie Duurzame Ontwikkeling circa 60 amendementen op de resolutie over</w:t>
       </w:r>
       <w:r w:rsidR="00172516">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00172516" w:rsidR="00172516">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>het bouwen aan een eerlijke en duurzame mondiale economie: de rol van parlementen bij het bestrijden van protectionisme, het verlagen van tarieven en het voorkomen van belastingontwijking door bedrijven</w:t>
       </w:r>
       <w:r w:rsidR="00172516">
         <w:t xml:space="preserve">. Het amendement van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00172516">
         <w:t>Van</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00172516">
         <w:t xml:space="preserve"> Langen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00172516">
         <w:t>Visbeek</w:t>
@@ -2198,157 +2263,119 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Parlementair leiderschap bij de bescherming van berg- en oceaanecosystemen</w:t>
       </w:r>
       <w:r w:rsidR="00172516">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00172516" w:rsidP="00172516" w:rsidRDefault="00172516" w14:paraId="0A5D6232" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C53109" w:rsidR="00C53109" w:rsidP="00C53109" w:rsidRDefault="00C53109" w14:paraId="42DEE777" w14:textId="179D2706">
       <w:pPr>
         <w:ind w:left="2832"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53109">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Commissie </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Commissie inzake</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> democratie en</w:t>
       </w:r>
       <w:r w:rsidRPr="00C53109">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">mensenrechten </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D96E90" w:rsidP="00406EBC" w:rsidRDefault="00A10E52" w14:paraId="2EAE5B53" w14:textId="3A58DFC9">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r w:rsidRPr="00A10E52">
-        <w:t xml:space="preserve">Op 17 april vond in de Commissie Democratie en Mensenrechten een debat plaats over inclusieve sociale ontwikkeling en de rechten en empowerment van mensen met een handicap, het onderwerp voor de volgende resolutie van deze commissie. Wereldwijd leven meer dan één miljard mensen met een beperking, die nog altijd te maken hebben met aanzienlijke sociale en economische ongelijkheden, zoals beperkte toegang tot zorg, onderwijs en werk. Tijdens het debat werd gewezen op het VN Verdrag </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de rechten van personen met een handicap en de Duurzaamheidsdoelen (</w:t>
+        <w:t>Op 17 april vond in de Commissie Democratie en Mensenrechten een debat plaats over inclusieve sociale ontwikkeling en de rechten en empowerment van mensen met een handicap, het onderwerp voor de volgende resolutie van deze commissie. Wereldwijd leven meer dan één miljard mensen met een beperking, die nog altijd te maken hebben met aanzienlijke sociale en economische ongelijkheden, zoals beperkte toegang tot zorg, onderwijs en werk. Tijdens het debat werd gewezen op het VN Verdrag inzake de rechten van personen met een handicap en de Duurzaamheidsdoelen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10E52">
         <w:t>SDG’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10E52">
-        <w:t xml:space="preserve">) als belangrijke kaders voor inclusie en gelijke rechten. Het belang van volledige participatie van mensen met een beperking in de samenleving werd benadrukt, evenals de rol van parlementen bij wetgeving, toezicht en het bevorderen van gelijke kansen. Parlementariërs deelden daarbij ervaringen. Op 18 april was er een debat over de uitvoering van het parlementaire mandaat </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> kunstmatige intelligentie: voortgang, genomen maatregelen en prioriteiten. Op dit onderwerp nam de commissie de motie </w:t>
+        <w:t xml:space="preserve">) als belangrijke kaders voor inclusie en gelijke rechten. Het belang van volledige participatie van mensen met een beperking in de samenleving werd benadrukt, evenals de rol van parlementen bij wetgeving, toezicht en het bevorderen van gelijke kansen. Parlementariërs deelden daarbij ervaringen. Op 18 april was er een debat over de uitvoering van het parlementaire mandaat inzake kunstmatige intelligentie: voortgang, genomen maatregelen en prioriteiten. Op dit onderwerp nam de commissie de motie </w:t>
       </w:r>
       <w:r w:rsidR="00C26B8E">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10E52">
         <w:t>Het stimuleren van parlementaire maatregelen op het gebied van kunstmatige intelligentie</w:t>
       </w:r>
       <w:r w:rsidR="00C26B8E">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10E52">
         <w:t xml:space="preserve"> aan. Roovers woonde deze commissiebijeenkomst bij.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D1E0F" w:rsidR="00227090" w:rsidP="00406EBC" w:rsidRDefault="00227090" w14:paraId="373CA7E4" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D078EA" w:rsidP="00406EBC" w:rsidRDefault="00D078EA" w14:paraId="379B539F" w14:textId="7DBDA541">
       <w:pPr>
         <w:ind w:left="2832"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D078EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Commissie </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> VN-aangelegenheden</w:t>
+        <w:t>Commissie inzake VN-aangelegenheden</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00172516" w:rsidR="00172516" w:rsidP="00172516" w:rsidRDefault="00172516" w14:paraId="67E8E75C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r w:rsidRPr="00172516">
         <w:t>Op 17 en18 april was Martin van Rooijen aanwezig bij de vergaderingen van de commissie tijdens de sessie werd gesproken over de rol van de VN in Turkije en het belang van nauwere samenwerking tussen VN-landenteams en parlementen om draagvlak en controle te versterken. Ook kwam de VN80-hervormingsagenda aan bod, gericht op efficiënter werken.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00172516" w:rsidR="00172516" w:rsidP="00172516" w:rsidRDefault="00172516" w14:paraId="6D0096A7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r w:rsidRPr="00172516">
         <w:t xml:space="preserve">Daarnaast werd de noodzaak besproken om de VN te hervormen, onder meer via een mogelijke herziening van het VN-Handvest. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00172516">
         <w:t>Article</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00172516">
         <w:t xml:space="preserve"> 109 </w:t>
       </w:r>
@@ -2361,67 +2388,51 @@
         <w:t xml:space="preserve"> presenteerde haar plannen en de rol die parlementen daarbij kunnen spelen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F825EA" w:rsidP="1C65C92A" w:rsidRDefault="00F825EA" w14:paraId="20DF5C24" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2832"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0028267A" w:rsidR="0028267A" w:rsidP="1C65C92A" w:rsidRDefault="1C65C92A" w14:paraId="59D87D70" w14:textId="6F756544">
       <w:pPr>
         <w:ind w:left="2832"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C65C92A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Commissie </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Midden-Oosten vraagstukken</w:t>
+        <w:t>Commissie inzake Midden-Oosten vraagstukken</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006756C7" w:rsidP="00227090" w:rsidRDefault="00133603" w14:paraId="32F6A937" w14:textId="0B73A6CD">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r w:rsidRPr="00133603">
         <w:t xml:space="preserve">De commissie Midden-Oosten </w:t>
       </w:r>
       <w:r w:rsidR="00227090">
         <w:t xml:space="preserve">vergaderde onder </w:t>
       </w:r>
       <w:r w:rsidRPr="00133603">
         <w:t>voorzitter</w:t>
       </w:r>
       <w:r w:rsidR="00227090">
         <w:t xml:space="preserve">schap van Talsma op </w:t>
       </w:r>
       <w:r w:rsidRPr="00227090" w:rsidR="00227090">
         <w:t xml:space="preserve">16 en 18 april. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10E52" w:rsidR="00A10E52">
         <w:t xml:space="preserve">Tijdens de vergadering werd gesproken over het voorstel tot herstructurering van de commissie met als doel een duidelijker mandaat, een evenwichtiger samenstelling, een gestructureerde werkwijzen en meer gerichte uitkomsten. Ook zullen de leden naast de vaste focus op het Israëlisch-Palestijnse conflict, meer aandacht gaan schenken aan andere regionale conflicten en deze agenderen vanuit een meer thematische invalshoek. In de toekomst zullen de 12 leden van deze commissie bestaan uit de twee leden uit de geopolitieke groepen (één man en één vrouw) om politieke en genderbalans te waarborgen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00227090" w:rsidR="00A10E52">
@@ -2690,118 +2701,123 @@
       <w:r w:rsidRPr="00A10E52">
         <w:t xml:space="preserve"> Global Warming (WPGW) waaraan Roovers als panellid deelnam. Talsma nam op 17 april deel aan een workshop over </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10E52">
         <w:t>multistakeholder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10E52">
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">benaderingen voor vrede en verzoening. Belhirch </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nam </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10E52">
         <w:t xml:space="preserve">deel aan een speciale sessie over het bevorderen van de tweestatenoplossing voor Israël en Palestina en </w:t>
       </w:r>
       <w:r w:rsidR="00E91130">
         <w:t>was een van de sprekers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10E52">
         <w:t xml:space="preserve"> tijdens de discussie over de bevordering van diversiteit in het parlement</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91130" w:rsidR="00E91130">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>binnen het kader van WYDE</w:t>
+        <w:t xml:space="preserve"> binnen het kader van WYDE</w:t>
       </w:r>
       <w:r w:rsidR="00E91130">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10E52">
         <w:t xml:space="preserve">dat werd bijgewoond door Van Langen-Visbeek. Op 18 april woonde Belhirch de workshop over cybercrime bij en was </w:t>
       </w:r>
       <w:r w:rsidR="006D7DE3">
         <w:t xml:space="preserve">spreker </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10E52">
         <w:t xml:space="preserve">bij een interregionale trainingssessie gericht op het veranderen van sociale normen die vrouwen achterstellen. Op 18 april spraken leden van de delegatie met hun collega’s uit het Turks parlement over de arrestatie van de burgemeester van Istanbul, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10E52">
         <w:t>Ekrem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10E52">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10E52">
         <w:t>İmamoğlu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10E52">
         <w:t xml:space="preserve">. En marge van de Assemblee bracht de delegatie een bezoek aan het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00A10E52">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Hrant</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00A10E52">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00A10E52">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Dink</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00A10E52">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Memorial Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A10E52">
         <w:t xml:space="preserve"> en sprak met zijn dochter. </w:t>
       </w:r>
       <w:r w:rsidR="000529F0">
-        <w:t xml:space="preserve">De ASGP vergaderde van 17 tot en met 19 april over innovaties in parlementen, versterking van de bescherming van het parlement als democratische instelling, de wijze van benoeming van secretarissen-generaal in parlementen en de reikwijdte van hun rol, en het gebruik van kunstmatige intelligentie binnen parlement. Dit was de laatste zitting van Remco Nehmelman als </w:t>
+        <w:t xml:space="preserve">De ASGP vergaderde van 17 tot en met 19 april over innovaties in parlementen, versterking van de bescherming van het parlement als democratische instelling, de wijze van benoeming van secretarissen-generaal in parlementen en de reikwijdte van hun rol, en het gebruik van kunstmatige intelligentie binnen parlement. Dit was de laatste zitting van Remco </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000529F0">
+        <w:t>Nehmelman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000529F0">
+        <w:t xml:space="preserve"> als </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000529F0">
         <w:t>vice-voorzitter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000529F0">
         <w:t xml:space="preserve"> van het uitvoerend comité van de ASGP. Hij heeft deze positie vervul</w:t>
       </w:r>
       <w:r w:rsidR="00E91130">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="000529F0">
         <w:t xml:space="preserve"> vanaf maart 2023. </w:t>
       </w:r>
       <w:r w:rsidR="002C2E24">
         <w:t>De 15</w:t>
       </w:r>
       <w:r w:rsidR="000529F0">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="002C2E24">
         <w:t xml:space="preserve">e IPU Assemblee vindt van </w:t>
       </w:r>
       <w:r w:rsidR="000529F0">
@@ -2884,121 +2900,120 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C65C92A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">De griffier van de delegatie, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00353ED6" w:rsidR="006E2002" w:rsidP="006E2002" w:rsidRDefault="00F825EA" w14:paraId="6192099B" w14:textId="67061281">
       <w:pPr>
         <w:ind w:left="2124" w:firstLine="708"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bakker-de Jong</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00353ED6" w:rsidR="006E2002">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidRPr="00353ED6" w:rsidR="006E2002" w:rsidSect="001625E1">
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D3E3674" w14:textId="77777777" w:rsidR="003F6181" w:rsidRDefault="003F6181" w:rsidP="00046B1C">
+    <w:p w14:paraId="40DFC500" w14:textId="77777777" w:rsidR="00BB19B7" w:rsidRDefault="00BB19B7" w:rsidP="00046B1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="087C565E" w14:textId="77777777" w:rsidR="003F6181" w:rsidRDefault="003F6181" w:rsidP="00046B1C">
+    <w:p w14:paraId="766FC8EE" w14:textId="77777777" w:rsidR="00BB19B7" w:rsidRDefault="00BB19B7" w:rsidP="00046B1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3077,58 +3092,58 @@
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5A1EC1CB" w14:textId="77777777" w:rsidR="00F406FF" w:rsidRDefault="00F406FF" w:rsidP="0015764C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53F6FD9B" w14:textId="77777777" w:rsidR="003F6181" w:rsidRDefault="003F6181" w:rsidP="00046B1C">
+    <w:p w14:paraId="46EFD910" w14:textId="77777777" w:rsidR="00BB19B7" w:rsidRDefault="00BB19B7" w:rsidP="00046B1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A79B0DF" w14:textId="77777777" w:rsidR="003F6181" w:rsidRDefault="003F6181" w:rsidP="00046B1C">
+    <w:p w14:paraId="601FD5DF" w14:textId="77777777" w:rsidR="00BB19B7" w:rsidRDefault="00BB19B7" w:rsidP="00046B1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01D574B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA3CF55A"/>
     <w:lvl w:ilvl="0" w:tplc="EFFC2F7A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4542,140 +4557,142 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00046B1C"/>
     <w:rsid w:val="00000D66"/>
     <w:rsid w:val="000035FB"/>
     <w:rsid w:val="0001442A"/>
     <w:rsid w:val="00016DAE"/>
     <w:rsid w:val="00016DC0"/>
     <w:rsid w:val="000246A1"/>
     <w:rsid w:val="0002596D"/>
     <w:rsid w:val="000262A7"/>
     <w:rsid w:val="0003164F"/>
     <w:rsid w:val="000359FA"/>
     <w:rsid w:val="00043242"/>
     <w:rsid w:val="000434C8"/>
     <w:rsid w:val="00043C27"/>
     <w:rsid w:val="00043FB0"/>
     <w:rsid w:val="00044987"/>
     <w:rsid w:val="00046B1C"/>
     <w:rsid w:val="00047257"/>
     <w:rsid w:val="000529F0"/>
     <w:rsid w:val="00055BB9"/>
     <w:rsid w:val="00056A8F"/>
     <w:rsid w:val="00061D3B"/>
     <w:rsid w:val="0006212F"/>
     <w:rsid w:val="00064685"/>
+    <w:rsid w:val="0006655E"/>
     <w:rsid w:val="0007297B"/>
     <w:rsid w:val="00074B91"/>
     <w:rsid w:val="000755F2"/>
     <w:rsid w:val="000758C1"/>
     <w:rsid w:val="0007774F"/>
     <w:rsid w:val="00080BA5"/>
     <w:rsid w:val="00084F7D"/>
     <w:rsid w:val="00086D47"/>
     <w:rsid w:val="0009180F"/>
     <w:rsid w:val="00091D1D"/>
     <w:rsid w:val="0009270A"/>
     <w:rsid w:val="00092CD6"/>
     <w:rsid w:val="00094A02"/>
     <w:rsid w:val="00094F46"/>
     <w:rsid w:val="000A0457"/>
     <w:rsid w:val="000B14EB"/>
     <w:rsid w:val="000B252B"/>
     <w:rsid w:val="000B404C"/>
     <w:rsid w:val="000B6417"/>
     <w:rsid w:val="000C7A70"/>
     <w:rsid w:val="000D2F54"/>
     <w:rsid w:val="000D432D"/>
     <w:rsid w:val="000E0EA1"/>
     <w:rsid w:val="000E6F89"/>
     <w:rsid w:val="000E761F"/>
     <w:rsid w:val="000F567E"/>
     <w:rsid w:val="000F7FF3"/>
     <w:rsid w:val="00104A38"/>
     <w:rsid w:val="0011235C"/>
     <w:rsid w:val="00113127"/>
     <w:rsid w:val="0011644B"/>
     <w:rsid w:val="0011766F"/>
     <w:rsid w:val="00133603"/>
     <w:rsid w:val="001345C0"/>
     <w:rsid w:val="00134E84"/>
     <w:rsid w:val="00142856"/>
     <w:rsid w:val="00143C00"/>
     <w:rsid w:val="00152D82"/>
     <w:rsid w:val="001557D0"/>
     <w:rsid w:val="00155FF2"/>
     <w:rsid w:val="0015764C"/>
     <w:rsid w:val="00157C21"/>
     <w:rsid w:val="001601B1"/>
+    <w:rsid w:val="001625E1"/>
     <w:rsid w:val="00165A61"/>
     <w:rsid w:val="00172516"/>
     <w:rsid w:val="001738DE"/>
     <w:rsid w:val="00175660"/>
     <w:rsid w:val="00176201"/>
     <w:rsid w:val="00180787"/>
     <w:rsid w:val="001846E0"/>
     <w:rsid w:val="00186B80"/>
     <w:rsid w:val="001973BB"/>
     <w:rsid w:val="001977C5"/>
     <w:rsid w:val="001A28CD"/>
     <w:rsid w:val="001B5DBC"/>
     <w:rsid w:val="001B702C"/>
     <w:rsid w:val="001C06EC"/>
     <w:rsid w:val="001C08E0"/>
     <w:rsid w:val="001C2D42"/>
     <w:rsid w:val="001C77A9"/>
     <w:rsid w:val="001E3196"/>
     <w:rsid w:val="001E473A"/>
     <w:rsid w:val="001F5417"/>
     <w:rsid w:val="001F74DB"/>
     <w:rsid w:val="001F7C19"/>
     <w:rsid w:val="00215BEE"/>
     <w:rsid w:val="00227090"/>
     <w:rsid w:val="002318FA"/>
@@ -4748,50 +4765,51 @@
     <w:rsid w:val="00373AA3"/>
     <w:rsid w:val="00374E40"/>
     <w:rsid w:val="0037674C"/>
     <w:rsid w:val="0037772E"/>
     <w:rsid w:val="00383DAD"/>
     <w:rsid w:val="003938FB"/>
     <w:rsid w:val="00394E0B"/>
     <w:rsid w:val="003A0B65"/>
     <w:rsid w:val="003A1FD6"/>
     <w:rsid w:val="003A33CF"/>
     <w:rsid w:val="003A5982"/>
     <w:rsid w:val="003A7C89"/>
     <w:rsid w:val="003B0443"/>
     <w:rsid w:val="003B38DB"/>
     <w:rsid w:val="003C1D7D"/>
     <w:rsid w:val="003C74FB"/>
     <w:rsid w:val="003D0608"/>
     <w:rsid w:val="003D0972"/>
     <w:rsid w:val="003D0BB4"/>
     <w:rsid w:val="003D0FDE"/>
     <w:rsid w:val="003D2B14"/>
     <w:rsid w:val="003D687B"/>
     <w:rsid w:val="003D7582"/>
     <w:rsid w:val="003E0286"/>
     <w:rsid w:val="003E3F9E"/>
+    <w:rsid w:val="003E7B8A"/>
     <w:rsid w:val="003F1128"/>
     <w:rsid w:val="003F30E9"/>
     <w:rsid w:val="003F4F6C"/>
     <w:rsid w:val="003F6181"/>
     <w:rsid w:val="00403F57"/>
     <w:rsid w:val="00406B41"/>
     <w:rsid w:val="00406EBC"/>
     <w:rsid w:val="004076C3"/>
     <w:rsid w:val="00412FE4"/>
     <w:rsid w:val="00413CD3"/>
     <w:rsid w:val="00413D0F"/>
     <w:rsid w:val="00417D0D"/>
     <w:rsid w:val="004201E4"/>
     <w:rsid w:val="00420BD6"/>
     <w:rsid w:val="004234FF"/>
     <w:rsid w:val="00431330"/>
     <w:rsid w:val="004327CC"/>
     <w:rsid w:val="004334F0"/>
     <w:rsid w:val="004408EC"/>
     <w:rsid w:val="004471DF"/>
     <w:rsid w:val="004519ED"/>
     <w:rsid w:val="0045441D"/>
     <w:rsid w:val="004548DA"/>
     <w:rsid w:val="00454D69"/>
     <w:rsid w:val="00457706"/>
@@ -4827,95 +4845,97 @@
     <w:rsid w:val="005036CF"/>
     <w:rsid w:val="00503926"/>
     <w:rsid w:val="00504532"/>
     <w:rsid w:val="00504EF4"/>
     <w:rsid w:val="00512B66"/>
     <w:rsid w:val="005165CA"/>
     <w:rsid w:val="005168F9"/>
     <w:rsid w:val="00543824"/>
     <w:rsid w:val="005566B4"/>
     <w:rsid w:val="00562B3B"/>
     <w:rsid w:val="00563343"/>
     <w:rsid w:val="00566D28"/>
     <w:rsid w:val="00567A05"/>
     <w:rsid w:val="0057305B"/>
     <w:rsid w:val="005743B8"/>
     <w:rsid w:val="005750FF"/>
     <w:rsid w:val="00577BBE"/>
     <w:rsid w:val="0058025C"/>
     <w:rsid w:val="00580C05"/>
     <w:rsid w:val="00583DFE"/>
     <w:rsid w:val="00586967"/>
     <w:rsid w:val="005901EE"/>
     <w:rsid w:val="00593BF6"/>
     <w:rsid w:val="005A5AC2"/>
     <w:rsid w:val="005A6A2E"/>
+    <w:rsid w:val="005B75D9"/>
     <w:rsid w:val="005C2651"/>
     <w:rsid w:val="005C3795"/>
     <w:rsid w:val="005C52C8"/>
     <w:rsid w:val="005D0EE8"/>
     <w:rsid w:val="005D1F69"/>
     <w:rsid w:val="005D5F05"/>
     <w:rsid w:val="005E082F"/>
     <w:rsid w:val="005E273A"/>
     <w:rsid w:val="005E567F"/>
     <w:rsid w:val="005E607E"/>
     <w:rsid w:val="005F144C"/>
     <w:rsid w:val="005F4D95"/>
     <w:rsid w:val="00613C11"/>
     <w:rsid w:val="00615203"/>
     <w:rsid w:val="00624FE9"/>
     <w:rsid w:val="006270C5"/>
     <w:rsid w:val="00631AF4"/>
     <w:rsid w:val="00634C45"/>
     <w:rsid w:val="00636BA2"/>
     <w:rsid w:val="00640BB4"/>
     <w:rsid w:val="0064230A"/>
     <w:rsid w:val="00642A51"/>
     <w:rsid w:val="00644EA0"/>
     <w:rsid w:val="0064799D"/>
     <w:rsid w:val="0065095F"/>
     <w:rsid w:val="0066075B"/>
     <w:rsid w:val="00663F99"/>
     <w:rsid w:val="006648E0"/>
     <w:rsid w:val="00665A34"/>
     <w:rsid w:val="006673F3"/>
     <w:rsid w:val="006756C7"/>
     <w:rsid w:val="00677526"/>
     <w:rsid w:val="00683370"/>
     <w:rsid w:val="006843B2"/>
     <w:rsid w:val="0068607A"/>
     <w:rsid w:val="00686BAF"/>
     <w:rsid w:val="00692048"/>
     <w:rsid w:val="00693467"/>
     <w:rsid w:val="006948E3"/>
     <w:rsid w:val="006965B3"/>
     <w:rsid w:val="006A1484"/>
     <w:rsid w:val="006B040B"/>
     <w:rsid w:val="006B1FFD"/>
     <w:rsid w:val="006B2D60"/>
     <w:rsid w:val="006B3FA5"/>
+    <w:rsid w:val="006B4542"/>
     <w:rsid w:val="006C617B"/>
     <w:rsid w:val="006D682E"/>
     <w:rsid w:val="006D7DE3"/>
     <w:rsid w:val="006E02FF"/>
     <w:rsid w:val="006E2002"/>
     <w:rsid w:val="006E655B"/>
     <w:rsid w:val="006F0D35"/>
     <w:rsid w:val="006F1579"/>
     <w:rsid w:val="006F3C89"/>
     <w:rsid w:val="006F4F59"/>
     <w:rsid w:val="006F70F3"/>
     <w:rsid w:val="00702A1E"/>
     <w:rsid w:val="007040BC"/>
     <w:rsid w:val="007046CE"/>
     <w:rsid w:val="007056C8"/>
     <w:rsid w:val="00717B00"/>
     <w:rsid w:val="00717C35"/>
     <w:rsid w:val="00721E66"/>
     <w:rsid w:val="00723284"/>
     <w:rsid w:val="00724365"/>
     <w:rsid w:val="00732494"/>
     <w:rsid w:val="00732B46"/>
     <w:rsid w:val="00734710"/>
     <w:rsid w:val="0073509E"/>
     <w:rsid w:val="0074098E"/>
@@ -5116,90 +5136,92 @@
     <w:rsid w:val="00B6225C"/>
     <w:rsid w:val="00B650A1"/>
     <w:rsid w:val="00B66FAB"/>
     <w:rsid w:val="00B71D80"/>
     <w:rsid w:val="00B74C3F"/>
     <w:rsid w:val="00B751D8"/>
     <w:rsid w:val="00B75F18"/>
     <w:rsid w:val="00B76024"/>
     <w:rsid w:val="00B776CE"/>
     <w:rsid w:val="00B80B8E"/>
     <w:rsid w:val="00B81F08"/>
     <w:rsid w:val="00B82588"/>
     <w:rsid w:val="00B85F09"/>
     <w:rsid w:val="00B87300"/>
     <w:rsid w:val="00B907DB"/>
     <w:rsid w:val="00B90B3F"/>
     <w:rsid w:val="00B91145"/>
     <w:rsid w:val="00B912A5"/>
     <w:rsid w:val="00B933E6"/>
     <w:rsid w:val="00B93EB4"/>
     <w:rsid w:val="00B97238"/>
     <w:rsid w:val="00BA4629"/>
     <w:rsid w:val="00BA6380"/>
     <w:rsid w:val="00BA6A2B"/>
     <w:rsid w:val="00BA7497"/>
+    <w:rsid w:val="00BB19B7"/>
     <w:rsid w:val="00BB2FED"/>
     <w:rsid w:val="00BB6B9A"/>
     <w:rsid w:val="00BC3572"/>
     <w:rsid w:val="00BC3FB9"/>
     <w:rsid w:val="00BD30F3"/>
     <w:rsid w:val="00BD3458"/>
     <w:rsid w:val="00BD6923"/>
     <w:rsid w:val="00BD6D22"/>
     <w:rsid w:val="00BE0CC7"/>
     <w:rsid w:val="00BF16A3"/>
     <w:rsid w:val="00BF2696"/>
     <w:rsid w:val="00BF3588"/>
     <w:rsid w:val="00BF6635"/>
     <w:rsid w:val="00C01C99"/>
     <w:rsid w:val="00C12D6B"/>
     <w:rsid w:val="00C24F2E"/>
     <w:rsid w:val="00C266AD"/>
     <w:rsid w:val="00C26B8E"/>
     <w:rsid w:val="00C408FB"/>
     <w:rsid w:val="00C41595"/>
     <w:rsid w:val="00C460FF"/>
     <w:rsid w:val="00C46187"/>
     <w:rsid w:val="00C47A9D"/>
     <w:rsid w:val="00C50551"/>
     <w:rsid w:val="00C51CAD"/>
     <w:rsid w:val="00C53109"/>
     <w:rsid w:val="00C55765"/>
     <w:rsid w:val="00C56100"/>
     <w:rsid w:val="00C5662D"/>
     <w:rsid w:val="00C61BDE"/>
     <w:rsid w:val="00C753AD"/>
     <w:rsid w:val="00C763ED"/>
     <w:rsid w:val="00C83271"/>
     <w:rsid w:val="00C9643B"/>
     <w:rsid w:val="00C97A7B"/>
     <w:rsid w:val="00CA23BB"/>
     <w:rsid w:val="00CA3F0B"/>
     <w:rsid w:val="00CA539A"/>
     <w:rsid w:val="00CB34D5"/>
     <w:rsid w:val="00CB5327"/>
+    <w:rsid w:val="00CB5C52"/>
     <w:rsid w:val="00CB5CD0"/>
     <w:rsid w:val="00CB6146"/>
     <w:rsid w:val="00CC0BDE"/>
     <w:rsid w:val="00CC5922"/>
     <w:rsid w:val="00CD078F"/>
     <w:rsid w:val="00CE0796"/>
     <w:rsid w:val="00CE2EDF"/>
     <w:rsid w:val="00CE6962"/>
     <w:rsid w:val="00CF1440"/>
     <w:rsid w:val="00CF7726"/>
     <w:rsid w:val="00D00597"/>
     <w:rsid w:val="00D0375A"/>
     <w:rsid w:val="00D049C8"/>
     <w:rsid w:val="00D0604A"/>
     <w:rsid w:val="00D078EA"/>
     <w:rsid w:val="00D10C0E"/>
     <w:rsid w:val="00D139DB"/>
     <w:rsid w:val="00D17D8A"/>
     <w:rsid w:val="00D236D3"/>
     <w:rsid w:val="00D247D5"/>
     <w:rsid w:val="00D25502"/>
     <w:rsid w:val="00D336DC"/>
     <w:rsid w:val="00D400D4"/>
     <w:rsid w:val="00D4068A"/>
     <w:rsid w:val="00D440DB"/>
@@ -7624,51 +7646,51 @@
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrantdink.org/en/site-of-memory" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrantdink.org/en/site-of-memory" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7890,96 +7912,96 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>17203</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>3101</ap:Words>
+  <ap:Characters>17056</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>382</ap:Lines>
-  <ap:Paragraphs>41</ap:Paragraphs>
+  <ap:Lines>142</ap:Lines>
+  <ap:Paragraphs>40</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Koppen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="2">
       <vt:lpstr/>
       <vt:lpstr>Vergaderjaar 2025-2026				</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>20117</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2019-11-28T12:32:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101004C2FD0311DC1FA4FA40011FEBBC5836E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Door">
     <vt:lpwstr>T.W.J. Collaris</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Gereserveerd">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="GereserveerdDoor">
     <vt:lpwstr>colt2206</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>52491637-d0e4-48b2-be9e-a19cc78e861a</vt:lpwstr>
   </property>
 </Properties>
 </file>