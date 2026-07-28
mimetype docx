--- v0 (2026-06-02)
+++ v1 (2026-07-28)
@@ -1,7962 +1,5858 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00AF1E49" w:rsidRDefault="0035212A" w14:paraId="7B3EBE0B" w14:textId="61DF958E">
-[...25 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="090A3991" w14:textId="11F848A1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29 984</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spoor: vervoer- en beheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="684F14D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00845C2F" w:rsidRDefault="00FA6C69" w14:paraId="3CDF598B" w14:textId="337AB194">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr. 1289</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F" w:rsidR="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00845C2F" w:rsidRDefault="00FA6C69" w14:paraId="5F7AF060" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0A648CA3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4E74030F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="53A638FB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de staatssecretaris van Infrastructuur en Waterstaat over de brief van 13 februari 2026 inzake Opvolging motie-Grinwis c.s. over toekomstbestendig vernieuwen van spoorknoop Haarlem (Kamerstuk 36 800 A, nr. 28) (Kamerstuk 29 984, nr. 1274).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2AE4C98E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris heeft deze vragen beantwoord bij brief van 2 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2615144B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00845C2F" w:rsidRDefault="00FA6C69" w14:paraId="11B85492" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00845C2F" w:rsidRDefault="00FA6C69" w14:paraId="679117EA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huizenga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00845C2F" w:rsidRDefault="00FA6C69" w14:paraId="444F52A9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00845C2F" w:rsidRDefault="00FA6C69" w14:paraId="3222F164" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00845C2F" w:rsidRDefault="00FA6C69" w14:paraId="0193548F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Schukkink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0C1FB384" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="37367FF5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00845C2F" w:rsidRDefault="00845C2F" w14:paraId="2FDF361E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="16B6DE46" w14:textId="68A57DFD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Inleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De vaste commissie voor Infrastructuur en Waterstaat heeft op 26 maart 2026 een aantal vragen voorgelegd inzake de opvolging motie-Grinwis c.s. over toekomstbestendig vernieuwen van spoorknoop Haarlem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="003E63FF">
-[...26 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hieronder vindt de Kamer de antwoorden op de gestelde vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0079E24C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5EEB404B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reactie op reactiebrief van gemeente Haarlem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="002F35BA" w:rsidP="0035212A" w:rsidRDefault="00AD09A0" w14:paraId="5EF012D8" w14:textId="688E2048">
-[...251 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="020E706B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De gemeente Haarlem heeft de commissie voor Infrastructuur en Waterstaat een brief gestuurd waarin ze reageert op de Kamerbrief van 13 februari jl. De commissie heeft verzocht op die brief te reageren. Met deze brief ontvangt de Kamer de reactie op dit verzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7EFB586A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0B7BC669" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gemeente schrijft teleurgesteld en verrast te zijn dat het helaas te laat blijkt om de motie-Grinwis uit te voeren. Dat is begrijpelijk, maar tegelijkertijd dient er op te worden gewezen dat de keuze om nu 1-op-1 te vervangen en niet over te gaan tot vernieuwing, weloverwogen is gemaakt. Hieraan liggen onder meer financiële overwegingen ten grondslag. In het Commissiedebat Spoor van 18 december 2025 is uitgebreid met de Kamer stilgestaan bij de financiële situatie binnen het Mobiliteitsfonds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="267763EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4D40E392" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gemeente Haarlem stelt dat de huidige wissels op het emplacement langer in bedrijf gehouden kunnen worden. ProRail stelt echter dat alle mogelijke aanvullende levensduurverlengende maatregelen voor de wissels al zijn genomen of niet meer mogelijk zijn. ProRail acht het langer in bedrijf houden niet verantwoord, zoals ook met de Kamer gedeeld op 13 februari jl. De mogelijkheid voor de zogenoemde meekoppelkans met het instandhoudingsproject is daarmee op 1 september 2025 verstreken, zelfs bij voldoende budget. Dat heeft de CEO van ProRail nogmaals aangegeven in de technische briefing Instandhouding op 16 december en in haar brief van 10 februari jl. die de Kamer 13 februari heeft ontvangen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4D673087" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0ABD98BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De frequentieverhoging tussen Haarlem en Amsterdam is vastgelegd in de hoofdrailnetconcessie 2025-2033 (hierna: HRN-concessie) als eindbeeld in 2033. De gemaakte afspraken over het volume zijn onderdeel van de actualisatie van het volume (in 2027 als onderdeel van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>midterm review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Daarin worden alle gewenste en beoogde frequentieverhogingen integraal afgewogen tegen de vervoersvraag, eventueel benodigde infrastructuurinvesteringen en budgettaire ruimte. In die verwachte vervoersvraag zal ook voorziene woningbouw – zoals die in Haarlem – worden verwerkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="26996181" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="653E5958" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Binnen de huidige financiële randvoorwaarden is het geen vanzelfsprekendheid dat alle beoogde frequentieverhogingen die nog aanvullende infrastructuurmaatregelen vergen, ook gerealiseerd kunnen worden. Zoals eerder toegezegd, wordt de Kamer voor de zomer geïnformeerd over de resterende infraknelpunten voor het volledig kunnen rijden van de HRN-concessie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="23F669C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3F43A9FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="21DD3471" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik deel de wens om samen te werken aan een goed presterend spoornetwerk dat aansluit bij de behoeften van reizigers en woningbouwplannen van mede-overheden. Dat doe ik zo goed mogelijk en binnen alle mogelijkheden die ik heb. Gegeven de grote financiële problematiek van het Mobiliteitsfonds vergt dat scherpe keuzes, zoals ook aan bod is gekomen in het debat Staat van de infrastructuur d.d. 19 maart jl. en het daarin besproken afweegkader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="57ED1B17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3E352529" w14:textId="4959905F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="717DD496" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="03517E8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="687084AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zitten er in IenW- of ProRail plannings-, asset management- en/of projectmanagementsystemen ‘red flag functies’ of waarschuwingsfuncties die waarschuwen voor verspilling van belastinggelden van grote omvang als deelprojecten om budgettaire of andere redenen niet samen kunnen worden opgepakt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3F9E7CB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3E23A591" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="789375C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raakvlakmanagement is een belangrijk onderdeel van het projectmanagement door zowel ProRail als IenW. Zie ook het antwoord op vraag 5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4C1A45C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="26F3F87A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="78902C98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Had IenW of ProRail eerder dan de point of no return kunnen zien dat het in dit project tegen budgettaire grenzen aanliep, waardoor verbetering die in het eerste deel worden aangebracht er straks, bij het tweede deel, weer uit moeten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4E0BBFF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="33D09DEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="65479192" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ProRail en IenW hebben sinds de zomer van 2024 meermaals ambtelijk gesproken over de meekoppelkans bij Haarlem. ProRail bracht het instandhoudingsproject Haarlem ter sprake, omdat er een meekoppelkans leek te zijn met een toekomstbestendige vervanging (vanuit aanlegbudget). ProRail verzocht IenW in de zomer van 2024 om aanvullend budget om het project toekomstbestendig te kunnen uitvoeren. IenW heeft dat verzoek in de begrotingsbesluitvorming van 2024 en opnieuw in 2025 niet gehonoreerd omdat binnen de integrale afweging en prioritering van de schaarse budgettaire ruimte binnen het Mobiliteitsfonds andere keuzes gemaakt moesten worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="05A86D47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2974EB1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ProRail heeft uiteindelijk moeten besluiten het project te beperken tot één-op-één-vervanging. De mogelijkheid voor de zogenoemde meekoppelkans met het instandhoudingsproject is op 1 september 2025 verstreken, zelfs bij voldoende budget. Ze heeft IenW op 31 oktober 2025 per brief geïnformeerd. Dat heeft de CEO van ProRail herhaald in de technische briefing Instandhouding op 16 december en in haar brief van 10 februari jl. die de Kamer 13 februari heeft ontvangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="056C01AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1B889999" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de HRN-concessie heeft IenW met NS één integraal afweegmoment afgesproken voor frequentiewijzigingen. Dit moment is de actualisatie van het volume in 2027 (onderdeel van de midterm review van de HRN-concessie). </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229473233" w:id="0"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierin weegt IenW integraal alle nog niet gerealiseerde frequentieverhogingen uit de concessie af tegen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de vervoersvraag, de benodigde aanvullende infra-investeringen en de budgettaire ruimte.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het uitgangspunt is hierbij het in de concessie opgenomen eindbeeld. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229473295" w:id="1"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De frequentieverhoging Haarlem-Amsterdam maakt uiteraard onderdeel uit van deze afweging. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overigens kan een frequentieverhoging alleen gerealiseerd worden als de benodigde infrastructuur beschikbaar is; er vloeit geen contractuele verplichting voort uit de HRN-afspraken om de infrastructuur daadwerkelijk te realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="627936F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5F3E2D91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Kamer wordt – zoals toegezegd – voor de zomer per brief geïnformeerd over de resterende infrastructurele knelpunten om het eindbeeld uit de HRN-concessie te kunnen rijden. Binnen het programma Spoorcapaciteit 2030 wordt gewerkt aan het oplossen van deze knelpunten. Daarbinnen zijn keuzes nodig omdat het beschikbare budget ontoereikend is om alle knelpunten aan te pakken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6F670856" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5EB7C453" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4AF3925F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zo ja, als dit enkel bij ProRail zichtbaar is, heeft ProRail dit voor de zogenaamde ‘point of no return’ bij IenW aangegeven? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7D4327C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="14598191" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="48CC58CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ja, zie ook het antwoord op vraag 2 en de tijdlijn bij antwoord op vraag 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6277114D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0CDFA199" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7A473043" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zijn er andere projecten waarvoor dit ook geldt of dreigt te gelden? Graag een limitatieve lijst met toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="181377B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3DE3BD28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="64DC8B09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ProRail signaleert in haar eerdergenoemde brief dat er nog drie andere spooremplacementen zijn, waar maatregelen in beeld zijn om robuust meer treinen te kunnen rijden maar waarvoor nog geen project is gestart. Dit zijn Sittard, Maastricht en Breda. Dit zijn aanzienlijk kleinere emplacementen dan Haarlem en geen knelpunten die (direct) te maken hebben met gewenste frequentieverhogingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7BCEBA7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="44D59F5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="524F64C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In hoeverre zijn in dit project scenarioanalyses uitgevoerd waarin expliciet is doorgerekend wat de meerkosten zijn van het niet gelijktijdig uitvoeren van vervanging en capaciteitsuitbreiding?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4AD96C99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="122808AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="24E14EDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zie hiervoor de brief van ProRail d.d. 31 oktober 2025 die op 13 februari aan de Kamer is gestuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="729AED04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3C839AE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1FDA71DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoe wordt binnen IenW en ProRail systematisch gemonitord of infrastructurele projecten waarbij een koppelkans vervalt later leiden tot hogere totale kosten voor de belastingbetaler?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1A4E7B2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4FD87C63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3F28B24A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit wordt per geval beoordeeld, waarbij het uitgangspunt is om de beschikbare middelen maatschappelijk optimaal in te zetten. In het geval van spoorknoop Haarlem zijn de gewenste middelen niet beschikbaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="174C8FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6F3A8F80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="34A00CE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Klopt het dat door ProRail aan de gemeente Haarlem is gecommuniceerd dat, ondanks de vergevorderde status van het aanbestedingstraject, er toch nog mogelijkheden zouden zijn? Zo ja, waarom is het dan nu toch niet mogelijk?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7B1AAC16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4948C978" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0865D5A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ProRail heeft moeten besluiten het project te beperken tot één-op-één-vervanging. De mogelijkheid voor de zogenoemde meekoppelkans met het instandhoudingsproject is op 1 september 2025 verstreken, zelfs bij voldoende budget. ProRail heeft IenW op 31 oktober 2025 per brief geïnformeerd. Dat heeft de CEO van ProRail herhaald in de technische briefing Instandhouding op 16 december en in haar brief van 10 februari jl. die de Kamer 13 februari heeft ontvangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In haar communicatie benadrukt ProRail de betrokkenheid van de gemeente Haarlem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="45C1AE46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="32478806" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7D3A2ACA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waarom is het technisch niet mogelijk om de huidige wissels iets langer in bedrijf te houden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3B8874B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7CF1F7D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="69BD6312" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Kamerbrief van 13 februari jl. meldt dat ProRail heeft geconstateerd dat een aanzienlijk deel van de wissels en sporen op emplacement Haarlem ruimschoots voorbij de beoogde technische levensduur zijn. Aanvullende levensduurverlengende maatregelen voor de wissels zijn in het verleden al genomen of niet meer mogelijk. ProRail acht het langer in bedrijf houden niet verantwoord. Het is in het belang van de reiziger om geen onveilige situaties op het spoor te introduceren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="218E887A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7416691D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1ACB719A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat is de verklaring voor het feit dat de wissels op 31 december 2028 nog kunnen worden gebruikt en op 1 januari 2029 niet meer?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="09D1E25D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="53E5ACDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2D250156" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zie antwoord op vraag 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7FB1076C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4576A981" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="745189A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waarom is niet ingegaan op de door de gemeente Haarlem voorgestelde voorfinanciering?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="771B0364" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="625DFBDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4A93C305" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk229472003" w:id="2"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Helaas bood voorfinanciering geen oplossing gezien het point of no return reeds was overschreden. Bovendien verandert voorfinanciering het financieel tekort op het Mobiliteitsfonds niet, omdat het bedrag uiteindelijk alsnog moet worden terugbetaald. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="21AD7514" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="16714713" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="12C07055" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Waarom wordt in de Kamerbrief gesproken over de "eventuele frequentie-verhoging tussen Haarlem en Amsterdam", terwijl de frequentieverhoging reeds is afgesproken in de HRN-concessie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7BA22AD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="175282A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="536A0C2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zie het antwoord op vraag 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="26619182" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0817F16F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1995F490" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoe verhoudt de ontstane situatie zich tot de afgesproken 10.000 extra woningen in Haarlem en 40.000 extra woningen rondom Amsterdam Sloterdijk? Komen deze woningaantallen nu ook op losse schroeven te staan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="28D3E57F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="641800EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="07E811AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nee, in haar vervoersprognoses betrekt NS ook gemeentelijke woningbouwplannen op korte, middellange en lange termijn. Daarmee zijn deze plannen onderdeel van de afwegingen bij de actualisatie van het concessievolume; zie hiervoor tevens het antwoord op vraag 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6CFA5583" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5AAF699D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1673A2F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat zijn de gevolgen voor de mobiliteit in de regio Haarlem en aan de westkant van Amsterdam als de geplande frequentieverhoging niet doorgaat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6D3F01DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="25378754" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Antwoord 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5E4F67B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er zijn geen directe gevolgen. In haar vervoersprognoses betrekt NS ook gemeentelijke woningbouwplannen op korte, middellange en lange termijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="274B059E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="042336F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5600A740" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als de vernieuwing van de spoorknoop Haarlem nu toch geen doorgang kan vinden, wat is dan de nieuwe afspraak voor de grootschalige en op de toekomstige treinenloop afgestemde verbouwing? Kan hier een nauwkeurige planning van worden gegeven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="721D3650" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="65B982C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="18DA5BAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat is niet aan de orde; zie ook het antwoord op vraag 12. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0BFB6705" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="46ABF1A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4D61538D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op welke wijze gaat het kabinet met de lokale overheden bindende afspraken maken voor het op korte termijn alsnog grootschalig vernieuwen van de spoorknoop Haarlem?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="29CF2C8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0BECFF62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1E0E0422" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De financiële kaders van het Mobiliteitsfonds en Coalitieakkoord bepalen de ruimte voor nieuwe afspraken. Zoals in de brief van 16 maart jl. is uiteengezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, is de financiële opgave groot en is het noodzaak te prioriteren in zowel de instandhouding- als aanlegportefeuille. IenW werkt aan een prioriteringskader om scherpe keuzes te kunnen maken. Dit kader ontvangt u binnen afzienbare termijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1AC1424D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0319556C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7DEED4B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op welke exacte datum heeft ProRail u voor het eerst formeel of informeel gemeld dat het 'point of no return' voor de werkzaamheden in 2028 was bereikt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4E63716F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="580390F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1BDCD47B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De mogelijkheid voor de zogenoemde meekoppelkans met het instandhoudingsproject is op 1 september 2025 verstreken, zelfs bij voldoende budget. ProRail heeft IenW op 31 oktober 2025 per brief geïnformeerd. Dat heeft de CEO van ProRail herhaald in de technische briefing Instandhouding op 16 december en in haar brief van 10 februari jl. die de Kamer 13 februari heeft ontvangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="01D0457C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2E064E82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="42FEAE5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Waarom is de Kamer tijdens de behandeling van de motie-Grinwis c.s. op 4 februari jl. niet gewaarschuwd dat de uitvoeringstechnische deadline reeds was verstreken, in plaats van de motie enkel te ontraden op financiële gronden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3F740E29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="625015B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="355DA04A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="63DB010F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="63C495E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk229472227" w:id="3"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De mogelijkheid voor de zogenoemde meekoppelkans met het instandhoudingsproject is op 1 september 2025 verstreken, zelfs bij voldoende budget. ProRail heeft IenW op 31 oktober 2025 per brief geïnformeerd. Dat heeft de CEO van ProRail herhaald in de technische briefing Instandhouding op 16 december en in haar brief van 10 februari jl. die de Kamer 13 februari heeft ontvangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verdere aanpassing van het emplacement blijft ook na afronding van de instandhoudingswerkzaamheden denkbaar, maar vraagt om meer tijd én meer geld dan nu beschikbaar is voor Spoorknoop Haarlem. In die context is de motie beoordeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="07B7CFFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="31B29CD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227077709" w:id="4"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2C37909D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat gebeurt er met de beoogde dekking uit de noordelijke tunnel van het Zuidasdok nu de motie niet wordt uitgevoerd? Vallen deze middelen vrij voor andere spoorprojecten of blijven deze gereserveerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6AB3ACD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="09FA1A09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5AC576A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er is nu geen dekking in het Mobiliteitsfonds voor het realiseren van de noordelijke tunnel van Zuidasdok. Zoals verwoord in de BO MIRT afspraken 2026, wordt er uiterlijk eind 2026 een besluit over fasering en financiering van de noordelijke tunnel genomen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6465C506" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2F4467A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6E49176E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welk bedrag begroot ProRail op dit moment wél voor een latere ombouw (na 2028), nu ProRail stelt dat de genoemde €62 miljoen onvoldoende is voor een latere integrale ombouw?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0514C5C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="08F45603" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="20946817" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op dit moment is een latere ombouw niet voorzien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7869FA44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="14B30096" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="322A33F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welke specifieke veiligheidsrisico's treden op bij een eventueel kortstondig uitstel van de aanbesteding om het ontwerp alsnog aan te passen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="18184A6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="76EBD3D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="502AF1AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voordat veiligheidsrisico's voor het spoorverkeer optreden zal ProRail genoodzaakt zijn beperkingen aan het gebruik van de infrastructuur op te leggen en/of de infrastructuur buiten dienst te nemen. Daarmee zal ongepland zeer veel en langdurige treinhinder ontstaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1A85EBB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1EAF8C1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4F9F11D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kunt u een tijdlijn opstellen van de gang van zaken rondom de besluitvorming voor de Spoorknoop in Haarlem, waarbij wordt meegenomen wanneer het ministerie van Infrastructuur en Waterstaat en ProRail op de hoogte waren van de noodzaak van de vernieuwing, hoe het contact over deze verbouwing en de financiële aspecten daarvan tussen het ministerie van Infrastructuur en Waterstaat is verlopen, en wanneer is besloten om de vernieuwing niet te betrekken bij het reeds geplande onderhoud?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1859ECCE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4CDE5E0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="09CAC994" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2120" w:hanging="2120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Juli/augustus 2024:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ProRail verzoekt het ministerie van IenW in ambtelijke werkgroep om aanvullend budget op lopend instandhoudingsproject om emplacement Haarlem toekomstbestendig te vernieuwen. Het ministerie van IenW wijst verzoek in de begrotingsbesluitvorming af mede vanwege ontbrekende financiële ruimte in aanlegbudgetten en onvoldoende concreet beeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="43A3F6BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2120" w:hanging="2120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Januari 2025: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De nieuwe HRN-concessie treedt in werking, inclusief de frequentieverhoging Amsterdam-Haarlem (deze verhoging moet NS in 2033 uitvoeren mits de infrastructuur hiervoor beschikbaar is).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="043D0DBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2120" w:hanging="2120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 april 2025: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ProRail kondigt per mail aan een gesprek met het ministerie van IenW in te plannen over Spoorknoop Haarlem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="35451980" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2120" w:hanging="2120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29 april 2025: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ProRail op 29 april voorbereidende informatie per mail gestuurd waarin ze stelt dat ‘uiterlijk in juni 2025 zekerheid nodig [is] over de financiering van de ombouw […] [om] op relatief normale manier starten met de aanbesteding op 26 september dit jaar.’ Het (ambtelijk) gesprek vond plaats op 30 april 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="36F0176C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2120" w:hanging="2120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voorjaar/zomer 2025:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Meerdere ambtelijke gesprekken tussen het ministerie van IenW en ProRail over Spoorknoop Haarlem. Nieuwe aanbestedingsdeadline is 1 september 2025. Het ministerie van IenW geeft hoogambtelijk en bestuurlijk aan geen aanvullend budget te hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="33BF4E7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2120" w:hanging="2120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1 september 2025: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Start voorbereiding aanbesteding waarvoor variantkeuze vereist is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4D3323D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2120" w:hanging="2120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31 oktober 2025: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief ProRail aan IenW over keuze Spoorknoop Haarlem (zie bijlage bij Kamerbrief d.d. 13 februari 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3DF20648" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2120" w:hanging="2120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11 december 2025: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ProRail houdt persconferentie in Haarlem om belang instandhoudingsopgave te onderstrepen en gebruikt Spoorknoop Haarlem als illustratie voor problematiek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="08E7CD94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2120" w:hanging="2120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16 december 2025: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Technische briefing ProRail aan Kamer over instandhouding. CEO ProRail benoemt dat ProRail ‘de aanbesteding voor Spoorknoop Haarlem recent gestart is en daarmee het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1748 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>point of no return</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is gepasseerd’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3FC65CF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>18 december 2025:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CD Spoor met aandacht voor Spoorknoop Haarlem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="37E8498A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="2120" w:hanging="2120"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003E63FF" w:rsidR="00D35092">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26 januari 2026:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:t>NO MIRT met aandacht voor Spoorknoop Haarlem. Kamerlid Grinwis kondigt motie aan; staatssecretaris IenW ontraadt deze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="655A119E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="2120" w:hanging="2120"/>
-      </w:pPr>
-[...215 lines deleted...]
-      <w:r w:rsidRPr="003E63FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>4 februari 2026:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E63FF">
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Tweede Kamer neemt motie-Grinwis c.s. aan die de regering verzoekt ‘nogmaals binnen de meerjarenbegroting naar ruimte te zoeken om het emplacement [alsnog] in één keer toekomstbestendig te verbouwen’.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00CD4C91" w:rsidRDefault="00494E35" w14:paraId="5FD855F5" w14:textId="4D6910F2">
-      <w:pPr>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4B62B61C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="2120" w:hanging="2120"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003E63FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>10 februari 2026:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E63FF">
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Brief ProRail op verzoek van IenW over uitvoering motie-Grinwis (zie bijlage bij Kamerbrief d.d. 13 februari 2026</w:t>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:t>Brief ProRail op verzoek van IenW over uitvoering motie-Grinwis (zie bijlage bij Kamerbrief d.d. 13 februari 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="24F1369A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="2120" w:hanging="2120"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003E63FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>13 februari 2026:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E63FF" w:rsidR="00CC0219">
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="003E63FF">
         <w:t>Het ministerie van IenW informeert de Tweede Kamer dat het volgens ProRail te laat is en de motie daarom niet uitgevoerd kan worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="3AEDB459" w14:textId="77777777"/>
-[...12 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="54C87109" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="28A53DDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="664307B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="348C2624" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="4C2C8808" w14:textId="6A96F500">
-[...18 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7F9FF60F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kunt u vertellen wanneer bij het ministerie van Infrastructuur en Waterstaat bekend was dat het ‘point of no return’ was bereikt, en in hoeverre heeft u dit gedeeld met de Tweede Kamer?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="36AFAC7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0C7907D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00CB6F94" w:rsidP="00CB6F94" w:rsidRDefault="00CB6F94" w14:paraId="3FB55786" w14:textId="77777777">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1A2D6638" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De mogelijkheid voor de zogenoemde meekoppelkans met het instandhoudingsproject is op 1 september 2025 verstreken, zelfs bij voldoende budget. ProRail heeft IenW op 31 oktober 2025 per brief geïnformeerd. Dat heeft de CEO van ProRail herhaald in de technische briefing Instandhouding op 16 december en in haar brief van 10 februari jl. die de Kamer 13 februari heeft ontvangen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E63FF">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="003E63FF">
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="7D63DB05" w14:textId="77777777"/>
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5AB739E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4235184D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 23</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E63FF" w:rsidR="00494E35">
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="2E7E5D22" w14:textId="2D8B6592">
-[...114 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="09F22375" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Klopt het dat de staatssecretaris bij het commissiedebat Spoor in december 2025 heeft toegezegd dat hij tot het MIRT-debat geen onomkeerbare besluiten zou nemen, en de besluitvorming rondom spoorknoop Haarlem zou betrekken bij de MIRT-systematiek, terwijl het ‘point of no return’ toen al was verstreken, en heeft hij de Kamer toen incorrect of onvolledig geïnformeerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2946FF0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="23B32409" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2A7A3B59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk229472411" w:id="5"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn door de staatssecretaris geen onomkeerbare stappen gezet ten aanzien van dit dossier. Het besluit van ProRail om alleen voor 1-op-1 vervanging te gaan is onderdeel van de reguliere planning van exploitatie, onderhoud en vernieuwing (EOV) en dit is door ProRail aan de Kamer toegelicht tijdens de technische briefing van 16 december 2025, voorafgaand aan het commissiedebat Spoor. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2E438326" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6F0B1D06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="4A0EB0D8" w14:textId="1D3951FF">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="18654F51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Erkent u ook de extra maatschappelijke kosten, zoals hinder voor de treinreiziger en het uitblijven van reeds afgesproken capaciteitsuitbreiding?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="0F57D8CC" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="01A08BB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="071C317D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="005F4A0C" w:rsidP="00494E35" w:rsidRDefault="005F4A0C" w14:paraId="3088D4BF" w14:textId="2B267DE7">
-[...56 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5FA34B9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De maatschappelijke kosten spelen een centrale rol in beleidsafwegingen. Bij aanvang van het Programma Spoorcapaciteit 2030 is ervoor gekozen het budget in te zetten daar waar de vervoersvraag het hardst groeit. Om deze reden is toen niet voor Haarlem gekozen. In de loop van 2027 worden alle frequentieverhogingen uit de HRN-concessie opnieuw afgewogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1698F57C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="050E4242" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="7C4BA784" w14:textId="69A20E20">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0F1097E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bent u bereid middelen vrij te maken voor de vernieuwing van de spoorknoop Haarlem, zodat de kosten op de lange termijn zo laag mogelijk blijven, en goedkoop uiteindelijk geen duurkoop wordt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="187874CC" w14:textId="77777777"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0AA015B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3A6CF78D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0161A44F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De mogelijkheid voor de zogenoemde meekoppelkans met het instandhoudingsproject is op 1 september 2025 verstreken, zelfs bij voldoende budget. Dat heeft de CEO van ProRail nogmaals aangegeven in de technische briefing Instandhouding op 16 december en in haar brief van 10 februari jl. die de Kamer 13 februari heeft ontvangen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F4A0C" w:rsidP="00494E35" w:rsidRDefault="005F4A0C" w14:paraId="108EBC58" w14:textId="77777777"/>
-[...11 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1DB6475A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="74DC155B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 26</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="5F9BA8FF" w14:textId="2C307A73">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3A2C3B75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Is het mogelijk deze reconstructie te financieren vanuit eerder uitgekeerde middelen voor woningbouw en mobiliteit (WoMo)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="6AF670BD" w14:textId="77777777"/>
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4DF1CF3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="50A87243" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 26</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00F70892" w14:paraId="67C3358A" w14:textId="76100DAF">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="69344E07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De mogelijkheid voor de zogenoemde meekoppelkans met het instandhoudingsproject is op 1 september 2025 verstreken, zelfs bij voldoende budget. Dat heeft de CEO van ProRail nogmaals aangegeven in de technische briefing Instandhouding op 16 december en in haar brief van 10 februari jl. die de Kamer 13 februari heeft ontvangen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00F70892" w:rsidP="00494E35" w:rsidRDefault="00F70892" w14:paraId="2CFCB748" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="16A24CA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6B631135" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 27</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="46E9D6C2" w14:textId="55C94A21">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="52981218" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bent u bereid in te gaan op het aanbod van de gemeente Haarlem om de werkzaamheden voor te financieren, zodat het kabinet deze kosten op een later moment kan inboeken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="420DA8B4" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2EFAF5AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6CAF5784" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 27</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00581DAE" w:rsidP="00581DAE" w:rsidRDefault="00581DAE" w14:paraId="0224B1B3" w14:textId="77777777">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1DBD5E36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De mogelijkheid voor de zogenoemde meekoppelkans met het instandhoudingsproject is op 1 september 2025 verstreken, zelfs bij voldoende budget. Dat heeft de CEO van ProRail nogmaals aangegeven in de technische briefing Instandhouding op 16 december en in haar brief van 10 februari jl. die de Kamer 13 februari heeft ontvangen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="13E0B256" w14:textId="668E74D3"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="04D40FD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="566F825E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 28</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="2E264943" w14:textId="406183D0">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0EE927E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Was de staatssecretaris op de hoogte dat het ‘point of no return’ was bereikt tijdens het commissiedebat Spoor in december, en heeft de staatssecretaris de Kamer daar volledig en correct over geïnformeerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00D85C45" w:rsidRDefault="00D85C45" w14:paraId="33D37E3F" w14:textId="6FEB52EB">
-[...18 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="21AC2435" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="63F5B894" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 28</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00CF4458" w14:paraId="0DD555C7" w14:textId="2537C5B9">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="64B6EFDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De mogelijkheid voor de zogenoemde meekoppelkans met het instandhoudingsproject is op 1 september 2025 verstreken, zelfs bij voldoende budget. ProRail heeft IenW op 31 oktober 2025 per brief geïnformeerd. Dat heeft de CEO van ProRail herhaald in de technische briefing Instandhouding op 16 december en in haar brief van 10 februari jl. die de Kamer 13 februari heeft ontvangen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E63FF">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="003E63FF">
-[...20 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verdere aanpassing van het emplacement blijft ook na afronding van de instandhoudingswerkzaamheden denkbaar, maar vraagt om meer tijd én meer geld dan nu beschikbaar is voor Spoorknoop Haarlem. In die context is het debat gevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="591CD2EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="41D44ED9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 29</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="0F1FF650" w14:textId="2E7F77E8">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="08E1ADA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hoe kan het dat duidelijkheid ontbrak over de scope van de verbouwing bij ProRail waardoor zij de raming voor een volledige verbouwing niet hebben gedaan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="70E70145" w14:textId="77777777"/>
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="54CEC850" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1BE78233" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 29</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00AD09A0" w:rsidP="00AD09A0" w:rsidRDefault="00AD09A0" w14:paraId="0BB81FA3" w14:textId="6B16792C">
-[...21 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1B7AAFE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Over de scope van de verbouwing is geen onduidelijkheid geweest. Er is gewerkt met verschillende varianten, waarbij de financiering van de toekomstbestendige variant niet haalbaar is gebleken. 1 september 2025 was het uiterste moment waarop een keuze gemaakt moest worden in de scope van de werkzaamheden om programmering en aanbesteding voor realisatie gedegen te kunnen voorbereiden, tijdig te starten en voldoende tijd te hebben voor de uitvoering. Vanwege het beschikbare budget heeft ProRail moeten kiezen voor de ‘basisvariant', waarbij één-op-één vervangen wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4CBAEE6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3A59F709" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="20E6CAAF" w14:textId="0033E6D9">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2866DE86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zijn de wissels daadwerkelijk niet meer bruikbaar in 2028, of kan met aanvullende maatregelen of intensievere monitoring de levensduur mogelijk worden verlengd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="45B1075F" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0D7394BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="261E239A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="0040563F" w:rsidP="0040563F" w:rsidRDefault="00AA718B" w14:paraId="4C5B1FEE" w14:textId="59BAACC1">
-[...24 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6D4897F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Kamerbrief van 13 februari jl. is gemeld dat ProRail heeft geconstateerd dat een aanzienlijk deel van de wissels en sporen op emplacement Haarlem ruimschoots voorbij de beoogde technische levensduur zijn. Aanvullende levensduurverlengende maatregelen voor de wissels zijn in het verleden al genomen of niet meer mogelijk. ProRail acht het langer in bedrijf houden niet verantwoord. Het is in het belang van de reiziger om geen onveilige situaties op het spoor te introduceren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="14FAFACF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7B749875" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 31</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="320745BC" w14:textId="41AFEA48">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4309C8B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Kunt u een juridische en technische co-analyse maken van de risico’s van eventuele uitval van wissels ten opzichte van de voordelen van één integrale verbouwing, en daarbij aangeven of de risico’s van uitstel opwegen tegen de aanzienlijke extra kosten die ontstaan wanneer de werkzaamheden niet gelijktijdig worden uitgevoerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="7EF5ACA2" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="696643BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="13417E08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 31</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00AD09A0" w14:paraId="7D6746BC" w14:textId="6094A7E5">
-[...27 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="528CC09D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze afweging is gemaakt door ProRail, waarbij ProRail aangeeft dat het risico te groot wordt als niet tijdig vervangen wordt. Een verdere analyse kan gemaakt worden, maar verandert niks aan het feit dat het ‘point of no return’ gepasseerd is. Daarom acht het ministerie van IenW het nu niet zinvol hier verder onderzoek naar te (laten) doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7CC61A5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="56EDEE4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 32</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="2F023CB8" w14:textId="5803BD15">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="00DBC057" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Kunt u expliciet ingaan op het scenario dat één van de wissels tussentijds moet worden aangepakt, maar de andere wissels wel standhouden bij een verlengde levensduur?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="4D5F30F8" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="096E7E35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6EEC7E5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 32</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00AD09A0" w:rsidP="00AD09A0" w:rsidRDefault="00AD09A0" w14:paraId="652CA2A4" w14:textId="77777777">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="01B8833A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Werkzaamheden worden zoveel mogelijk gegroepeerd en in één keer uitgevoerd. Het vervangen van één van de wissels levert geen substantiële verbetering op, terwijl er wel meer overlast zou ontstaan doordat er vaker werkzaamheden moeten plaatsvinden. Dit zou bovendien lijden tot hogere kosten, vanwege herhaald werk, aanvullend alternatief vervoer en toegenomen storingsrisico's. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="5CBB9B44" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="1E8F043D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6FA26C87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 33</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="485F0C1D" w14:textId="3CC6822B">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="452A7C1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hoe groot acht u de kans dat alle betrokken wissels een verlengde levensduur niet zouden overleven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="133284DE" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="09E85528" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3117933C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 33</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="003546C2" w:rsidP="003546C2" w:rsidRDefault="00200AA1" w14:paraId="63EC74ED" w14:textId="51567C83">
-[...18 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="70782502" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ProRail bewaakt als onderdeel van haar assetmanagement de status van de spoorinfrastructuur en besluit over noodzakelijke vervangingen. In plaats van geplande en relatief kortstondige hinder zoals nu voorzien zou het verder uitstellen van vernieuwing tot onacceptabele risico's op ongeplande hinder en verstoringen van de infrastructuur leiden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4C30B11E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="03079B40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 34</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="6FE10EF1" w14:textId="66E29322">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="55DBA770" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Houdt u vast aan het volledige concessievolume in uiterlijk 2033 voor zowel het traject Leiden-Haarlem als het traject Haarlem-Amsterdam?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="5B1BC2FB" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="66B34E93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="07DA5AE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 34</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="280725F8" w14:textId="4CD0204E">
-[...30 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5EDE59A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zie het antwoord op vraag 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="13219683" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="0A97E055" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 35</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="35486832" w14:textId="4D3C37F9">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7F85CDF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wat zou de invloed zijn van het uitstellen van de vernieuwing van de spoorknoop op de woningbouw en bereikbaarheid in de regio?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="1263CFC8" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4B3B08DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="32D016F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 35</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00B141A2" w14:paraId="35D21C7B" w14:textId="14FD26AD">
-[...27 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="740E1EA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zie het antwoord op vraag 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5CB9EDF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="63EAF0B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 36</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="07B0BFB8" w14:textId="77777777">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4721DACC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bent u bereid zich ervoor in te spannen dat de beoogde vernieuwing nog in deze kabinetsperiode kan worden uitgevoerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="006F6F8B" w:rsidP="00494E35" w:rsidRDefault="006F6F8B" w14:paraId="6E4F4D72" w14:textId="77777777"/>
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="78D3AC08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="6B7BACA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 36</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="6041F9CC" w14:textId="31892C25">
-[...39 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="029ABB44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zie het antwoord op vraag 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="050ECF49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="2432E41D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 37</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="5E18EA17" w14:textId="3C14B09D">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="4F65E6AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Op welke andere locaties speelt een vergelijkbare problematiek waarbij het samenvoegen van onderhoud en vernieuwing veel geld kan besparen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00B20518" w:rsidP="00494E35" w:rsidRDefault="00B20518" w14:paraId="385541FE" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="134F1D48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="5D230535" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 37</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00B141A2" w14:paraId="7CD94C2B" w14:textId="688649E4">
-[...27 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="238BA8FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zie het antwoord op vraag 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="3FDE8026" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="55E6F8E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vraag 38</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00494E35" w:rsidP="00494E35" w:rsidRDefault="00494E35" w14:paraId="374C0954" w14:textId="574AEA14">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="18E7EAF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Kunt u een lijst geven van andere WoMo-projecten die zijn afgewezen, aangeven welke criteria zijn gehanteerd bij het afwijzen van deze projecten en aangeven wat er gebeurt met de woningbouwopgave die aan deze projecten was gekoppeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E63FF" w:rsidR="00701532" w:rsidP="00494E35" w:rsidRDefault="00701532" w14:paraId="685C76FF" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="142D19C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="21420B22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord 38</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF1E49" w:rsidRDefault="000A33C0" w14:paraId="60D199DD" w14:textId="5321B1D7">
-      <w:r w:rsidRPr="003E63FF">
+    <w:p w:rsidRPr="00845C2F" w:rsidR="00FA6C69" w:rsidP="00FA6C69" w:rsidRDefault="00FA6C69" w14:paraId="7DB1E127" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In de MIRT-brief voorjaar 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E63FF">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="003E63FF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de Kamer geïnformeerd over de criteria en afweging van de Woningbouw op Korte Termijn (WoKT) regeling. In de Kamerbrief van 10 november 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="003E63FF">
-[...12 lines deleted...]
-    <w:sectPr w:rsidR="00AF1E49">
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de Kamer geïnformeerd over het doorlopen proces en verdeling van de middelen. Er is momenteel geen eenduidig beeld van de impact van de afwijzing van aanvragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00845C2F" w:rsidR="004E5D09" w:rsidP="00FA6C69" w:rsidRDefault="004E5D09" w14:paraId="2C179226" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00845C2F" w:rsidR="004E5D09" w:rsidSect="009B77A9">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="225F46D1" w14:textId="77777777" w:rsidR="009E7DFA" w:rsidRDefault="009E7DFA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3EFAB9B1" w14:textId="77777777" w:rsidR="00E36CA3" w:rsidRDefault="00E36CA3" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1419DCA4" w14:textId="77777777" w:rsidR="009E7DFA" w:rsidRDefault="009E7DFA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6516177D" w14:textId="77777777" w:rsidR="00E36CA3" w:rsidRDefault="00E36CA3" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="39C814D7" w14:textId="77777777" w:rsidR="00892ECE" w:rsidRDefault="00892ECE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CE09A51" w14:textId="77777777" w:rsidR="00F76800" w:rsidRPr="00FA6C69" w:rsidRDefault="00F76800" w:rsidP="00FA6C69">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2C3F9318" w14:textId="77777777" w:rsidR="00892ECE" w:rsidRDefault="00892ECE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19851AC1" w14:textId="77777777" w:rsidR="00F76800" w:rsidRPr="00FA6C69" w:rsidRDefault="00F76800" w:rsidP="00FA6C69">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3BFA6ECD" w14:textId="77777777" w:rsidR="00892ECE" w:rsidRDefault="00892ECE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B51DEFF" w14:textId="77777777" w:rsidR="00F76800" w:rsidRPr="00FA6C69" w:rsidRDefault="00F76800" w:rsidP="00FA6C69">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33798AAB" w14:textId="77777777" w:rsidR="009E7DFA" w:rsidRDefault="009E7DFA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="068D8EC6" w14:textId="77777777" w:rsidR="00E36CA3" w:rsidRDefault="00E36CA3" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A4B7436" w14:textId="77777777" w:rsidR="009E7DFA" w:rsidRDefault="009E7DFA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5DA39C4C" w14:textId="77777777" w:rsidR="00E36CA3" w:rsidRDefault="00E36CA3" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="16011E4D" w14:textId="543F2A2A" w:rsidR="0035212A" w:rsidRDefault="0035212A" w:rsidP="007062AF">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="395332B1" w14:textId="77777777" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0035212A">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2025-2026, 2026D14415.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="647727DC" w14:textId="33B363A9" w:rsidR="000E07D2" w:rsidRDefault="000E07D2">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="47CC935B" w14:textId="77777777" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E07D2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29984, nr. 1274</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2B87960C" w14:textId="5D527634" w:rsidR="005D24E0" w:rsidRDefault="005D24E0">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0E3DE8D9" w14:textId="77777777" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005D24E0">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29984, nr. 1274</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="75405B04" w14:textId="77777777" w:rsidR="001C7BC5" w:rsidRDefault="001C7BC5" w:rsidP="001C7BC5">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="781A77B0" w14:textId="77777777" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E07D2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29984, nr. 1274</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="07177075" w14:textId="0A61BFE5" w:rsidR="00B523B0" w:rsidRPr="00895993" w:rsidRDefault="00B523B0">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2A6E973F" w14:textId="1FD19CA1" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00895993">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 36800-A, nr. 39.</w:t>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800 A, nr. 39.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="347D3FA7" w14:textId="77777777" w:rsidR="00063B5D" w:rsidRDefault="00063B5D" w:rsidP="00063B5D">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6FAD0C8C" w14:textId="77777777" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E07D2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29984, nr. 1274</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="38702D5B" w14:textId="77777777" w:rsidR="0028312A" w:rsidRDefault="0028312A" w:rsidP="0028312A">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5CC74DB2" w14:textId="77777777" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E07D2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29984, nr. 1274</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="2AEB7D9B" w14:textId="77777777" w:rsidR="00CB6F94" w:rsidRDefault="00CB6F94" w:rsidP="00CB6F94">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="64FC82CC" w14:textId="77777777" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E07D2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29984, nr. 1274</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="6B9A3CFA" w14:textId="77777777" w:rsidR="00CF4458" w:rsidRDefault="00CF4458" w:rsidP="00CF4458">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4632C3D8" w14:textId="77777777" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E07D2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29984, nr. 1274</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="3F499DEA" w14:textId="77777777" w:rsidR="000A33C0" w:rsidRPr="007B1038" w:rsidRDefault="000A33C0" w:rsidP="000A33C0">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2490195A" w14:textId="77777777" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007B1038">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuknummer 36 600 A, nr.63 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="063BEAB6" w14:textId="77777777" w:rsidR="000A33C0" w:rsidRDefault="000A33C0" w:rsidP="000A33C0">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="47294A0B" w14:textId="77777777" w:rsidR="00FA6C69" w:rsidRPr="00845C2F" w:rsidRDefault="00FA6C69" w:rsidP="00FA6C69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007B1038">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00845C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuknummer 32 847, nr. 1389</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="664F89CD" w14:textId="77777777" w:rsidR="00892ECE" w:rsidRDefault="00892ECE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="753CA71C" w14:textId="77777777" w:rsidR="00F76800" w:rsidRPr="00FA6C69" w:rsidRDefault="00F76800" w:rsidP="00FA6C69">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...394 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B2098A7" w14:textId="77777777" w:rsidR="00F76800" w:rsidRPr="00FA6C69" w:rsidRDefault="00F76800" w:rsidP="00FA6C69">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="79788224" w14:textId="77777777" w:rsidR="00AF1E49" w:rsidRDefault="000E6908">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5AC07D54" w14:textId="77777777" w:rsidR="00F76800" w:rsidRPr="00FA6C69" w:rsidRDefault="00F76800" w:rsidP="00FA6C69">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1498 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1686 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0035212A"/>
-[...415 lines deleted...]
-    <w:rsid w:val="00FF2895"/>
+    <w:rsidRoot w:val="00FA6C69"/>
+    <w:rsid w:val="00106A24"/>
+    <w:rsid w:val="00366B99"/>
+    <w:rsid w:val="003C6DDD"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007C007B"/>
+    <w:rsid w:val="00845C2F"/>
+    <w:rsid w:val="009B77A9"/>
+    <w:rsid w:val="00E36CA3"/>
+    <w:rsid w:val="00F76800"/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rsid w:val="00FF2E43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="6DE40042"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0D8ABE14"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A615A64C-68BE-480A-90A7-35DBDA11E05C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7965,77 +5861,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8060,75 +5956,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8163,55 +6059,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8274,3655 +6170,873 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:rPr>
-      <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWKopjesVerdana7">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWSlotzin">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWStandaardVerdana85">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Hoofdstuk">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:numPr>
-[...89 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Uitgavegegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensOrganisatienaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:before="140"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensVet">
-[...192 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSeindblad1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:before="220" w:line="240" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:color w:val="275937"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSstandaard15">
-[...32 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...1682 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
     <w:name w:val="Referentiegegevens_kop"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...568 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
     <w:name w:val="Slotzin"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...15 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...120 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...151 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Witregel1pt">
-[...19 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0035212A"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0035212A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0035212A"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0035212A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA6C69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0035212A"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0035212A"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0035212A"/>
+    <w:rsid w:val="00FA6C69"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...92 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...210 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(2).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12198,154 +7312,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>22163</ap:Characters>
+  <ap:Pages>16</ap:Pages>
+  <ap:Words>4091</ap:Words>
+  <ap:Characters>22501</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>184</ap:Lines>
-  <ap:Paragraphs>51</ap:Paragraphs>
+  <ap:Lines>187</ap:Lines>
+  <ap:Paragraphs>53</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>26000</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>26539</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>