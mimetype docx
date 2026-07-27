--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -1,5239 +1,1171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00516B45" w:rsidRDefault="00340ECA" w14:paraId="12B6E67A" w14:textId="77777777"/>
-[...94 lines deleted...]
-    <w:p w:rsidR="00AE63FF" w:rsidP="00516B45" w:rsidRDefault="00AE63FF" w14:paraId="3B02581C" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="760DA18C" w14:textId="273C13BC">
       <w:pPr>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EF4B67">
+        <w:t>AH 2117</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="62436996" w14:textId="1C02AAB9">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>2026Z09274</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B7F38" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="43E527D7" w14:textId="489FF149">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="35CB6468" w14:textId="77777777">
+      <w:r w:rsidRPr="001B7F38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris Aerdts (Economische Zaken en Klimaat)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7F38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="69545B71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="41CA441A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EF4B67" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="23D29178" w14:textId="7AA07E54">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7F38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2058</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="03FB6868" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="55F93A60" w14:textId="06C10437">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> duwt je terug de kast in?</w:t>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="5EE10AA9" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:t>Bent u bekend met de berichten‘Meta blokkeert opnieuw tientallen queer accounts op Instagram’ en‘Meta heft de blokkade van queer-Instagramaccounts deels op, maar de angst voor herhaling blijft:‘Het duwt je terug de kast in?</w:t>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="7AB6CB94" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="65270E76" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="7A62EE07" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="40526D51" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="5541599D" w14:textId="77286E94">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="3538901F" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Ja, daar zijn we mee bekend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="4717D15F" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="2607DD91" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="55FDCAFB" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="0460D13C" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="77C81495" w14:textId="40841434">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="11479A4E" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Vindt u het acceptabel dat Meta wederom eenzijdig de accounts van tientallen queerorganisaties en queer personen heeft geblokkeerd of zelfs permanent heeft verwijderd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="25932179" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="51E82352" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="02F75BF6" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="668F93A1" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="51CA879F" w14:textId="4E86D480">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="2D1F6839" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve">De online publieke ruimte moet veilig, toegankelijk en inclusief zijn. Het is onacceptabel als de toegang tot de online publieke ruimte, waar het maatschappelijk debat en commercie plaatsvindt, ongelijk zou zijn op grond van identiteitskenmerken. Discriminatie is in strijd met wet- en regelgeving. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="61C1C364" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="02E260D5" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="28EE304B" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="54BF8210" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="7E7D8D7D" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> over een soortgelijke situatie in december 2025, meer informatie gekregen over de moderatiekeuzes door Meta?</w:t>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="51ED9154" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:lastRenderedPageBreak/>
+        <w:t>Heeft u sinds de beantwoording op de vragen van de leden Dassen en Kathmann over een soortgelijke situatie in december 2025, meer informatie gekregen over de moderatiekeuzes door Meta?</w:t>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="07758BC6" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="21ED247A" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="6171AAFE" w14:textId="1C90EA69">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="219D1172" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve">Nee, over de moderatiekeuzes van Meta en soortgelijke situaties hebben wij niet meer informatie gekregen sinds december 2025. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="60B9C00B" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="14755E53" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="21B313F0" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="6E10A9A3" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="12424784" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="1048CF0C" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Bent u sinds de beantwoording op de bovengenoemde vragen nog verder in contact geweest met Meta over het eenzijdig blokkeren van queer accounts? Zo ja, wat was uw inzet bij deze gesprekken?</w:t>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="3BC7BFA7" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="543BCA83" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="510943CE" w14:textId="4606E9C0">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="14D4E48D" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve">Ja, de staatssecretaris van Digitale Economie en Soevereiniteit heeft deze signalen in een recent gesprek met Meta aan de orde gebracht. Daarbij is het belang van een sociaal veilige omgeving voor iedereen benadrukt. Er is ook op ambtelijk niveau contact geweest met Meta om meer informatie te ontvangen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="6B7B1F8F" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="04680B46" w14:textId="27A7A8C5">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="4650AA59" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="1FA3E9DB" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="6E4F4202" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="6D76961A" w14:textId="6193F698">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="71A4438E" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Herkent u de signalen van de getroffen accounts dat het vaak niet lukt om in contact te komen met een echt persoon bij Meta om bezwaar te kunnen maken? Wat kan u hiertegen doen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="1E1B9DC5" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="4699DFEE" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="45C0901A" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="0765167B" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="796945AC" w14:textId="161E291B">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (Digital Services Act, ‘DSA’) is Meta er echter toe verplicht om afnemers van de dienst de mogelijkheid te bieden om rechtstreekse en efficiënte communicatiemiddelen te kiezen die niet uitsluitend op geautomatiseerde instrumenten berusten. Ook moet zij op grond van artikel 20 DSA een gemakkelijk toegankelijk en gebruikersvriendelijk klachtenafhandelingssysteem hebben. Hierin moeten gebruikers voldoende nauwkeurige en naar behoren gemotiveerde klachten in kunnen dienen. Besluiten over die klachten moeten worden genomen onder toezicht van gekwalificeerd personeel en niet alleen op basis van geautomatiseerde middelen. Niet-naleving van deze verplichting kan resulteren in handhavend optreden door de bevoegde toezichthouder. In oktober 2025 heeft de Commissie voorlopige bevindingen gepubliceerd in het onderzoek naar Meta. Daarin concludeert zij dat Meta de DSA overtreedt, onder meer door gebruikers niet voldoende in staat te stellen om inhoudsmoderatiebeslissingen aan te vechten. Meta wordt nu in staat gesteld hierop te reageren, waarna de Commissie een definitief oordeel velt.</w:t>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="4C1C28C7" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:t xml:space="preserve">De signalen van de getroffen accounts dat het niet altijd lukt om in contact te komen met een echt persoon bij Meta zijn bij ons bekend. Op grond van artikel 12 van de digitaledienstenverordening (Digital Services Act, ‘DSA’) is Meta er echter toe verplicht om afnemers van de dienst de mogelijkheid te bieden om rechtstreekse en efficiënte communicatiemiddelen te kiezen die niet uitsluitend op geautomatiseerde instrumenten berusten. Ook moet zij op grond van artikel 20 DSA een gemakkelijk toegankelijk en gebruikersvriendelijk klachtenafhandelingssysteem hebben. Hierin moeten gebruikers voldoende nauwkeurige en naar behoren gemotiveerde klachten in kunnen dienen. Besluiten over die klachten moeten worden genomen onder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402464">
+        <w:lastRenderedPageBreak/>
+        <w:t>toezicht van gekwalificeerd personeel en niet alleen op basis van geautomatiseerde middelen. Niet-naleving van deze verplichting kan resulteren in handhavend optreden door de bevoegde toezichthouder. In oktober 2025 heeft de Commissie voorlopige bevindingen gepubliceerd in het onderzoek naar Meta. Daarin concludeert zij dat Meta de DSA overtreedt, onder meer door gebruikers niet voldoende in staat te stellen om inhoudsmoderatiebeslissingen aan te vechten. Meta wordt nu in staat gesteld hierop te reageren, waarna de Commissie een definitief oordeel velt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="56A2DCC8" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="48BAC00B" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="6F5527B1" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="30E0A37E" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="40FCC3E4" w14:textId="05813429">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="34ECEBB8" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Zijn er signalen dat online accounts worden getroffen door gecoördineerde massameldingen van gebruikers of groepen die het oneens zijn met de inhoud van de accounts? Wat doet Meta om zulke gecoördineerde massameldingen tegen te gaan, met name als deze zich richten tegen minderheidsgroepen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="2516AD21" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="343A26A9" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="001BCE9C" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="45D1E534" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="3BF3D67F" w14:textId="63C8B00C">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="2052CE04" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve">Nee, informatie over eventuele gecoördineerde massameldingen is bij ons niet bekend. Platforms, waaronder Meta, zijn zelf het best in staat om uit te leggen wat zij doen om dergelijke activiteiten tegen te gaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="1478A9B8" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="601EAD32" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="23B63450" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="2001B822" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="7413BAAD" w14:textId="53AAF24F">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="7D01A65F" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Kunt u ingaan op de onevenredig grote gevolgen die zulke blokkades hebben voor queerorganisaties en personen die voor hun zichtbaarheid en bereik afhankelijk zijn van grote online platforms?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="7FA69E47" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="1AB7A3A4" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="4358894A" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="3697C29C" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="33ED7FF3" w14:textId="41C6B8A6">
-[...21 lines deleted...]
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="195BFF99" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="7711B5A2" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:t xml:space="preserve">Wanneer accounts van personen en organisaties op zeer grote online platforms worden geschorst of verwijderd, kan dit aanzienlijke gevolgen hebben voor hun zichtbaarheid, community-opbouw en hun inkomsten. Het zonder geldige reden blokkeren van lhbtiq+ personen en lhbtiq+-organisaties kan ervoor zorgen dat deze organisaties en personen, uit angst voor repercussies, niet meer het gevoel hebben dat ze zich vrij kunnen uiten en deel kunnen nemen aan het publieke debat. Dat druist in tegen het recht op vrijheid van meningsuiting. Dit is niet alleen pijnlijk en schadelijk voor de getroffenen, maar ook voor de gemeenschappen waartoe zij behoren of voor wie zij opkomen. De effecten beperken zich niet slechts tot de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402464">
+        <w:lastRenderedPageBreak/>
+        <w:t>getroffenen, maar iedereen die zich met die persoon of organisatie identificeert. En daarmee treft het onze hele vrije democratische samenleving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="7D71F552" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="17DD332B" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="291CBDA4" w14:textId="15CA9FAA">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="1C00AD26" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Hoe ziet u het blokkeren van queer accounts in het licht van artikel 35 van de Digital Services Act (DSA) die stelt dat platforms structurele risico’s op haat en discriminatie moet bestrijden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="5BD358D1" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="3F1F11AE" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="60FF4AF1" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="3CEAEBF9" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="4EA40B2D" w14:textId="0502E9E3">
-[...21 lines deleted...]
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="726DBCC2" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="1B6B82EE" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:t>Op grond van artikel 34 en 35 van de DSA moeten aangewezen zeer grote online platforms, waaronder Instagram en Facebook, de zogenaamde systeemrisico’s die voortvloeien uit het ontwerp of uit de werking van hun dienst en de daaraan verbonden systemen, identificeren en beperken. Tot deze risico’s behoren ook eventuele werkelijke of voorzienbare negatieve effecten op de uitoefening van de grondrechten. Voorbeelden hiervan zijn het recht op non-discriminatie, negatieve effecten met betrekking tot gendergerelateerd geweld en negatieve gevolgen voor het lichamelijke en geestelijke welzijn. Als zeer grote online platforms structureel lhbtiq+-accounts blokkeren of anders behandelen, voldoen zij niet aan deze verplichting. In dat geval kan de Europese Commissie, als primaire toezichthouder van de DSA ten aanzien van zeer grote online platforms, handhavend optreden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="068AA547" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="0FF34CD8" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="6CCA1A49" w14:textId="1485F752">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="03D7A8DA" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Vindt u dat Meta een verantwoordelijkheid heeft om een veilige en vrije omgeving te bieden voor queer content? Hoe spant u zich vanuit het perspectief van emancipatie in om dit te waarborgen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="4416E38F" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="42A50895" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="03757762" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="4C71A951" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="205F4547" w14:textId="60194271">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> zoals Meta, maar ook voor bedrijven, maatschappelijke organisaties, burgers en de overheid zelf. Dit uitgangspunt heeft de staatssecretaris van Digitale Economie en Soevereiniteit recentelijk aan de orde gebracht in een gesprek met Meta. Het uitgangspunt staat ook centraal in ons interdepartementaal Plan van aanpak tegen online discriminatie.</w:t>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="3F79638A" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:t>Ja, iedereen heeft een verantwoordelijkheid voor het creëren van een sociaal veilige omgeving voor iedereen. Dat geldt zeker voor grote socialemediaplatforms zoals Meta, maar ook voor bedrijven, maatschappelijke organisaties, burgers en de overheid zelf. Dit uitgangspunt heeft de staatssecretaris van Digitale Economie en Soevereiniteit recentelijk aan de orde gebracht in een gesprek met Meta. Het uitgangspunt staat ook centraal in ons interdepartementaal Plan van aanpak tegen online discriminatie.</w:t>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve"> Binnen dit plan werken we nauw samen met de ministeries van Justitie en Veiligheid en Sociale Zaken en Werkgelegenheid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="01F177DC" w14:textId="77777777"/>
-[...18 lines deleted...]
-        <w:t>+-veiligheid.</w:t>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="2EEC7A2E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="4117F068" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:lastRenderedPageBreak/>
+        <w:t>In het plan is aandacht voor de veiligheid van lhbtiq+ personen evenals in de Versterkte aanpak lhbtiq+-veiligheid.</w:t>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve"> Een van de doelstellingen uit de Versterkte aanpak is dat verschillende organisaties op dit thema elkaar versterken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="540B654F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="543A6E20" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="4E6E9A60" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="0425317E" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve">We zullen de Kamer informeren over de voortgang van beide plannen voor het einde van 2026. Ook kan de Kamer in september de Emancipatienota van dit kabinet verwachten, met daarin de inzet van het kabinet voor het bevorderen van gelijkwaardigheid voor iedereen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="609FA714" w14:textId="77777777"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="30BFFF8B" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="21E84F5F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="6839A383" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:t xml:space="preserve">Aanvullend gaan we naar aanleiding van deze berichtgeving samen verkennen of, en zo ja, welke aanvullende maatregelen mogelijk zijn om de positie van lhbtiq+ personen online te versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="0642B4AE" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="481A33C1" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="2109CC5B" w14:textId="3F72C36D">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="304043F6" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Bent u bereid om te onderzoeken of de aanname klopt dat minderheidsgroepen onevenredig vaak en hard worden geraakt door de niet-transparante moderatie van Meta?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="20BD8744" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="2B01AFEB" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="2C7C0DD5" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="2E2B7993" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="0FF1820C" w14:textId="26A19AD4">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="54E3C408" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve">Het is aan de bevoegde toezichthouder om na te gaan of (zeer grote online) platforms zich houden aan de DSA. Relevant in dit verband is ook dat de DSA voorziet in een mechanisme voor erkende onderzoekers om toegang te krijgen tot gegevens van zeer grote online platforms voor onderzoek dat bijdraagt aan het analyseren van systeemrisico’s en de doeltreffendheid van risicobeperkende maatregelen daartegen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="3F16C8AC" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="07C5A030" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="40E4599F" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="134F0620" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="681D3ECE" w14:textId="222F3309">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="59AAB98A" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Bent u bereid zich in te zetten om de geblokkeerde of verwijderde accounts Nederlandse personen en organisaties te herstellen? Welke mogelijkheden heeft u hiertoe?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="4914F353" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="70DDABE6" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="059CBAA7" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="68B15223" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="44FF5A40" w14:textId="3913D667">
-[...1 lines deleted...]
-        <w:t>Op het moment van beantwoording van deze vragen is een aantal geblokkeerde en/of verwijderde accounts van Nederlandse personen en organisaties hersteld. Niet alle problemen zijn echter verholpen. Het is niet een taak van de overheid om in individuele geschillen te treden. Inmiddels is bekend geworden dat een aantal organisaties Meta heeft gesommeerd om aan de verplichtingen op grond van de DSA te voldoen.</w:t>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="75A8EEC4" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:t xml:space="preserve">Op het moment van beantwoording van deze vragen is een aantal geblokkeerde en/of verwijderde accounts van Nederlandse personen en organisaties hersteld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402464">
+        <w:lastRenderedPageBreak/>
+        <w:t>Niet alle problemen zijn echter verholpen. Het is niet een taak van de overheid om in individuele geschillen te treden. Inmiddels is bekend geworden dat een aantal organisaties Meta heeft gesommeerd om aan de verplichtingen op grond van de DSA te voldoen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve"> Het kabinet staat voor strikte naleving van de DSA en (bestuursrechtelijke en civielrechtelijke) handhaving daarvan. Daarnaast zet het kabinet, vanuit het plan van aanpak tegen online discriminatie, in op het makkelijker maken voor gebruikers om hun rechten ten opzichte van de platforms uit te oefenen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="133614EE" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="4A99AF9A" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="6CDCBE2D" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="6B78B09E" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="1CCDB379" w14:textId="06D8EA1B">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="101C8960" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Is het blokkeren van accounts, zonder waarschuwing of motivering, in strijd met de DSA?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="0970CFAB" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="4E9064A2" w14:textId="66B278A4">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="31CED19C" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="664C2E2D" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="139472C1" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="1A6AE79A" w14:textId="02B8DFDD">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="41031A00" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Ja. Op grond van artikel 17 van de DSA moeten hostingdiensten, waaronder online platforms, een duidelijke en specifieke motivering geven wanneer zij bepaalde beperkingen opleggen aan afnemer van de dienst. Hieronder valt ook het beperken van de zichtbaarheid van door de afnemer verstrekte informatie of gehele of gedeeltelijke schorsing of beëindiging van diens account. Ook moeten zij de gebruiker in staat stellen gratis en elektronisch een klacht in te dienen tegen dat besluit. Afnemers kunnen op grond van de DSA geschillen met een online platform over inhoudsmoderatie voorleggen aan gecertificeerde buitengerechtelijke geschillenbeslechtingsorganen. Dit kan onverminderd hun recht om hetzelfde geschil aan de rechter voor te leggen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve"> Wanneer online platforms zich niet aan deze verplichtingen houden, dan is sprake van een overtreding van de DSA en kan de bevoegde toezichthouder daartegen optreden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="1243ACBB" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="68B10639" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="2F093B35" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="1031257E" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="494634BC" w14:textId="1A812D3C">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="4877FFF4" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Welke gevolgen zijn er voor grote online platforms die zich herhaaldelijk niet aan de DSA houden? Wat hebben toezichthouders nodig om harder en sneller op te kunnen treden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="034EFF9E" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="4EA9C85E" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="3EA321C9" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="1353F650" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="2561EFFB" w14:textId="54C421BC">
-      <w:r w:rsidRPr="00402464">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="171D09D2" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:lastRenderedPageBreak/>
         <w:t>Wanneer zeer grote online platforms zich (herhaaldelijk) niet aan de DSA houden, kan de Europese Commissie handhavend optreden. De DSA geeft de Europese Commissie verschillende bevoegdheden, zoals het vaststellen van een niet-nalevingsbesluit en het opleggen van een boete ter hoogte van 6% van de wereldwijde omzet. De eerste boete onder de DSA is eerder dit jaar uitgedeeld aan X. Er lopen diverse andere onderzoeken en procedures tegen andere online platforms, waaronder Facebook en Instagram. De Europese Commissie heeft vooralsnog niet aangegeven dat zij meer of andere bevoegdheden, instrumenten of andere middelen nodig heeft.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="3940484D" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="3FCC3266" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="500E7DF4" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="5702CA1D" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="72227CD3" w14:textId="49BBAC42">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="21109786" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve">Bent u het ermee eens dat grote online platforms, die dusdanig veel invloed hebben op het publieke debat en het bereik van organisaties, volledige openheid moeten geven over hun moderatiecriteria en werkwijze? Voorziet de DSA voldoende in deze transparantieverplichting volgens u? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="7484F8F3" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="4A5CDDE5" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="1491B31E" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="34914BA8" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="301B961A" w14:textId="1AE594AA">
-[...21 lines deleted...]
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="21DCB468" w14:textId="77777777">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="451049FE" w14:textId="77777777">
+      <w:r w:rsidRPr="00402464">
+        <w:t xml:space="preserve">Ja. De DSA voorziet in een dergelijke verplichting. Op grond van artikel 14 DSA moeten aanbieders van tussenhandeldiensten, waaronder (zeer grote) online platforms, in hun algemene voorwaarden informatie opnemen over eventuele beperkingen die zij aan het gebruik van hun dienst opleggen met betrekking tot door de afnemers van de dienst verstrekte informatie. Die informatie moet gegevens omvatten over eventuele beleidsmaatregelen, procedures, maatregelen en instrumenten die worden ingezet voor inhoudsmoderatie inclusief algoritmische besluitvorming en menselijke controle, alsook de procedurevoorschriften van hun interne klachtenafhandelingssysteem. De informatie moet in duidelijke, eenvoudige, begrijpelijke, gebruiksvriendelijke en ondubbelzinnige taal worden beschreven. De informatie moet openbaar beschikbaar zijn in een gemakkelijk toegankelijk en machineleesbaar formaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="1CF36693" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="40B2CBF3" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="76EB8DD9" w14:textId="4D85D22C">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="26470C1C" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t>Kunt u deze vragen afzonderlijk en tijdig vóór het commissiedebat sociale media en inmenging van 4 juni 2026 beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402464" w:rsidP="006942E5" w:rsidRDefault="00402464" w14:paraId="59F25843" w14:textId="77777777"/>
-    <w:p w:rsidR="00402464" w:rsidP="00402464" w:rsidRDefault="00402464" w14:paraId="7CA53116" w14:textId="77777777">
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="0EA8580E" w14:textId="77777777"/>
+    <w:p w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="6B46C84E" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="006942E5" w:rsidP="006942E5" w:rsidRDefault="006942E5" w14:paraId="45ADB57E" w14:textId="5A17B11C">
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="157F5385" w14:textId="77777777">
       <w:r w:rsidRPr="00402464">
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00402464" w:rsidR="005212BE" w:rsidP="006942E5" w:rsidRDefault="005212BE" w14:paraId="4633A62C" w14:textId="18DBF2FC"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidRPr="00402464" w:rsidR="001B7F38" w:rsidP="001B7F38" w:rsidRDefault="001B7F38" w14:paraId="50B3E078" w14:textId="77777777"/>
+    <w:p w:rsidR="00F1660E" w:rsidRDefault="00F1660E" w14:paraId="1FB73C8E" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00F1660E" w:rsidSect="001B7F38">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7569DD5D" w14:textId="77777777" w:rsidR="00ED767B" w:rsidRDefault="00ED767B">
+    <w:p w14:paraId="1280210E" w14:textId="77777777" w:rsidR="00597708" w:rsidRDefault="00597708" w:rsidP="001B7F38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795E3DEE" w14:textId="77777777" w:rsidR="00ED767B" w:rsidRDefault="00ED767B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14CF4140" w14:textId="77777777" w:rsidR="00ED767B" w:rsidRDefault="00ED767B">
+    <w:p w14:paraId="5FEF68EA" w14:textId="77777777" w:rsidR="00597708" w:rsidRDefault="00597708" w:rsidP="001B7F38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E06F7AF" w14:textId="77777777" w:rsidR="00ED767B" w:rsidRDefault="00ED767B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C23806A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="43EFDA46" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="001B7F38" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="18B89648" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="78FF98EA" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="001B7F38" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C6A1388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0612423A" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="001B7F38" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20177D78" w14:textId="77777777" w:rsidR="00ED767B" w:rsidRDefault="00ED767B">
+    <w:p w14:paraId="4F76E80E" w14:textId="77777777" w:rsidR="00597708" w:rsidRDefault="00597708" w:rsidP="001B7F38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40353524" w14:textId="77777777" w:rsidR="00ED767B" w:rsidRDefault="00ED767B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64703A95" w14:textId="77777777" w:rsidR="00ED767B" w:rsidRDefault="00ED767B">
+    <w:p w14:paraId="703684D9" w14:textId="77777777" w:rsidR="00597708" w:rsidRDefault="00597708" w:rsidP="001B7F38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408452A0" w14:textId="77777777" w:rsidR="00ED767B" w:rsidRDefault="00ED767B"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="34187FC3" w14:textId="77777777" w:rsidR="006942E5" w:rsidRPr="00402464" w:rsidRDefault="006942E5" w:rsidP="00402464">
+    <w:p w14:paraId="72B196C5" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="00402464" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NOS, 'Meta blokkeert opnieuw tientallen queer accounts op </w:t>
-[...15 lines deleted...]
-        <w:t>', 23 april 2026, (</w:t>
+        <w:t xml:space="preserve"> NOS, 'Meta blokkeert opnieuw tientallen queer accounts op instagram', 23 april 2026, (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00402464">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="13"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>www.nos.nl/artikel/2611716-meta-blokkeert-opnieuw-tientallen-queer-accounts-op-instagram</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">).    </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2AEA1F47" w14:textId="77777777" w:rsidR="006942E5" w:rsidRPr="00402464" w:rsidRDefault="006942E5" w:rsidP="00402464">
+    <w:p w14:paraId="21F20498" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="00402464" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NRC, 'Meta heft de blokkade van queer </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> deels op, maar de angst voor herhaling blijft: 'Het duwt je terug de kast in'', (</w:t>
+        <w:t xml:space="preserve"> NRC, 'Meta heft de blokkade van queer instagramaccounts deels op, maar de angst voor herhaling blijft: 'Het duwt je terug de kast in'', (</w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00402464">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="13"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>www.nrc.nl/nieuws/2026/05/01/meta-heft-de-blokkade-van-queer-instagramaccounts-deels-op-maar-de-angstvoor-herhaling-blijft-het-duwt-je-terug-de-kast-in-a4926830</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="72BEAC8C" w14:textId="77777777" w:rsidR="006942E5" w:rsidRPr="00402464" w:rsidRDefault="006942E5" w:rsidP="00402464">
+    <w:p w14:paraId="5CA70CF7" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="00402464" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aanhangsel Handelingen II, vergaderjaar 2025-2026, nr. 1033. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="17EE7B2F" w14:textId="77777777" w:rsidR="006942E5" w:rsidRPr="00402464" w:rsidRDefault="006942E5" w:rsidP="006942E5">
+    <w:p w14:paraId="0FA94017" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="00402464" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Europese Commissie, Commissie stelt voorlopig vast dat </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> en Meta hun transparantieverplichtingen uit hoofde van de wet inzake digitale diensten niet nakomen, 24 oktober 2025, via </w:t>
+        <w:t xml:space="preserve"> Europese Commissie, Commissie stelt voorlopig vast dat TikTok en Meta hun transparantieverplichtingen uit hoofde van de wet inzake digitale diensten niet nakomen, 24 oktober 2025, via </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00402464">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
-          <w:t xml:space="preserve">DSA – Commissie stelt voorlopig vast dat </w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> en Meta hun transparantieverplichtingen niet zijn nagekomen</w:t>
+          <w:t>DSA – Commissie stelt voorlopig vast dat TikTok en Meta hun transparantieverplichtingen niet zijn nagekomen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="32F88B86" w14:textId="77777777" w:rsidR="006942E5" w:rsidRPr="00402464" w:rsidRDefault="006942E5" w:rsidP="006942E5">
+    <w:p w14:paraId="6B0C7C75" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="00402464" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk230351477"/>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>Kamerstuk 30950-461.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="040D582B" w14:textId="77777777" w:rsidR="006942E5" w:rsidRPr="00402464" w:rsidRDefault="006942E5" w:rsidP="006942E5">
+    <w:p w14:paraId="590F86FE" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="00402464" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 30420-437.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0EFC1DD9" w14:textId="77777777" w:rsidR="006942E5" w:rsidRPr="00402464" w:rsidRDefault="006942E5" w:rsidP="006942E5">
+    <w:p w14:paraId="43BAAD18" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="00402464" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> NOS, Organisaties eisen dat Meta stopt met verwijderen queer accounts, 20 mei 2025, via </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00402464">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>Organisaties eisen dat Meta stopt met verwijderen queer accounts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7911D875" w14:textId="77777777" w:rsidR="006942E5" w:rsidRPr="00402464" w:rsidRDefault="006942E5" w:rsidP="006942E5">
+    <w:p w14:paraId="6B8F3DFE" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="00402464" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie voor een overzicht van gecertificeerde buitengerechtelijk geschilbeslechtingscommissies: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00402464">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>https://digital-strategy.ec.europa.eu/en/policies/dsa-out-court-dispute-settlement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00402464">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...117 lines deleted...]
-  <w:p w14:paraId="2200BC8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0836EA3D" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="001B7F38" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...539 lines deleted...]
-  <w:p w14:paraId="2F899E83" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="443A0FC0" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="001B7F38" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3725EEC0" w14:textId="77777777" w:rsidR="001B7F38" w:rsidRPr="001B7F38" w:rsidRDefault="001B7F38" w:rsidP="001B7F38">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...2007 lines deleted...]
-    <w:rsid w:val="00F14A8A"/>
+    <w:rsidRoot w:val="001B7F38"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rsid w:val="00597708"/>
+    <w:rsid w:val="00D12CA4"/>
+    <w:rsid w:val="00F1660E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4A2BD867"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{26DF590F-A6D4-4122-AAE7-E1D0BA5AC0CC}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5242,51 +1174,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5537,397 +1469,1171 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:rsid w:val="001B7F38"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7F38"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B7F38"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
+    <w:name w:val="Koptekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
+    <w:name w:val="Voettekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B7F38"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/nl/ip_25_2503" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nrc.nl/nieuws/2026/05/01/meta-heft-de-blokkade-van-queer-instagramaccounts-deels-op-maar-de-angstvoor-herhaling-blijft-het-duwt-je-terug-de-kast-in-a4926830" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nos.nl/artikel/2611716-meta-blokkeert-opnieuw-tientallen-queer-accounts-op-instagram" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-strategy.ec.europa.eu/en/policies/dsa-out-court-dispute-settlement" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nos.nl/artikel/2615097-organisaties-eisen-dat-meta-stopt-met-verwijderen-queer-accounts" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10562</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>1863</ap:Words>
+  <ap:Characters>10251</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>88</ap:Lines>
+  <ap:Lines>85</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12345</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12090</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>