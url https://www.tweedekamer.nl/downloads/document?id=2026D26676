--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -1,5096 +1,1042 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00215693" w:rsidRDefault="00340ECA" w14:paraId="12B6E67A" w14:textId="77777777"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007558B3" w:rsidR="00AE63FF" w:rsidP="00215693" w:rsidRDefault="00AE63FF" w14:paraId="7514F0FD" w14:textId="3DD1ECE9">
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="10D938CC" w14:textId="7BC1CADE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE63FF">
-[...37 lines deleted...]
-      <w:r w:rsidR="007558B3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-    <w:p w:rsidR="00AE63FF" w:rsidP="00215693" w:rsidRDefault="00AE63FF" w14:paraId="3B02581C" w14:textId="77777777">
+        <w:t>AH 2116</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="49DCC7B5" w14:textId="7EC68850">
       <w:pPr>
         <w:rPr>
-          <w:i/>
-[...52 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...3 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>2026Z09273</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A916A8" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="3D6C0E97" w14:textId="2BA22641">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF4B67">
+      <w:r w:rsidRPr="00A916A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris Aerdts (Economische Zaken en Klimaat)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A916A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="5D8EF0A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="551C3E18" w14:textId="77777777">
+    <w:p w:rsidRPr="00EF4B67" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="12E63CB1" w14:textId="31147A88">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A916A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="78649C3C" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="0CA56ECC" w14:textId="2C084A6F">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> op zwart, veel meldingen uit Nederland' waaruit blijkt dat opnieuw meerdere Instagramaccounts van LHBTIQ+-organisaties, activisten en gemeenschappen, waaronder accounts uit Nederland, offline zijn gehaald of ontoegankelijk zijn gemaakt?</w:t>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="46CA977E" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Bent u bekend met het bericht 'Nog veel meer Instagramaccounts van LHBTIQ+’ers op zwart, veel meldingen uit Nederland' waaruit blijkt dat opnieuw meerdere Instagramaccounts van LHBTIQ+-organisaties, activisten en gemeenschappen, waaronder accounts uit Nederland, offline zijn gehaald of ontoegankelijk zijn gemaakt?</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="49603041" w14:textId="77777777"/>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="1E75E9FD" w14:textId="77777777">
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="6522939D" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="7A85DBE0" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="41982CD3" w14:textId="0DDE2674">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="7C512B83" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>Ja, daar zijn we bekend mee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="05FC74A5" w14:textId="77777777"/>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="47786E08" w14:textId="77777777">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="50FF4CA1" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="6D2BA90F" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="41139730" w14:textId="0396B3B2">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="3F0185DB" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>Bent u eens met de stelling dat het blokkeren van specifieke LHBTIQ+ accounts en content onrechtmatig, discriminerend en onacceptabel is? Bent u het ook eens met de stelling dat het optreden hiervan, meermaals en herhaald in vrij korte tijd, niet steeds door Meta afgedaan kan worden als een incident maar dat het onderdeel lijkt te zijn van hun beleid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="680EFC17" w14:textId="77777777"/>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="7DE40ABD" w14:textId="77777777">
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="3879017E" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="153B1DEF" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="279BDD96" w14:textId="5228AF90">
-[...21 lines deleted...]
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="7624FEEF" w14:textId="77777777">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="17F82787" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve">Het zonder motivering blokkeren van lhbtiq+-accounts lijkt in strijd met de verplichtingen die voortvloeien uit de digitaledienstenverordening (Digital Services Act, DSA), zeker als dit herhaaldelijk gebeurt. Wanneer een platform besluit een account te schorsen of te beëindigen, moet dat gebeuren binnen de kaders van de DSA. De DSA verplicht online platforms om, bij het toepassen van inhoudsmoderatie (zoals het schorsen of verwijderen van een account), op zorgvuldige, objectieve en evenredige wijze te handelen met gepaste aandacht voor de rechten, belangen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1888">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">grondrechten van alle betrokkenen. Het is aan de bevoegde toezichthouder of rechter om daar uiteindelijk een oordeel over te vellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="26112762" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="7B209D0F" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="424FCA4E" w14:textId="06AEACBA">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="2D364D13" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>Deelt u de ernstige zorgen dat het blokkeren van LHBTIQ+ personen en LHBTIQ+ organisaties, zonder geldige reden, discriminerend is, de vrijheid van meningsuiting aantast en de acceptatie en het veiligheidsgevoel van LHBTIQ+-gemeenschap onder druk zet? Zo ja, waarom en welke acties onderneemt u om deze ernstige zorgen te adresseren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="2ACE357D" w14:textId="77777777"/>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="258AD947" w14:textId="77777777">
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="173798DD" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="4AF00A49" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="0A10DB78" w14:textId="4A6526B5">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="75C76E9A" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve">Die zorgen delen we. Het zonder geldige reden blokkeren van lhbtiq+ personen en lhbtiq+-organisaties kan ervoor zorgen dat deze organisaties en personen, uit angst voor repercussies, niet meer het gevoel hebben dat ze zich vrij kunnen uiten en deel kunnen nemen aan het publieke debat. Dat druist in tegen het recht op vrijheid van meningsuiting. Dit is niet alleen pijnlijk en schadelijk voor de organisaties en personen die dit overkomt, maar ook voor de gemeenschappen waartoe zij behoren of voor wie zij opkomen. De effecten beperken zich niet slechts tot de getroffenen, maar iedereen die zich met die persoon of organisatie identificeert. En daarmee treft het onze hele vrije democratische samenleving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="7EEB1336" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="1B4CF5D5" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve">Het kabinet is van oordeel dat iedereen een verantwoordelijkheid heeft voor het creëren van een sociaal veilige omgeving voor iedereen. Dat geldt zeker voor grote socialemediaplatforms zoals Meta, maar ook voor bedrijven, maatschappelijke organisaties, burgers en de overheid zelf. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231286411" w:id="0"/>
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve">Dit uitgangspunt heeft de staatssecretaris van Digitale Economie en Soevereiniteit recentelijk aan de orde gebracht in een gesprek met Meta. Het uitgangspunt staat ook centraal </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002A1888">
+        <w:t>in ons interdepartementale Plan van aanpak tegen online discriminatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1888">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve"> Binnen dit plan werken we nauw samen met de ministeries van Justitie en Veiligheid, en Sociale Zaken en Werkgelegenheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="727F9F8D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="2518E6C0" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Ook is er aandacht voor de veiligheid van lhbtiq+ personen online in de Versterkte aanpak lhbtiq+-veiligheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1888">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve"> Een van de doelstellingen is dat verschillende organisaties op dit thema elkaar versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="47591769" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="3FE3F1CF" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">waartoe zij behoren of voor wie zij opkomen. De effecten beperken zich niet slechts tot de getroffenen, maar iedereen die zich met die persoon of organisatie identificeert. En daarmee treft het onze hele vrije democratische samenleving. </w:t>
-[...66 lines deleted...]
-      <w:r w:rsidRPr="002A1888">
         <w:t xml:space="preserve">We zullen de Kamer informeren over de voortgang van beide plannen voor het einde van 2026. Ook kan de Kamer in september de Emancipatienota van dit kabinet verwachten, met daarin de inzet van het kabinet voor het bevorderen gelijkwaardigheid voor iedereen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="4F0DCE65" w14:textId="77777777"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="731E5E1F" w14:textId="77777777">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="26C063CC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="3DC15B88" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve">Aanvullend gaan we naar aanleiding van deze berichtgeving samen verkennen of, en zo ja, welke aanvullende maatregelen mogelijk zijn om de positie van lhbtiq+ personen online te versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="3DE142C1" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="05CAB17F" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="5458F854" w14:textId="2B764413">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="4C07FE46" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>Is het bij u bekend in hoeverre andere minderheidsgroepen dan LHBTIQ+ ook te maken hebben met structurele discriminatie en aantasting van hun vrijheid van meningsuiting door sociale media platforms?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="4D4879D8" w14:textId="77777777"/>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="6FB3D971" w14:textId="77777777">
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="69B2928D" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="02AD243C" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="743B95D7" w14:textId="3445AABD">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> zelf plaatsvindt, zijn hierover geen cijfers bij ons bekend. Het recente rapport ‘Discriminatiecijfers in 2025’ laat zien dat veel mensen regelmatig online discriminerende uitingen tegenkomen of zelf ervaren.</w:t>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="4753D2AF" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Voor zover eventuele aantasting van de vrijheid van meningsuiting door socialemediaplatforms zelf plaatsvindt, zijn hierover geen cijfers bij ons bekend. Het recente rapport ‘Discriminatiecijfers in 2025’ laat zien dat veel mensen regelmatig online discriminerende uitingen tegenkomen of zelf ervaren.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="002A1888">
-        <w:t xml:space="preserve"> Daarbij gaat het ook om andere minderheidsgroepen dan </w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Daarbij gaat het ook om andere minderheidsgroepen dan lhbtiq+ personen. De European Observatory of Online Hate laat eveneens zien dat er sprake is van online haat op socialemediaplatforms.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:t xml:space="preserve"> Tegelijk weten we dat slechts een klein deel van deze ervaringen uiteindelijk wordt gemeld bij de bevoegde instanties. Online discriminatie is complex en wordt niet eenduidig geregistreerd. De aanwezigheid van online haat en discriminatie op platforms kan negatieve effecten hebben op de mate waarin minderheidsgroepen gebruik (kunnen) maken van hun recht op vrijheid van meningsuiting. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="2CF04574" w14:textId="77777777"/>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="70DFBCD0" w14:textId="77777777">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="75C668F4" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="57B54044" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="18A53FCC" w14:textId="78E1289B">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="5F6F52A2" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>Kunt u toelichten in hoeverre het blokkeren van deze LHBTIQ+ accounts en content zonder duidelijke uitleg in lijn is met de verplichtingen uit de Digital Services Act, met name ten aanzien van transparantie, motivering en effectieve bezwaarprocedures en welke stappen het kabinet en de Europese Commissie zetten om hier actief op te handhaven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="352FCA24" w14:textId="77777777"/>
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="076FED63" w14:textId="77777777">
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="4CC1FA33" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="48A85F34" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="7E591E36" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve">Het blokkeren van accounts en content zonder duidelijke uitleg is in strijd met de verplichtingen uit de DSA. Op grond van de DSA moeten aanbieders van tussenhandeldiensten, waaronder (zeer grote) online platforms, in hun algemene voorwaarden informatie opnemen over eventuele beperkingen die zij aan het gebruik van hun dienst opleggen met betrekking tot door de afnemers van de dienst verstrekte informatie. Zij zijn verplicht om, bij het toepassen van dergelijke beperkingen, op zorgvuldige, objectieve en evenredige wijze te handelen met gepaste aandacht voor de rechten, belangen en grondrechten van alle betrokkenen. Ook moeten zij een duidelijke en specifieke motivering geven wanneer zij een dergelijk besluit nemen. In dat geval moeten zij ook de gebruiker in staat stellen gratis en elektronisch een klacht in te dienen tegen dat besluit. Wanneer online platforms zich niet aan deze verplichtingen houden, dan is sprake van een overtreding van de DSA en kan de bevoegde toezichthouder daartegen optreden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="3BE8F308" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="72C045A8" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Afnemers kunnen op grond van de DSA ook geschillen met een online platform over inhoudsmoderatie voorleggen aan gecertificeerde buitengerechtelijke geschillenbeslechtingsorganen. Dit kan onverminderd hun recht om hetzelfde geschil aan de rechter voor te leggen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1888">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="553D305F" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="27758D8C" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="63C3EFF3" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Welke acties zijn sinds de vorige blokkades (in december 2025) ondernomen door het kabinet of bevoegde toezichthouders naar aanleiding van deze signalen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="6ED9310A" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="1D3B3ED3" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="168D219F" w14:textId="19FC8466">
-[...39 lines deleted...]
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="5B14EC5F" w14:textId="77777777">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="04E5F79A" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve">De staatssecretaris van Digitale Economie en Soevereiniteit heeft de signalen aan de orde gebracht in een gesprek met Meta. In aanvulling daarop is ook op ambtelijk niveau navraag gedaan bij Meta over de blokkades om meer informatie te krijgen. Daarnaast is het signaal met de Europese Commissie gedeeld. De Europese Commissie kan naar aanleiding van deze signalen besluiten om nader onderzoek in te stellen naar de naleving van de DSA door Meta en, indien nodig, handhavend optreden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="05588559" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="300055DD" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="17EAD169" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="26705F9F" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:lastRenderedPageBreak/>
+        <w:t>Is er tevens contact geweest met belangenorganisaties van LHBTIQ+ personen om te vragen welke signalen er nog meer zijn en waar behoefte aan is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="40110C43" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="69103457" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="46A66193" w14:textId="594C3187">
-[...17 lines deleted...]
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="5A4778B8" w14:textId="77777777">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="2DB4CAD1" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>De staatssecretaris van Onderwijs en Emancipatie staat in goed contact met strategische samenwerkingspartners die de belangen van de lhbtiq+-gemeenschap behartigen. De strategische partners zijn zelf niet getroffen door ongemotiveerde schorsingen of verwijderingen. Zij staan wel in contact met de getroffen organisaties. Met hen bespreken we wat de getroffen organisaties hebben ervaren en ook gaan we in gesprek met een aantal van de getroffen organisaties om te horen wat hun ervaringen zijn en waar behoefte aan is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="0BD58C45" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="1A72EC77" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="45E649F3" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Welke mogelijkheden ziet u voor zich om bij sociale media platformen de transparantie over het blokkeren van accounts af te dwingen zodat voor gebruikers duidelijk is op welke gronden een blokkade is ingesteld en waar ze terecht kunnen met klachten of vragen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="2EAFDC60" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="2BA61456" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="23765FA4" w14:textId="741B66E6">
-[...24 lines deleted...]
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="681ACCB6" w14:textId="77777777">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="1D66E955" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Zie het antwoord op vraag 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="10121D4D" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="21FAC806" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="2CD858BC" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Welke mogelijkheden heeft u om platforms ertoe te bewegen geblokkeerde accounts te herstellen en/of gedupeerden te ondersteunen bij het herstellen van hun account?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="02D0F3E0" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="2528881B" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="2C75F8BB" w14:textId="302A76C2">
-[...16 lines deleted...]
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="741479EA" w14:textId="77777777">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="1EFA4257" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Op het moment van beantwoording van deze vragen is een aantal geblokkeerde en/of verwijderde accounts van Nederlandse personen en organisaties hersteld. Niet alle problemen zijn echter verholpen. Het is niet een taak van de overheid om in individuele geschillen te treden. Inmiddels is bekend geworden dat een aantal organisaties Meta heeft gesommeerd om aan de verplichtingen op grond van de DSA te voldoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1888">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="002A1888">
+        <w:t xml:space="preserve"> Het kabinet staat voor strikte naleving van de DSA en (bestuursrechtelijke en civielrechtelijke) handhaving daarvan. Daarnaast zet het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1888">
+        <w:lastRenderedPageBreak/>
+        <w:t>kabinet, vanuit het plan van aanpak tegen online discriminatie, in op het makkelijker maken voor gebruikers om hun rechten ten opzichte van de platforms uit te oefenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="01CFB583" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="18731505" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="11FA1DAA" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Welke maatregelen gaat u nemen tegen sociale media platforms die LHBTIQ+ personen en organisaties discrimineren? En welke aanvullende maatregelen overweegt u om het digitaal targetten van LHBTIQ+ gemeenschappen via sociale media platforms tegen te gaan en de LHBITQ+ gemeenschap beter te beschermen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="4350B9C1" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="0AF30765" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="02169493" w14:textId="3EA8FD91">
-[...33 lines deleted...]
-    <w:p w:rsidR="002A1888" w:rsidP="00A57734" w:rsidRDefault="002A1888" w14:paraId="11B6B930" w14:textId="77777777">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="286F5ED9" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Discriminatie is in Nederland en de EU verboden. Platforms als Meta moeten bij het toepassen van hun inhoudsmoderatie rekening houden met grondrechten in het Handvest van de Grondrechten van de Europese Unie, waaronder het recht op non-discriminatie. In het algemeen moeten zij de toepasselijke Europese wetgeving, waaronder de DSA, naleven. Het is aan de bevoegde toezichthouder, in dit geval de Europese Commissie, om deze regelgeving te handhaven. De lopende onderzoeken en procedures naar Meta tonen aan dat de Commissie dit doet. Voor de aanvullende kabinetsinzet op het gebied van het tegengaan van online discriminatie en het bevorderen van gender- en lhbtiq+-gelijkheid verwijzen we u naar antwoorden 3 en 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="5396644D" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="4B92C406" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="58770327" w14:textId="77777777">
+      <w:r w:rsidRPr="002A1888">
+        <w:t>Kunt u de vragen afzonderlijk beantwoorden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="68C0DB5D" w14:textId="77777777"/>
+    <w:p w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="49AC63B7" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="4190EEBB" w14:textId="0AB9B739">
-[...29 lines deleted...]
-    <w:p w:rsidRPr="002A1888" w:rsidR="00A57734" w:rsidP="00A57734" w:rsidRDefault="00A57734" w14:paraId="05FF0D9D" w14:textId="122439FF">
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="757A30A7" w14:textId="77777777">
       <w:r w:rsidRPr="002A1888">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A1888" w:rsidR="005212BE" w:rsidP="00215693" w:rsidRDefault="005212BE" w14:paraId="4633A62C" w14:textId="3974B707"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidRPr="002A1888" w:rsidR="00A916A8" w:rsidP="00A916A8" w:rsidRDefault="00A916A8" w14:paraId="6BA97A51" w14:textId="77777777"/>
+    <w:p w:rsidR="00F1660E" w:rsidRDefault="00F1660E" w14:paraId="5FC654CF" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00F1660E" w:rsidSect="00A916A8">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BD698AB" w14:textId="77777777" w:rsidR="001D7C50" w:rsidRDefault="001D7C50">
+    <w:p w14:paraId="206A16AF" w14:textId="77777777" w:rsidR="00E43DFC" w:rsidRDefault="00E43DFC" w:rsidP="00A916A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AB9C02" w14:textId="77777777" w:rsidR="001D7C50" w:rsidRDefault="001D7C50"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EF8B30F" w14:textId="77777777" w:rsidR="001D7C50" w:rsidRDefault="001D7C50">
+    <w:p w14:paraId="6FCD392D" w14:textId="77777777" w:rsidR="00E43DFC" w:rsidRDefault="00E43DFC" w:rsidP="00A916A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FA19FF" w14:textId="77777777" w:rsidR="001D7C50" w:rsidRDefault="001D7C50"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C23806A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5BF75F49" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="00A916A8" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="18B89648" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="36814145" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="00A916A8" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C6A1388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49DAD968" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="00A916A8" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FA25295" w14:textId="77777777" w:rsidR="001D7C50" w:rsidRDefault="001D7C50">
+    <w:p w14:paraId="1FE867E9" w14:textId="77777777" w:rsidR="00E43DFC" w:rsidRDefault="00E43DFC" w:rsidP="00A916A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41472394" w14:textId="77777777" w:rsidR="001D7C50" w:rsidRDefault="001D7C50"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09BEF2D5" w14:textId="77777777" w:rsidR="001D7C50" w:rsidRDefault="001D7C50">
+    <w:p w14:paraId="07A35872" w14:textId="77777777" w:rsidR="00E43DFC" w:rsidRDefault="00E43DFC" w:rsidP="00A916A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D769357" w14:textId="77777777" w:rsidR="001D7C50" w:rsidRDefault="001D7C50"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="24B9F922" w14:textId="77777777" w:rsidR="00A57734" w:rsidRPr="002A1888" w:rsidRDefault="00A57734" w:rsidP="00A57734">
+    <w:p w14:paraId="7ACF3BDE" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="002A1888" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> AD, 22 april 2026, Nog veel meer Instagramaccounts van </w:t>
-[...6 lines deleted...]
-        <w:t>lhbti</w:t>
+        <w:t xml:space="preserve"> AD, 22 april 2026, Nog veel meer Instagramaccounts van lhbti</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>ers</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> op zwart, veel meldingen uit Nederland (</w:t>
+        <w:t>ers op zwart, veel meldingen uit Nederland (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="002A1888">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>www.ad.nl/binnenland/nog-veel-meer-instagramaccounts-van-lhbtiers-op-zwart-veel-meldingen-uitnederland~af9198a6/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0D975091" w14:textId="77777777" w:rsidR="00A57734" w:rsidRPr="002A1888" w:rsidRDefault="00A57734" w:rsidP="00A57734">
+    <w:p w14:paraId="7B38B160" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="002A1888" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 30950-461.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="00FA7B89" w14:textId="77777777" w:rsidR="00A57734" w:rsidRPr="002A1888" w:rsidRDefault="00A57734" w:rsidP="00A57734">
+    <w:p w14:paraId="48F9A849" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="002A1888" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 30420-437. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2461D45E" w14:textId="77777777" w:rsidR="00A57734" w:rsidRPr="002A1888" w:rsidRDefault="00A57734" w:rsidP="00A57734">
+    <w:p w14:paraId="2CB9CE77" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="002A1888" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 30950-516. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="581CEA52" w14:textId="77777777" w:rsidR="00A57734" w:rsidRPr="002A1888" w:rsidRDefault="00A57734" w:rsidP="00A57734">
+    <w:p w14:paraId="6F326BD1" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="002A1888" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> European </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> via </w:t>
+        <w:t xml:space="preserve"> European Observatory of Online hate via </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="002A1888">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>https://eooh.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="68563EC4" w14:textId="77777777" w:rsidR="00A57734" w:rsidRPr="002A1888" w:rsidRDefault="00A57734" w:rsidP="00A57734">
+    <w:p w14:paraId="7C5F20CA" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="002A1888" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie voor een overzicht van gecertificeerde buitengerechtelijk geschilbeslechtingscommissies: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="002A1888">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>https://digital-strategy.ec.europa.eu/en/policies/dsa-out-court-dispute-settlement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4FB2C7CF" w14:textId="77777777" w:rsidR="00A57734" w:rsidRPr="002A1888" w:rsidRDefault="00A57734" w:rsidP="00A57734">
+    <w:p w14:paraId="6879ECED" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="002A1888" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> NOS, Organisaties eisen dat Meta stopt met verwijderen queer accounts, 20 mei 2025, via </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="002A1888">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>Organisaties eisen dat Meta stopt met verwijderen queer accounts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A1888">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...117 lines deleted...]
-  <w:p w14:paraId="2200BC8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="445C615E" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="00A916A8" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...529 lines deleted...]
-  <w:p w14:paraId="2F899E83" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="333310BB" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="00A916A8" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19E4BE16" w14:textId="77777777" w:rsidR="00A916A8" w:rsidRPr="00A916A8" w:rsidRDefault="00A916A8" w:rsidP="00A916A8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1989 lines deleted...]
-    <w:rsid w:val="00F14A8A"/>
+    <w:rsidRoot w:val="00A916A8"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rsid w:val="00D12CA4"/>
+    <w:rsid w:val="00E43DFC"/>
+    <w:rsid w:val="00F1660E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="087F89EC"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0583B455-557B-4743-9365-E1AD0D6C90AE}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5099,51 +1045,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5394,397 +1340,1171 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:rsid w:val="00A916A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A916A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A916A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
+    <w:name w:val="Koptekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
+    <w:name w:val="Voettekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A916A8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-strategy.ec.europa.eu/en/policies/dsa-out-court-dispute-settlement" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eooh.eu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ad.nl/binnenland/nog-veel-meer-instagramaccounts-van-lhbtiers-op-zwart-veel-meldingen-uitnederland~af9198a6/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nos.nl/artikel/2615097-organisaties-eisen-dat-meta-stopt-met-verwijderen-queer-accounts" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>1573</ap:Words>
-  <ap:Characters>9067</ap:Characters>
+  <ap:Words>1597</ap:Words>
+  <ap:Characters>8784</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>75</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>73</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10619</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10361</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>