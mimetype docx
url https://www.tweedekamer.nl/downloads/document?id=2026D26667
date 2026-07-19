--- v0 (2026-06-02)
+++ v1 (2026-07-19)
@@ -1,9942 +1,912 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="19FAC4DD" w14:textId="77777777">
+    <w:p w:rsidRPr="006547DE" w:rsidR="006547DE" w:rsidRDefault="00981A78" w14:paraId="4A123515" w14:textId="20325876">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>865</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verbetering verantwoording en begroting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="006547DE" w:rsidP="00D80872" w:rsidRDefault="006547DE" w14:paraId="3ECB3D2B" w14:textId="53B77C18">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="00981A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00981A78" w:rsidP="006547DE" w:rsidRDefault="006547DE" w14:paraId="0BA1F5BE" w14:textId="620157AA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="88" w:after="0" w:line="256" w:lineRule="auto"/>
-[...346 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="445F1D97" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00981A78" w:rsidP="006547DE" w:rsidRDefault="006547DE" w14:paraId="63E7EDBC" w14:textId="1A44DC55">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="0FFEF264" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="006547DE" w:rsidP="006547DE" w:rsidRDefault="006547DE" w14:paraId="3784407E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00981A78" w:rsidP="006547DE" w:rsidRDefault="00981A78" w14:paraId="04FE4195" w14:textId="3AF15AFA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-        <w:ind w:left="113" w:right="134"/>
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:right="134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Op 25 maart 2026 heeft de Algemene Rekenkamer het dashboard ‘Blik op Nederland: Dashboard Doelen en Resultaten’ (hierna: dashboard) gepubliceerd. Naar aanleiding hiervan heeft de Commissie Rijksuitgaven van de Tweede Kamer een aantal verzoeke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00145CE9">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ingediend. De Commissie vraagt om een reactie van het kabinet over het dashboard en de door de Algemene Rekenkamer geselecteerde indicatoren. Daarnaast verzoekt de Commissie de bedoelingen uit het coalitieakkoord aan te scherpen en te concretiseren. Tot slot verzoekt de Commissie in de Miljoenennota 2027 een zo integraal mogelijk beeld te geven van de voortgang op een door het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00145CE9">
-[...2598 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="650D50E3" w14:textId="77777777">
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gekozen overzichtelijke set van hoofddoelen en bredere welvaartsontwikkelingen, en aan te geven hoe de begroting daaraan bijdraagt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00981A78" w:rsidP="00981A78" w:rsidRDefault="00981A78" w14:paraId="2926A1AF" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="4AE4FF3D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00981A78" w:rsidP="006547DE" w:rsidRDefault="00981A78" w14:paraId="4A158506" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-        <w:ind w:left="113" w:right="104"/>
-[...2141 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="4E209AC8" w14:textId="77777777">
+        <w:ind w:right="104"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft met interesse kennis genomen van het dashboard van de Algemene Rekenkamer. De afgelopen jaren is er toenemende aandacht voor niet-financiële informatie in onder andere begrotingsstukken. Zowel bij het opstellen van de begroting als bij de verantwoording heeft het kabinet oog voor de brede ontwikkelingen in de samenleving. Het kabinet vindt het belangrijk dat de ontwikkeling van brede welvaartsaspecten en afruilen inzichtelijk gemaakt worden. Het dashboard ondersteunt hierbij door informatie van verschillende bronnen, waaronder het CBS, overzichtelijk weer te geven. Daarnaast waardeert het kabinet dat de Algemene Rekenkamer doelen heeft gekoppeld aan indicatoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00981A78" w:rsidP="00981A78" w:rsidRDefault="00981A78" w14:paraId="369D17D7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="53DEB968" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00981A78" w:rsidP="006547DE" w:rsidRDefault="00981A78" w14:paraId="2B7A3EDA" w14:textId="6476DD34">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-        <w:ind w:left="113" w:right="104"/>
-[...1215 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="7BDA5FC4" w14:textId="77777777">
+        <w:ind w:right="104"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Het kabinet ziet het dashboard als aanvulling op bestaande brede welvaartsproducten zoals de Monitor Brede Welvaart en de SDG’s en de Factsheets Brede Welvaart van het CBS. De meest recente versie van zowel de Monitor als de Factsheets Brede Welvaart zijn op Verantwoordingsdag door het CBS gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="006547DE" w:rsidP="006547DE" w:rsidRDefault="006547DE" w14:paraId="09AAAE86" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
-        <w:ind w:left="113" w:right="104"/>
-[...1941 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="0398EC13" w14:textId="77777777">
+        <w:ind w:right="104"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00981A78" w:rsidP="006547DE" w:rsidRDefault="00981A78" w14:paraId="0BC9FB27" w14:textId="4501FB0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="104"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In de Miljoenennota 2027 en bijbehorende begrotingen zal het kabinet invulling geven aan onder andere motie van der Le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE" w:rsidR="006547DE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierbij worden departementen gevraagd een aantal doelen in de ontwerpbegroting 2027 op te nemen en hierop te reflecteren in het jaarverslag 2027. De doelen zijn een vertaling van de ambities uit het coalitieakkoord. Ditzelfde wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>op hoofdlijnen gedaan in de Miljoenennota 2027 en het Financieel Jaarverslag van het Rijk 2027. Hiermee wordt ook het verzoek van de Commissie om bedoelingen aan te scherpen geadresseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00981A78" w:rsidP="00981A78" w:rsidRDefault="00981A78" w14:paraId="58042B1E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="1CA550C6" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="006547DE" w:rsidP="00981A78" w:rsidRDefault="00C64691" w14:paraId="1E9FEE91" w14:textId="788FE858">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="0D18746E" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00981A78" w:rsidP="00981A78" w:rsidRDefault="00C64691" w14:paraId="32F70FCA" w14:textId="79F3F236">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00145CE9" w:rsidR="00145CE9" w:rsidP="00145CE9" w:rsidRDefault="00145CE9" w14:paraId="2B498435" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006547DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00981A78" w:rsidP="00981A78" w:rsidRDefault="00981A78" w14:paraId="4B2595D1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
-[...1361 lines deleted...]
-    <w:sectPr w:rsidR="00FE0FA3" w:rsidSect="00145CE9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Tahoma" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006547DE" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="1B34DB6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006547DE" w:rsidR="00FE0FA3" w:rsidSect="007219E5">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="3119" w:right="1841" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1E148FA9" w14:textId="77777777" w:rsidR="00193AAD" w:rsidRDefault="00193AAD" w:rsidP="00981A78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1AD30397" w14:textId="77777777" w:rsidR="00193AAD" w:rsidRDefault="00193AAD" w:rsidP="00981A78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B4565EF" w14:textId="77777777" w:rsidR="00981A78" w:rsidRPr="00981A78" w:rsidRDefault="00981A78" w:rsidP="00981A78">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="527CB8B1" w14:textId="77777777" w:rsidR="00981A78" w:rsidRPr="00981A78" w:rsidRDefault="00981A78" w:rsidP="00981A78">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67A8815A" w14:textId="77777777" w:rsidR="00981A78" w:rsidRPr="00981A78" w:rsidRDefault="00981A78" w:rsidP="00981A78">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="39CDDB84" w14:textId="77777777" w:rsidR="00193AAD" w:rsidRDefault="00193AAD" w:rsidP="00981A78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0FCB9277" w14:textId="77777777" w:rsidR="00193AAD" w:rsidRDefault="00193AAD" w:rsidP="00981A78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3ECEAAD9" w14:textId="49141AF4" w:rsidR="006547DE" w:rsidRPr="00C85C62" w:rsidRDefault="006547DE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85C62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C85C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verzoeken naar aanleiding van de publicatie van het dashboard Blik op Nederland van de Algemene Rekenkamer (Kamerstuk 2026Z09843)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5A870150" w14:textId="2D49C21C" w:rsidR="006547DE" w:rsidRPr="00C85C62" w:rsidRDefault="006547DE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85C62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C85C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MBW en SDG's 2026</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="65416C56" w14:textId="722EE188" w:rsidR="006547DE" w:rsidRPr="00C85C62" w:rsidRDefault="006547DE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85C62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C85C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Factsheets Brede Welvaart 2026</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7E2FAD55" w14:textId="5DECD102" w:rsidR="006547DE" w:rsidRPr="00C85C62" w:rsidRDefault="006547DE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85C62">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C85C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie Van der Lee (Kamerstuk </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1">
+        <w:r w:rsidRPr="00C85C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>36 740, nr. 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C85C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>): rapporteren over concrete en meetbare doelen en resultaten.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="720D1ED1" w14:textId="77777777" w:rsidR="00981A78" w:rsidRPr="00981A78" w:rsidRDefault="00981A78" w:rsidP="00981A78">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="283DC49B" w14:textId="77777777" w:rsidR="00981A78" w:rsidRPr="00981A78" w:rsidRDefault="00981A78" w:rsidP="00981A78">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="711C8678" w14:textId="77777777" w:rsidR="00981A78" w:rsidRPr="00981A78" w:rsidRDefault="00981A78" w:rsidP="00981A78">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00145CE9"/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsidRoot w:val="00981A78"/>
+    <w:rsid w:val="00193AAD"/>
+    <w:rsid w:val="00197A0B"/>
+    <w:rsid w:val="001C0848"/>
+    <w:rsid w:val="0027240C"/>
     <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004B7C93"/>
+    <w:rsid w:val="006547DE"/>
+    <w:rsid w:val="006844FF"/>
+    <w:rsid w:val="007219E5"/>
     <w:rsid w:val="00766ECA"/>
+    <w:rsid w:val="00852E8D"/>
+    <w:rsid w:val="00853BFF"/>
     <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00981A78"/>
+    <w:rsid w:val="00A052CA"/>
+    <w:rsid w:val="00C105A0"/>
+    <w:rsid w:val="00C64691"/>
+    <w:rsid w:val="00C85C62"/>
     <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FD03B9"/>
     <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7567B41B"/>
+  <w14:docId w14:val="32808994"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E3EC6DE4-21AB-400F-9C1B-7399EC206CB0}"/>
+  <w15:docId w15:val="{83F47432-CF87-49FA-BB3B-19C372666D2F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -10304,571 +1274,680 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00145CE9"/>
+    <w:rsid w:val="00981A78"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00981A78"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00981A78"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00981A78"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00981A78"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006547DE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006547DE"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006547DE"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006547DE"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006547DE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36740-7.html" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36740-7.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11122,55 +2201,87 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2399</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>387</ap:Words>
+  <ap:Characters>2134</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>19</ap:Lines>
+  <ap:Lines>17</ap:Lines>
   <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2830</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2516</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>