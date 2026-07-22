--- v0 (2026-06-02)
+++ v1 (2026-07-22)
@@ -1,7436 +1,7040 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="485268F1" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="45036260" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="1547909950"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4CD17253" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="1547909950"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VERSLAG VAN EEN COMMISSIEDEBAT</w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2B0E9AFC" w14:textId="4042AB07">
+      <w:pPr>
+        <w:divId w:val="1547909950"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00296F61">
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidR="00296F61">
+        <w:t xml:space="preserve">22 juli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296F61">
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00232F17" w:rsidP="00232F17" w:rsidRDefault="00232F17" w14:paraId="2AAFA571" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00232F17" w:rsidP="00232F17" w:rsidRDefault="00232F17" w14:paraId="2B7E7C1B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6A5C6D71" w14:textId="2F6AB3BF">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De vaste commissie voor Koninkrijksrelaties heeft op 27 mei 2026 overleg gevoerd met de heer Van der Burg, staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid, over: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="76DF7538" w14:textId="2EE8EC26">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 15 december 2025 inzake stand van zaken diverse dossiers Koninkrijksrelaties (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800-IV, nr. 30);</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="30011D75" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="75A0D822" w14:textId="26F8F17E">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de brief van de minister van Financiën d.d. 24 april 2025 inzake bancaire dienstverlening Saba en Sint-Eustatius (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32013, nr. 305);</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="35D3EFC4" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="369074AE" w14:textId="37553B20">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 13 februari 2026 inzake voorhang stichting CariFoodFund ten behoeve van voedselzekerheid Caribische delen Koninkrijk (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800-IV, nr. 45);</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="1EA1F903" w14:textId="059487AB">
-[...35 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="5ED91971" w14:textId="5BCA17FC">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 13 februari 2026 inzake evaluatie beleidsdeelneming Saba Statia Cable System B.V. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26643, nr. 1490);</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="46DAB484" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="49B1E2E9" w14:textId="3A92798A">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 11 februari 2026 inzake periodieke rapportage artikel 4 begrotingshoofdstuk IV Koninkrijksrelaties </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bevorderen sociaaleconomische structuur</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de periode 2016-2023 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33189, nr. 22);</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="4F4C1048" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="485ADCD6" w14:textId="4E514A5C">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de brief van de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid d.d. 24 april 2026 inzake </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03D1C">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eleidsbrief Koninkrijksrelaties (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800-IV, nr. 56);</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="34197C50" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="60D6CF90" w14:textId="0E345375">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de brief van de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid d.d. 24 april 2026 inzake correctie integraal overzicht financiën Bonaire, Sint-Eustatius en Saba 2025 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800-IV, nr. 54);</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="50C2E0F4" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="2BE5AEA4" w14:textId="08726F46">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de brief van de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid d.d. 24 april 2026 inzake tweede halfjaarrapportage C(A)ft en Cft BES 2025 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800-IV, nr. 55);</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="5F3CCCF3" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="25698F90" w14:textId="60A71F69">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de brief van de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid d.d. 15 mei 2026 inzake rapport SEO Economisch Onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integere Bescherming. Naar een betere bescherming van melders van integriteitsschendingen (waaronder klokkenluiders) in Caribisch Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800-IV, nr. 58);</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="3A8F7E17" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="5DB553D0" w14:textId="50186904">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de brief van de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid d.d. 22 mei 2026 inzake stand van zaken van een aantal moties en toezeggingen op het beleidsterrein van Koninkrijksrelaties (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800-IV, nr. 59);</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="2DE4FCD7" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="105D3DDD" w14:textId="1C2001F0">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de brief van de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid d.d. 26 mei 2026 inzake oprichting </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03D1C">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tichting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CariFoodFund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800-IV, nr. 60).</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5812" w:rsidRDefault="00BF5812" w14:paraId="44C49EB2" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w:rsidR="00CB0580" w:rsidP="00232F17" w:rsidRDefault="00CB0580" w14:paraId="730F040E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="641AFEF4" w14:textId="27AB5600">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Van dit overleg brengt de commissie bijgaand geredigeerd woordelijk verslag uit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB0580" w:rsidP="00232F17" w:rsidRDefault="00CB0580" w14:paraId="1513CCB3" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB0580" w:rsidP="00232F17" w:rsidRDefault="00CB0580" w14:paraId="374D0098" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="32D23496" w14:textId="7B655646">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7AB3D544" w14:textId="1A1BAD40">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Biekman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB0580" w:rsidP="00232F17" w:rsidRDefault="00CB0580" w14:paraId="02399235" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="16DBFD51" w14:textId="4DA8C35C">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00CB0580" w:rsidRDefault="00FA2B70" w14:paraId="66EBBD57" w14:textId="4C26C456">
+      <w:r>
+        <w:t>Hessing-Puts</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0580">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="41E09993" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>de brief van de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid d.d. 22 mei 2026 inzake stand van zaken van een aantal moties en toezeggingen op het beleidsterrein van Koninkrijksrelaties (36800-IV, nr. 59).</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>Voorzitter: Biekman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6A0704D6" w14:textId="1091BBDC">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Griffier: Hessing-Puts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB0580" w:rsidP="00232F17" w:rsidRDefault="00CB0580" w14:paraId="686AFD84" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2A51796F" w14:textId="0646E279">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aanwezig zijn zes leden der Kamer, te weten: Biekman, Tijs van den Brink, Heera Dijk, Den Hollander, Nanninga en Tseggai,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB0580" w:rsidP="00232F17" w:rsidRDefault="00CB0580" w14:paraId="0F164179" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="12AC5C30" w14:textId="6B8CAEAE">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>en de heer Van der Burg, staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB0580" w:rsidP="00232F17" w:rsidRDefault="00CB0580" w14:paraId="51787A8F" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="79594E23" w14:textId="63DA86F6">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aanvang 15.01 uur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB0580" w:rsidP="00232F17" w:rsidRDefault="00CB0580" w14:paraId="00030755" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="543E8829" w14:textId="1602AF12">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4D4EBA82" w14:textId="7AD0021A">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Goedemiddag, bon tardi en good afternoon. Hierbij open ik deze vergadering van de vaste commissie voor Koninkrijksrelaties. Wij voeren vandaag een commissiedebat met de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7BAC9D9A" w14:textId="7DE2D865">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Van harte welkom, staatssecretaris Van der Burg. Ook van harte welkom aan de belangstellenden op de publieke tribune en degenen die via de livestream meekijken. En een warm welkom aan mijn collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s, aan de Tweede Kamerleden: het lid Dijk van D66, het lid Nanninga van JA21, het lid Den Hollander van de VVD, het lid Tijs van den Brink van het CDA en het lid Tseggai van GroenLinks-PvdA. Mijn naam is Anouschka Biekman en ik ben voorzitter van deze commissie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7EC1561E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We gaan starten met de eerste termijn en in de eerste termijn sta ik vier interrupties toe. Dan geef ik nu het woord aan het lid Dijk voor haar inbreng en haar bijdrage. U heeft daarvoor vier minuten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="763FB83A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="51DF59A0" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heera Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5DBDA515" w14:textId="0B8D0FC9">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel, voorzitter. Voordat ik begin: ik doe deze bijdrage ook namens mijn collega van de ChristenUnie. Ik had al begrepen dat ik geen verdubbelaar krijg, dus ik zal me netjes houden aan de tijd. Bon dia en good morning voor de mensen die meekijken op de eilanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3C2173C1" w14:textId="168652AD">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voorzitter. We hebben het vaak over gelijkwaardigheid binnen ons Koninkrijk, maar we hebben de afgelopen tijd ook een aantal rapporten mogen ontvangen waarin het over de gelijkwaardigheid gaat tussen Europees Nederland en Bonaire, Saba en Statia en daar kan je grote vraagtekens bij zetten. Wij hebben het rapport ontvangen van de Nationaal </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Coördinator tegen Discriminatie en Racisme. In dat rapport zijn een aantal aanbevelingen gedaan. Ik weet dat de staatssecretaris het rapport ook heeft gelezen. Daarom mijn vraag aan de staatssecretaris: welke aanbevelingen gaat u overnemen en welke hebben er de meeste prioriteit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6C328A8F" w14:textId="2F2DC47B">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dan over een ander rapport, het rapport van de Onderwijsraad. Die schrijft in zijn rapport dat het recht op goed onderwijs in Caribisch Nederland nog onvoldoende wordt geborgd. Welke concrete stappen gaat de staatssecretaris zetten om structurele problemen, zoals lerarentekorten, taalachterstanden en achterstallig onderhoud van onderwijshuisvesting, aan te pakken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0014BBEF" w14:textId="171316E1">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. De eilanden zijn kwetsbaar. Daar hebben we het al vaker over gehad. Ze zijn vrijwel volledig afhankelijk van import, terwijl spanningen, dus de geopolitieke onrust, orkanen en vulkaanuitbarstingen reële risico</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s vormen. De Algemene Rekenkamer schrijft zelfs dat op Saba al binnen één dag een tekort aan drinkwater ontstaat wanneer de aanvoer wordt onderbroken. Bovendien constateert de Rekenkamer dat er geen strategische voorraden van drinkwater, voedsel, brandstoffen of medicijnen aanwezig zijn op de eilanden. In ben benieuwd hoe de staatssecretaris hiertegen aankijkt. Is hij bereid om een gewenst niveau aan strategische voorraden vast te leggen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="260A03A6" w14:textId="775DB19D">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dan klimaat. Rechtszaak of niet, uiteindelijk hebben zowel de CAS- als de BES-eilanden baat bij daadwerkelijke actie als het gaat om het tegengaan van klimaatverandering. Ik wil van de staatssecretaris weten welke gevolgen de uitspraak in de Bonairezaak concreet heeft voor zijn beleid. Naast inzetten op het terugdringen, zullen we ons ook moeten aanpassen aan een veranderend klimaat. Nog dit jaar zou er een Nationale klimaatadaptatiestrategie moeten liggen. Wanneer kunnen wij deze als Kamer verwachten en zal heel het Koninkrijk hierin worden meegenomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="29123E14" w14:textId="55F1A2EC">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. We willen allemaal dat nog vele generaties kunnen genieten van onze prachtige natuur, ook op en rondom de eilanden. Daarom hebben we wereldwijd de ambitie uitgesproken om 30% van de zee en het land aan te wijzen als beschermde natuur tegen 2030. In plaats van kleine stukjes aanwijzen, zou het mooi zijn als Bonaire en Curaçao gezamenlijk zouden kunnen komen tot een groot maritiem reservaat tussen de beide eilanden. Kan de staatssecretaris toezeggen dit voor te leggen aan zijn collega op Natuur en dit te bespreken met de eilanden en ons hierover te informeren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="303FC90C" w14:textId="7F6FDBBF">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tot slot, voorzitter. In het vorige debat heeft de staatssecretaris toegezegd met UNICEF in gesprek te gaan. Dat gesprek heeft plaatsgevonden, heb ik begrepen. Ik heb ook </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>contact gehad met UNICEF. Ik zou graag willen weten hoe het nu verdergaat, want ik heb ook begrepen dat er nog geen duidelijkheid is of er nou wel of geen financiële steun kan worden toegezegd en dat lijkt me heel erg belangrijk voor zo</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n project van UNICEF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="51AF0BED" w14:textId="7D0BDB29">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tot slot nog even iets over Selibon. Het is een complex vraagstuk, maar als je ziet waar we vandaan komen, wil ik toch een compliment geven aan de staatssecretaris voor de concrete stappen die worden gezet, maar we willen </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dit is ook namens de ChristenUnie </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> toch wel iets meer weten over de tijdlijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3EBFD699" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik zie dat ik mijn microfoon uit moet doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="5568DBBC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6EC0674C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6996ED2C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dat was keurig binnen tijd. U had nog vijf seconden over. Ik zie wel een interruptie van mevrouw Den Hollander.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7F3E86FF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="21D3BDA6" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="757BFC00" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik geef mevrouw Dijk graag nog wat meer spreektijd, dus ik dacht: laat ik een vraag stellen over wat ons als VVD ook bezighoudt. U heeft een heel warm pleidooi gehouden over allerlei zaken die wat u betreft nog wel wat beter kunnen op de eilanden, zeg ik via de voorzitter. Hoe kijkt de fractie van D66 aan tegen het financieel beheer van de eilanden en tegen onder andere de integriteitszaken die daar spelen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="258EF6F5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6601F8F7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heera Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="77E26600" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mag ik dan een verhelderende vraag stellen, voorzitter? Bedoelt mevrouw Den Hollander dan alle drie de eilanden? Volgens mij gaat het op Saba best goed. Ik zou graag willen weten om welk eiland het gaat. Mag ik dat vragen, voorzitter?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="3A934D05" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="24C8A325" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4702D19A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="0F1A5784" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="00B618E2" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4DA314A6" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dat is natuurlijk al een deel van het antwoord, maar laten we dan bijvoorbeeld focussen op Bonaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="58CCDC21" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="311E0546" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heera Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5CE18634" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Er is natuurlijk, zeg ik via de voorzitter, de afgelopen tijd veel gewisseld op Bonaire. Dat is voor de lange termijn niet fijn. Het gaat dan vooral om de financiële zaken en de integriteitszaken. Ik ben wel blij dat er nu een nieuwe coalitie zit. Daar kun je andere stappen mee zetten. Ik heb er dus wel vertrouwen in, zeker ook door het nieuwe kabinet dat wij hier hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="6DB7EB49" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="42A3867D" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2D7E0EB9" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik zie een vervolgvraag van mevrouw Den Hollander.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="373536D2" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="76ACF9CF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="29A24895" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik heb nog een tweede vraag, naar aanleiding van wat de fractie van D66 zojuist heeft ingebracht. Is de fractie van D66 ook voornemens om extra geld vrij te maken om alle ambities die geuit worden dan ook waar te maken? Waar komt dat geld dan vandaan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="61EA39EF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0DA3798A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heera Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="17A9ECBA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mag ik weer een verhelderende vraag stellen, voorzitter? Welke ambities? Heeft u het dan specifiek over mijn hele lijstje? Dan kan ik daar namelijk prioriteit aan geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="1A279254" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="627004CE" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="737015CA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>U mag daarop antwoorden, mevrouw Den Hollander.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="70A3FC61" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0D8CA10B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="273441B9" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u, voorzitter. Mevrouw Dijk heeft het over onderwijs en klimaat gehad. Dat zijn grote opgaven, waar ook veel geld bij kan als je dat zou willen. Mijn vraag is in hoeverre u daartoe mogelijkheden ziet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="58577CE7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="00458485" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heera Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="540B31E0" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik begrijp het nu beter. We zitten hier in de KR-commissie. Wij gaan niet per se over alle budgetten. Wat betreft klimaat en wat betreft onderwijs moet het in samenspraak met die departementen gebeuren. Dat kan natuurlijk niet allemaal komen vanuit de begroting van KR, vanuit ons. Dat moet in samenspraak gebeuren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="2D768176" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6A02B615" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="58190150" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dank u wel. Ik zie nog een interruptie van mevrouw Nanninga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="06B64FCC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3331B3F1" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="31460DCB" w14:textId="1CAABEAF">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Begrijp ik dan goed dat D66 bijvoorbeeld de Onderwijsbegroting anders zou willen gaan verdelen, zodat er een groter budget zal gaan naar wat ik gemakshalve </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>de eilanden</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> noem? Ik heb dezelfde vraag over klimaat en andere portefeuilles en begrotingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7FBB5D48" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7CCD732A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heera Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="44CCBDF5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zo zou je het antwoord kunnen opvatten. Er zijn gewoon grote ambities, maar ik kan natuurlijk niet zomaar zeggen: dit moet uit het onderwijspotje. Het zal altijd in samenspraak moeten gaan. We moeten kijken waar er dan wel ruimte zit. Ik ga nu niet zomaar aan de Onderwijsbegroting zitten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="08E8CD59" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="236681DF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0E14D92B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel. Ook bedankt voor uw bijdrage. Ik ga over naar mevrouw Nanninga voor haar inbreng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="21FF63CA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7A152477" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="01726AF7" w14:textId="63708177">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. In het vorige debat, over bestaanszekerheid in Caribisch Nederland, hebben we stilgestaan bij de kosten van levensonderhoud, koopkrachtmaatregelen, subsidies op energie, water en telecom en de inzet op voedselzekerheid via het CariFoodFund. Dat is een mooie lijn en in de afgelopen jaren is er ook veel gebeurd. Minimumlonen zijn verhoogd, uitkeringen zijn verhoogd en er zijn verschillende subsidies ingezet. Dat was ook deels noodzakelijk. Onze centrale boodschap uit dat debat wil ik hier wel nog herhalen: zorg ervoor dat de eilanden onafhankelijker en zelfstandiger worden. Geef ze geen vis, maar een hengel. Maak subsidies en gelden voorwaardelijk aan structurele verbeteringen en verantwoordingen. De staatssecretaris is wat JA21 betreft de goede richting ingeslagen. Wij hopen en verwachten dat hij deze lijn blijft doorzetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3477B5BB" w14:textId="45037579">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voorzitter. Ik wil het hebben over Bonaire en de klimaatzaak. Wij zijn deels blij met de kabinetsreactie. Het kabinet spreekt zelf over </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>zwaarwegende juridische redenen</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om de uitspraak opnieuw te laten toetsen. Daar zijn wij het volmondig mee eens. JA21 juicht dit besluit toe. Relevante klimaatadaptatie en bescherming tegen concrete lokale problemen zijn natuurlijk prima en ook nodig, maar dat naar een oordeel van de rechter </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nederland de inwoners van Bonaire op klimaatgebied zou hebben gediscrimineerd, is vergezocht. Er is de afgelopen jaren geïnvesteerd in natuurbeheer, infrastructuur, subsidies, verduurzaming en ondersteuning van de eilanden. Nederland heeft Bonaire altijd serieus genomen en substantieel ondersteund, ook op het gebied van klimaat en weerbaarheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2534DAB4" w14:textId="2CB7C720">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. Er wringt nog iets fundamenteels in dit verhaal. Je kunt binnen een land simpelweg niet iedere regio hetzelfde behandelen of voor iedere regio volledig maatwerkbeleid optuigen, alsof het een aparte staat is. Nederland kent nu eenmaal verschillen in ligging, schaalgrootte, economie en kwetsbaarheid. Dat geldt niet alleen voor Bonaire, maar ook voor Texel, de Achterhoek of andere eilanden en regio</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s. Het enkele feit dat er ergens andere omstandigheden gelden, betekent nog niet automatisch dat er sprake is van discriminatie. Als we die redenering gaan volgen, wordt het uiteindelijk onmogelijk om algemeen nationaal beleid te voeren zonder dat iedere regio via de rechter uitzonderingen of aanvullend beleid gaat afdwingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="3E7C71B7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3248B690" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="06F8BEDC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Punt. U heeft een interruptie van mevrouw Tseggai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="22BC5B50" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5B2E760E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1ADA2F75" w14:textId="7E6F8B8B">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw Nanninga zegt dat we niet elke regio hetzelfde kunnen behandelen. Op zich moeten we ook niet elke regio hetzelfde behandelen, maar wat betreft het Caribisch deel van ons Koninkrijk hebben we natuurlijk wel het </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>comply or explain</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-principe. Hoe kijkt JA21 daar dan naar?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="2C340D64" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6BDE311E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="522127A0" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dat vinden wij een heel mooi principe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7E88F1F5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="20980D61" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0CA24BA1" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dan zou JA21, zeg ik via de voorzitter, er toch juist wel voorstander van moeten zijn dat inwoners van Caribisch Nederland gelijkwaardig aan inwoners van Europees Nederland worden behandeld? Dat zegt bijvoorbeeld de NCDR in zijn rapport, maar ook de rechter sloeg erop aan in zijn vonnis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="1F5A4ECB" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="60464A4B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3B3FCDCF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wij zijn het volkomen eens met het gelijkwaardig behandelen van alle inwoners van het Koninkrijk. Dat lijkt mij evident. Alleen, er is sprake van discriminatie als er in gelijke gevallen sprake is van ongelijke behandeling. Hier is het precies andersom. Het zijn geen gelijke gevallen. Het is een totaal andere situatie, die je dus ook niet hetzelfde kan behandelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="0BEE92D2" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="796732B4" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3821E972" w14:textId="12200FEB">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dat is natuurlijk niet helemaal waar, want ook in het Caribisch deel van Nederland hebben kinderen recht op goed onderwijs. In bepaalde opzichten, zeker wat betreft voorzieningen, zijn er voor de BES-eilanden natuurlijk dezelfde standaarden als voor Woerden, Capelle aan den IJssel en </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ik noem nog eens een leuke gemeente </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Utrecht. Ik begrijp niet helemaal waarom mevrouw Nanninga dan vindt dat dit niet discriminerend is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="585A7BB1" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="414E8BB1" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="469CF443" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het is maar goed ook dat diezelfde criteria voor onderwijs gelden. Ik had het alleen over de klimaatzaak. Daarbij is er een totaal ander speelveld dan in Europees Nederland. Derhalve is de uitspraak van de rechter naar ons oordeel erg bijzonder, omdat er een soort gelijke behandeling wordt gelegd op heel ongelijke uitgangspunten. Over de onderwijsnormen heeft u mij niets horen zeggen. U heeft me niet horen zeggen dat die even anders moeten voor het Caribisch deel van Nederland, absoluut niet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="35AD5D9C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="59E6B5B7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="685C6107" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>U heeft nog één interruptie, mevrouw Tseggai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="052EAFBA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="15D4EA6D" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="30389A0E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O, ik heb er nog wel één. U overvalt me, voorzitter. Ik dacht dat ik er al drie gehad had. Ik snap dat mevrouw Nanninga niks heeft gezegd over onderwijs, maar het idee is natuurlijk dat de inwoners van de BES-eilanden gelijke bescherming verdienen tegen klimaatverandering en dat ze daar ook eerder last hebben van klimaatverandering dan wij hier in Europees Nederland. In dat geval zou je de inwoners van de BES-eilanden toch gelijke bescherming willen bieden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="343CE34E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="69AB865D" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6339DE00" w14:textId="10849BCA">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dat volgt dan niet uit wat mevrouw Tseggai zegt. Als haar bewering klopt dat inwoners van Bonaire daar meer last van hebben, dan zouden zij juist meer bescherming moeten krijgen dan het Nederlandse deel van het Koninkrijk. Mijn punt is dat het niet allemaal een pars pro toto kan zijn en dat een rechter dus niet een soort dekenoordeel kan leggen over wat klimaatbescherming moet zijn, terwijl dat daar heel anders is dan hier. Dat is niet omdat er minder of ongelijk behandeld wordt, maar omdat omstandigheden gewoon anders zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2495B2E0" w14:textId="0B0648AD">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Waar was ik? Het kan natuurlijk niet zo zijn dat iedere regio via de rechter uitzonderingen of aanvullend beleid gaat afdwingen. Dat is bestuurlijk totaal onwerkbaar en politiek onhoudbaar. Kortom, de rechter gaat hier weer eens op de stoel van de politiek zitten. Ik vind het belangrijk om dat geluid hier in de democratisch gelegitimeerde Kamer, de wetgevende macht, toch te laten klinken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="73C576BE" w14:textId="4F7BA217">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Laten we daarnaast alsjeblieft realistisch blijven. Geen enkele maatregel op Bonaire, met zijn 27.000 inwoners, gaat ook maar een milligraad verschil uitmaken in de opwarming van de aarde. Ook mag de bescherming van Bonaire, die terecht is, niet worden misbruikt als juridische hefboom om via de rechter algemeen Nederlands klimaatbeleid af te dwingen. Deze zaak ontwikkelt zich volgens het bekende Urgendastramien, namelijk: een rechter legt op basis van onzekere scenario</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s nationaal beleid op, dat gewoon thuishoort in het parlement. Het klimaatscenario is een modelmatige toekomstverkenning onder bepaalde aannames. Het is geen vaststaande zekerheid. Toch zien we in dit soort klimaatzaken steeds dat mogelijke, extreme of weinig waarschijnlijke toekomstbeelden leidend zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="27317C72" w14:textId="115EE682">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Afrondend, voorzitter. Het kan niet zo zijn dat een zogenaamde collectieve belangenbehartiger en een rechter de Staat via een individuele klimaatzaak met betrekking tot Bonaire, dwingen tot algemene klimaatdoelen die in feite voor het hele Nederlandse beleid zouden moeten gelden. Dat raakt de scheiding der machten, het raakt aan democratische legitimiteit en het raakt aan de ruimte die wij hier als politiek moeten hebben om belangen tegen elkaar af te wegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3583E491" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter, tot zover. Dank u wel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="174E2FDB" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="514BEFE0" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1258E781" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dank u wel. Dan geef ik nu het woord aan mevrouw Den Hollander.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="19312EB2" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3AF3A093" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5760A9BD" w14:textId="785A3991">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel, voorzitter. Zoals bekend vallen de BES-eilanden rechtstreeks onder de Nederlandse centrale overheid. Nederlandse ministers en staatssecretarissen zijn verantwoordelijk voor hun beleidsterreinen op de eilanden. Bij voorkeur wordt het beleid voor Bonaire, Saba en Sint-Eustatius volledig gemaakt door de verschillende vakdepartementen en in de Tweede Kamer behandeld door de vakcommissies. Maar niet alle ministeries en vakcommissies hebben de BES-eilanden goed op het netvlies, waardoor dossiers kunnen ondersneeuwen. Op welke manier gaat de staatssecretaris zich deze kabinetsperiode inzetten om hier verandering in te brengen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3FC01E6B" w14:textId="03DCBF4E">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om de bestuurlijke verhoudingen en de financiële structuur van Caribisch Nederland te versterken, wordt er gewerkt aan de herziening van de Wet openbare lichamen Bonaire, Sint Eustatius en Saba, de WolBES, en de Wet financiën openbare lichamen, de FinBES. De fractie van de VVD kijkt met belangstelling uit naar deze wetsvoorstellen. Voor de VVD blijven namelijk in ieder geval het financieel beheer en de begrotingsdiscipline belangrijk. Beide zaken zijn de basis voor een goede economische ontwikkeling van de BES. Een goede economische ontwikkeling is nodig voor het verbeteren van de bestaanszekerheid op de eilanden. Over dat onderwerp is onlangs tijdens een commissiedebat gesproken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="642FB6BF" w14:textId="098A82F9">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. Het financieel beheer van Bonaire laat nog steeds te wensen over, zo is te lezen in het rapport van het College financieel toezicht. Er waren onder andere vragen over de toename van de begrote lasten ten opzichte van de gerealiseerde lasten, de onvolledige tweede uitvoeringsrapportage en de gebrekkige toelichting op de tabellen daarin. Er lijkt een stap in de goede richting te zijn, want Bonaire erkent de knelpunten en neemt gerichte maatregelen. Wat gaat er gebeuren om het financieel beheer op Bonaire te verbeteren? Het is goed om te zien dat het op de eilanden Sint-Eustatius en Saba een stuk beter gaat met het financieel beheer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0748747E" w14:textId="24B90365">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een ander punt waar de VVD zich zorgen over maakt, is de ons-kent-onscultuur van de eilanden. Ook in Europees Nederland is in kleinere gemeenten te zien dat iedereen elkaar kent. Maar hoe voorkom je dat er onder de tafel zaken geregeld worden? De waarborgen ontbreken veelal in Caribisch Nederland. Het rapport van het WODC stelde in 2024 al dat de samenlevingen van Bonaire, Sint-Eustatius en Saba een hoge prijs </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>betalen voor integriteitsschendingen in de vorm van minder economische groei en achterblijvende kwaliteit en kwantiteit van publieke dienstverlening. Het kabinet wil daarom aan de slag gaan met de aanpak van integriteitsschendingen, waaronder het beter beschermen van melders van integriteitsschendingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="60E9E07C" w14:textId="210D8BE5">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ook wordt er verder gewerkt aan de invoering van de Wet bevordering integriteitsbeoordelingen door het openbaar bestuur, de Wet Bibob. Kan de staatssecretaris aangeven wat er inmiddels, na het uitkomen van het rapport, veranderd is? Wanneer verwacht de staatssecretaris dat er een wetsvoorstel naar de Kamer kan worden gestuurd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7D5C5ACF" w14:textId="2E3A765B">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. De BES-eilanden kennen achterstanden op het gebied van infrastructuur, volkshuisvesting, connectiviteit, klimaatbescherming en een gezonde leefomgeving. Inwoners kunnen daar vaak niet profiteren van fondsen voor mobiliteit en infrastructuur, die wel ten goede komen aan inwoners van Europees Nederland. Wat is nodig voor verbetering van de uitvoeringscapaciteit en bestuurskracht op de BES-eilanden? Hoe kijkt de staatssecretaris naar de petitie die Bonaire op 12 mei jongstleden heeft overhandigd aan premier Jetten, om structurele rijksverantwoordelijkheid te nemen voor afval, onderwijshuisvesting, voedselzekerheid, landbouw, woningnood en de Structuurvisie Bonaire 2050?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="41A220A3" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De langslepende problemen rondom Selibon schreeuwen om een bijdrage vanuit de rijksregering voor het komen tot een oplossing. In de brief die we gister hebben ontvangen, wordt hierop ingegaan. De fractie van de VVD hoopt dat er in de berichtgeving die de Kamer uiterlijk in september van dit jaar ontvangt, een duidelijk stappenplan is om de inwoners van Bonaire zicht te geven op een oplossing. De vraag die we hierbij hebben aan de staatssecretaris is of er ook gesproken is met de regering van Aruba, gezien haar ambities om een nieuwe invulling te geven aan de olieraffinaderijlocatie. Een recycling- of verwerkingsinstallatie voor circulaire grondstoffen en reststromen lijkt hierbij een kansrijke optie. Ik ga naar mijn laatste zin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="16F85953" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7B36871C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="358C45B2" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De laatste zin van uw hele betoog? Dan laat ik u het afmaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="6A0E9192" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="55AB1FFA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5907A786" w14:textId="15CCEA6B">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Er is helaas niet voldoende tijd over om uitvoerig in te gaan op alle belangrijke zaken die spelen op de BES-eilanden. Het laatste punt dat ik wil noemen, is het gebrek aan strategische voorraden en dan met name van voedsel en drinkwater. Er is niet alleen een groot gebrek aan deze belangrijke voorzieningen, maar het ontbreekt ook aan beleid om te komen tot een oplossing. Is de staatssecretaris voornemens om de adviezen uit het rapport van de Rekenkamer over te nemen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7F22DBB6" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel, voorzitter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="63B8D8BA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="735B73C2" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1934D7F7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel voor uw bijdrage. Ik zie een interruptie van mevrouw Dijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="140D26DA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="039D782B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heera Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6A92C4AC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik heb eigenlijk aan de collega van de VVD dezelfde vraag als zij mij stelde. Er zijn heel veel ambities. Hoe kijkt de VVD er dan tegen aan hoe we deze ambities kunnen verwezenlijken, met middelen die er wel of niet zijn? Graag een reactie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7A918623" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4A4EFB0C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0B4555B5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Er is een verschil tussen de ambities die wij stellen, namelijk de boel op orde krijgen, en ambities die de fractie van D66 stelt, namelijk om heel veel dingen beter te maken. Daar zit echt een gradatie verschil in, in ieder geval in mijn beleving. De vraag is hoe wij gaan zorgen dat de inwoners van de eilanden, wat gewoon Nederlandse inwoners zijn, dezelfde kansen op ontwikkeling krijgen als die van Nederland, maar vooral wat er nodig is in het lokale bestuur om dat voor elkaar te krijgen en wat daarbij de rol van de Nederlandse regering is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="5704621D" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="29C259DC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heera Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7289AAE0" w14:textId="715B50C8">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dan ben ik wel benieuwd naar wat het lokale bestuur dan kan doen volgens de VVD. Volgens mij bedoelen we toch hetzelfde. De VVD wil de boel op orde krijgen en wij willen het beter maken. Dat is</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22B60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...185 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22B60">
+        <w:t>potayto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A7979">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22020">
+        <w:t>potahto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Hoe zou het lokale bestuur daar dan aan moeten bijdragen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="46D0D8B1" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="413458B5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="682E74B0" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>De kern van mijn verhaal zat in integriteit en financieel beheer. Wij denken dat je pas echt toe kan komen aan het verbeteren van alle andere zaken als die twee zaken op orde zijn. Op het moment dat er continu sprake is van bestuurswisselingen vanwege allerlei integriteitskwesties dan wel onenigheden dan wel allerlei andere zaken die spelen, kom je niet toe aan het beter maken van het onderwijs, het milieu of andere zaken. Ik denk dat er eerst een oplossing moet komen om de boel op orde te krijgen en dat je daarna pas echt kan bouwen aan verbetering van de omstandigheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="73055E89" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="54B70147" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>voorzitter</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="518DBDA6" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel. Dan nodig ik de heer Van den Brink uit voor zijn bijdrage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="3F8EC720" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="56C60584" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="34956EBF" w14:textId="6D7FADA1">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel, mevrouw de voorzitter. Bon dia, goedemiddag aan iedereen hier en op Bonaire, Statia en Saba. Goed dat we vandaag praten over de situatie in het Caribische deel van Nederland. De CDA-fractie is blij dat zowel staatssecretaris Van der Burg als premier Jetten in de wittebroodsweken van dit kabinet is afgereisd naar het Caribisch gebied om de verbondenheid met de drie openbare lichamen en de drie andere landen binnen het Koninkrijk te benadrukken. Het helpt enorm om daar geweest te zijn, zeg ik uit ervaring. En dan ben ik allen nog maar op Aruba geweest in verband met het IPKO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="04137544" w14:textId="4C4BE79C">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In de minuten die mij zijn toebedeeld, moet ik kiezen. Daarom begin ik met een onderwerp dat voor alle drie de eilanden geldt, namelijk de noodvoorraden. Uit het onderzoek van de Rekenkamer Geen vangnet voor Caribisch Nederland blijkt dat die voorraden allesbehalve op orde zijn. Er zijn geen strategische voorraden van brandstof, medicijnen, voedsel en water voor Bonaire, Sint-Eustatius en Saba, terwijl de situatie in de regio op zijn zachtst gezegd onrustig te noemen is. Mijn vraag aan de staatssecretaris is: hoe kan dit en kunt u met spoed in overleg met de besturen van de eilanden om ervoor te zorgen dat deze situatie ten goede verandert? Het is daarom ook van belang dat we inzetten op handel met diverse landen. Wat doet de regering daaraan en heeft het Rekenkamerrapport tot nieuwe maatregelen van de regering geleid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="54215E3C" w14:textId="26B68B83">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dan de vuilstort Selibon op Bonaire. We spraken er eerder over met de voorganger van de staatssecretaris en met de staatssecretaris zelf. Wat is de situatie op dit moment? In mijn motie uit maart heb ik het kabinet opgeroepen alvast met het opzetten van een rijksprogramma te starten. Die motie is overgenomen. Hoe staat het daar nu mee? Is er </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>zicht op een doorbraak, is mijn vraag. De eilandsraad van Bonaire heeft in een petitie aan premier Jetten tijdens zijn bezoek gevraagd om structurele rijksverantwoordelijkheid op zich te nemen voor Bonaire als het gaat om afval. Uit de brief van de staatssecretaris van gisteren maken we op dat het ministerie van IenW daartoe bereid is. Wat betekent dit concreet, is mijn vraag. Het voornemen is om te stoppen met afval storten, maar capaciteit opbouwen om afval op Bonaire te verwerken is lastig. Afvalexport zal de oplossing moeten zijn. We hebben gelezen dat de export van biomedisch afval goed loopt. Welke lessen kunnen we daaruit trekken? Welke hulp kan de staatssecretaris bieden om de afvalexport van Bonaire goed op gang te krijgen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="05A814CD" w14:textId="53CE6918">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sowieso baart de bestuurlijke situatie op Bonaire mijn fractie zorgen. Het is een komen en gaan van bestuurders. Het lijkt onderhand Nederland wel. Welke invloed heeft dat volgens de staatssecretaris op de bestuurskracht van het eiland?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="12AA3DB5" w14:textId="75AEAF67">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voor Saba en Statia zijn de veerverbindingen essentieel voor toegang tot complexe zorg, om naar de bank te gaan en ook om de economie draaiend te houden. We lezen dat er voor dit jaar en volgend jaar geld is om de veerverbindingen te helpen financieren. Is al duidelijk hoeveel dat kost en hoe het kabinet dat gaat betalen? In antwoord op Kamervragen van collega Dijk en mij gaf het kabinet aan dat de resultaten van die actualisering in het tweede kwartaal van dit jaar worden verwacht. Mijn vraag is: hoe staat het daarmee en gaat u zich inzetten om dit geld ook structureel te regelen na 2027?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="50DA6958" w14:textId="097FCF67">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tot slot </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> als ik nog tijd heb, mevrouw de voorzitter </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de bancaire dienstverlening op Saba en Sint-Eustatius. De brief die vandaag op de agenda staat, laat zien dat het een lastig probleem is. Met name de beschikbaarheid van betaalrekeningen, lange doorlooptijden, hoge transactiekosten en gebrekkige geldautomaten zorgen voor problemen. Er is veel geprobeerd, maar dat heeft nog niet tot een resultaat geleid. Het is hoopgevend dat ING aangegeven heeft om op Saba en Statia fysieke kantoren te willen openen en dienstverlening gelijkwaardig aan Europees Nederland te willen aanbieden. Hoe staat het daarmee? Gaat dat lukken en wat kan de staatssecretaris doen om te helpen? Ook lezen we in de brief dat er een vestigingsvereiste geschrapt gaat worden, omdat dit een belemmering voor toetreding oplevert. Dat vonden we interessant. Is de staatssecretaris, die niet alleen van KR is, maar ook van Slagvaardige Overheid, bereid om te onderzoeken of er meer vestigingsvereisten zijn die marktfalen op de BES-eilanden in de hand werken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="61A55C21" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ik dank u wel, voorzitter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7C57E5B7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="55DE77C1" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="229A9A5A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel. U kon ietsje rustiger praten, want u heeft nog 30 seconden over. U zat dus mooi binnen de tijd. Mevrouw Tseggai, ik nodig u uit voor uw inbreng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="105DAF06" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0A17C8FD" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Mevrouw </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6256CAEB" w14:textId="6A25003E">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel, voorzitter. Goedemiddag. Bon dia en good morning, zeg ik tegen de mensen aan de andere kant van de oceaan. Vandaag bespreken we alle zaken die spelen op de BES-eilanden. Ik vind het lastig, want het is best een breed debat en de spreektijd is beperkt, dus ook ik zal moeten kiezen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3E6FFCC3" w14:textId="4EAD0E2E">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Allereerst heb ik met interesse de beleidsbrief van het nieuwe kabinet gelezen. Ik vind het goed om te zien dat het kabinet een aantal heldere prioriteiten stelt, maar op sommige punten is de brief wat abstract en daar heb ik dus een aantal vragen over. Allereerst is het voor GroenLinks-PvdA van groot belang dat de inwoners van de BES-eilanden als volwaardige inwoners van het land Nederland worden gezien en dus ook op gelijkwaardige voorzieningen aanspraak kunnen maken. Al sinds 2010 is het </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>comply or explain</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-principe het uitgangspunt voor Caribisch Nederland, maar toch is er op tal van vlakken nog geen sprake van comply, terwijl hier geen zwaarwegende redenen voor zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="40B47C27" w14:textId="61E13D79">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De Nationaal Coördinator tegen Discriminatie en Racisme, de Ombudsman en ook de rechter in de klimaatzaak Bonaire hebben de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55D05">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ijksoverheid opgeroepen c.q. verplicht om meer te doen, zodat de inwoners van Caribisch Nederland dezelfde bescherming en rechtszekerheid hebben als de inwoners van Europees Nederland. Met name bestaanszekerheid, gezondheidszorg, onderwijs en connectiviteit in bredere zin en de gevolgen van de klimaatverandering zijn zaken waarin de verschillen tussen Europees Nederland en Caribisch Nederland onevenredig groot zijn. Mijn oud-collega Raoul White heeft hier eerder ook een motie over ingediend. Ik hoop dat het kabinet in de brief die hierover nog voor de zomer komt met concrete maatregelen en een tijdpad zou willen komen om die achterstand in te lopen. Ik zou dan ook graag een kabinetsreactie willen ontvangen op de aanbevelingen van de NCDR. Ik hoor graag hoe de staatssecretaris hiernaar kijkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4224026F" w14:textId="08C272BA">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Als we het inhoudelijk over de sociale voorzieningen hebben, zien we nog steeds grote verschillen. Er is relatief veel armoede op de BES-eilanden. Bij de komende begroting </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>zal het kabinet een maatregelenpakket presenteren. Ik zie daarnaar uit, maar ik hoor ook graag alvast van de staatssecretaris waar hij aan denkt. Ik ben ook benieuwd wat hij tijdens zijn recente kennismakingsbezoeken aan de eilanden op dit vlak heeft opgehaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="42F49835" w14:textId="6629A26D">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter, dan iets anders. In Europees Nederland spreken we vaak over de weerbaarheid van de samenleving. Ook voor Caribisch Nederland is dit denk ik van groot belang, misschien juist wel extra. Twee weken geleden kwam de Rekenkamer met het rapport waar een aantal van mijn collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s al aan refereerden. Daarin staat bijvoorbeeld dat er op Saba maar één dag drinkwater op voorraad is. Juist omdat die eilanden erg afhankelijk zijn van import, zouden er voldoende strategische voorraden moeten zijn. De reactie van het kabinet op deze aanbevelingen verbaasde mij toch een beetje, want de aanbevelingen om strategische voorraden aan te leggen lijkt niet te worden opgevolgd. Mijn simpele vraag het kabinet is: waarom niet? Wat is het kabinet dan wel van plan om te doen om mensen op de eilanden meer weerbaar te maken in crisis- en noodsituaties?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0447FFC1" w14:textId="725069E4">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. Dan kom ik als laatste bij twee punten over Bonaire. Ik begin met Selibon. Daar ging het net al even over. Gisteren ontvingen we die brief van het kabinet, waarin een aantal concrete stappen stonden. Ik ben blij dat er stappen worden gezet en ik ben ook blij dat de aanbevelingen van de Ombudsman serieus worden opgepakt. Maar eerder was er geen budget beschikbaar voor een duurzame oplossing. Kan de staatssecretaris toezeggen dat de financiën in ieder geval geen reden zullen zijn voor uitstel van noodzakelijke vervolgstappen, ook met het oog op de gezondheid van omwonenden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6D331AAE" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tot slot heb ik nog een hele concrete vraag over Bonaire. Ik vraag me af hoe het staat met de buslijn op Bonaire, en welke stappen het kabinet daarop heeft gezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="1DA3BC9C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3E57F9C7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7B9D4B8C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel voor uw inbreng. Ik zie een vraag van mevrouw Den Hollander.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="24157A52" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5FDB4789" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0D176DA1" w14:textId="03FC0CD3">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dank u wel, mevrouw Tseggai, voor uw mooie verhaal. Wat betreft Selibon zitten we grotendeels op </w:t>
+      </w:r>
+      <w:r w:rsidR="002A62BA">
+        <w:t>ee</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n lijn; wat daar gebeurt, kan echt niet. Dat zouden we ook in Europees </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nederland nooit toestaan. Maar wat zou een belemmerende factor kunnen zijn als het niet geld is, denkt u?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="53AE1DD1" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6C7040F5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1D8022BB" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De bestuurlijke situatie op Bonaire werd al een aantal keer aangehaald. Daar heb ik ook wel zorgen over, maar ook die mag wat mij betreft geen reden zijn om niet naar een duurzame oplossing voor Selibon te zoeken. Het gaat namelijk om de gezondheid van omwonenden, die echt in gevaar komt door de situatie daar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="28F7E7F1" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="48185B03" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6256B9BF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mevrouw Den Hollander, dit is uw laatste interruptie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="65839056" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0B1C4FEB" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="26F2EC9D" w14:textId="31AD04FB">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ik weet het. Dank u, voorzitter. Via de voorzitter </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dat vergat ik net eventjes </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vraag ik hoe het dan volgens mevrouw Tseggai van GroenLinks-PvdA opgelost zou moeten worden. Wat is nou de key factor om het probleem bij Selibon, dat al jarenlang speelt, op te lossen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="5D046169" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="57244F2E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0E2E13AB" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Leuk dat mevrouw Den Hollander dat vraagt. Wat mij betreft zou het goed zijn als de Benedenwindse Eilanden gezamenlijk gaan kijken naar hoe ze om kunnen gaan met hun afvalverwerking. In het geval van Bonaire zou dat dan bijvoorbeeld samen met Aruba en Curaçao kunnen. Wat mij betreft zou het goed zijn als we Selibon op termijn kunnen sluiten, of er in ieder geval voor kunnen zorgen dat het niet meer gevaarlijk is om naast Selibon te wonen. Mevrouw Den Hollander zei het zelf heel mooi: in Europees Nederland zouden we dit nooit toestaan. Wat mij betreft doen we dat op Bonaire ook niet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7D05C0B2" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="05C2029F" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="22916E91" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel. Dan zijn we aan het einde gekomen van de eerste termijn van de Kamer. Ik schors de vergadering tot 16.00 uur. Dan komen we terug met de kabinetsreacties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="29DD605B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4E011698" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De vergadering wordt van 15.32 uur tot 16.00 uur geschorst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="3549E7C8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="107D7013" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6014801C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik heropen de vergadering voor de beantwoording in de eerste termijn van de staatssecretaris. Staatssecretaris, de vloer is aan u.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="0F002E54" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6FDC7EBC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="529A506C" w14:textId="644F2FB5">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. Vandaag staan we stil bij Bonaire, Statia en Saba. Morgen staan we stil bij Curaçao, Aruba en Sint-Maarten. Ik probeer wel altijd een nadrukkelijke scheiding aan te brengen tussen die twee. We moeten ze niet op één hoop gooien. Het een is nadrukkelijk een openbaar lichaam, het andere zijn nadrukkelijk de landen. Er zijn een paar uitzonderingen op. De eerste uitzondering is als we komen te spreken over het Europese beleid aangaande overzeese gebieden en territoria, want door Europa wordt het als één gezien. Daar kom ik straks op één punt nog specifiek op terug. In sommige gevallen, bijvoorbeeld in relatie tot 3 januari of in relatie tot de hurricane, spreek je wel over Bovenwinds en Benedenwinds, maar verder probeer ik mij toch echt te concentreren op enerzijds Bonaire, Statia en Saba en anderzijds Curaçao, Aruba en Sint-Maarten. Die laatste gaan we morgen met elkaar bespreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="05AF7A04" w14:textId="7848CBA9">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voorzitter, ik heb een drietal kopjes voor u. Het eerste gaat over goed bestuur, het tweede gaat over de voorraden en in het derde blokje bespreek ik alle andere belangrijke zaken die door u als commissie zijn genoemd. Ik begin even met een combinatie van comply or explain alsook het rapport van de NCDR, want daar zit een nadrukkelijke koppeling aan wat mij betreft. De NCDR schreef een rapport met de titel Gelijkwaardigheid als </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3626">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rondwettelijke </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3626">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pdracht. Mevrouw Dijk en ik waren bij de presentatie en ik mocht het ook in ontvangst nemen. Ik heb tijdens die bijeenkomst al gezegd dat gelijkwaardigheid als grondwettelijke opdracht niet alleen iets is van de Nationaal Coördinator, maar van ons allemaal, of we nu Kamerlid of kabinetslid zijn. Het is namelijk artikel 1 van de Grondwet. Die geldt voor ons allemaal. Daar hebben we ook de eed op afgelegd. Zo dienen we ook in den brede naar ons werk te kijken, en dus ook als het gaat om Bonaire, Statia en Saba. Daarom hebben we in het kabinetsbeleid, bepaald door een deel van uw Kamer, comply or explain opgenomen, oftewel: we behandelen het beleid voor bewoners van Bonaire, Statia en Saba gelijk aan gemeentes in Nederland, tenzij er zwaarwegende redenen zijn om dat niet te doen. Ik blijf even weg bij het debatje dat ontstond tussen mevrouw Tseggai en mevrouw Nanninga, maar op </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>zich gaat het hier voor een deel natuurlijk wel over. Soms heb je te maken met ongelijke situaties, waardoor je ongelijk beleid hebt. Als je bijvoorbeeld constateert dat er op bepaalde punten achterstanden zijn die er in Nederland niet zijn, dan neem je andere stappen dan je in Europees Nederland zou nemen. Daar kom ik straks nog op in het kader van de 30 miljoen die we specifiek hebben opgenomen voor bestaanszekerheid gerelateerd aan Bonaire, Statia en Saba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2F862378" w14:textId="652AEBA4">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. Het gaat er wat mij betreft in ieder geval om dat we kijken hoe we er als algemeen beleid voor zorgen dat wij Bonaire, Statia en Saba vergelijkbaar sterk maken aan de situatie in Europees Nederland. Dat vertaalt zich aan de ene kant in investeren in goed bestuur. Daar kom ik zo nog op terug. Dat vertaalt zich anderzijds in bijvoorbeeld het versterken van de economie, en daarmee van een deel van de weerbaarheid, waar mevrouw Tseggai het ook al over had. In die zin voel ik me ook wel aangesproken door de woorden van mevrouw Nanninga: uiteindelijk moet je geen vissen geven, maar hengels. Alleen, je hebt soms vissen nodig om ervoor te zorgen dat mensen sterk genoeg zijn om die hengel te kunnen gebruiken. Dat speelt bijvoorbeeld weer in het kader van de discussie over bestaanszekerheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="30B84AC8" w14:textId="3839D082">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In het rapport van de NCDR wordt een zevental zaken genoemd. Mijn hele formele reactie </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> maar daarna volgt gewoon een inhoudelijke reactie </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is dat ik nog met een reactie aan uw Kamer kom op het stuk van de Nationaal Coördinator, zoals het procedureel gaat. Maar u heeft er nu al vragen over gesteld, dus ik ga er nu al voor een deel op reageren. De eerste van die zeven zaken is een afdwingbaar kader voor comply or explain. Nu hebben wij comply or explain niet alleen opgenomen in het coalitieakkoord, maar ook heel nadrukkelijk in de verschillende beleidsbrieven. U bent niet alleen lid van deze commissie, maar ook van andere commissies, en u heeft dus ook andere portefeuilles. Dan ziet u ook dat diverse ministeries in hun beleidsbrieven specifiek informatie hebben opgenomen over Bonaire, Statia en Saba. Het gaat er in ieder geval om dat we, ik in het kabinet en u als leden van deze Kamer, met elkaar bewaken, stimuleren dat het ook gebeurt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="08742B81" w14:textId="7EA650DC">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Daarbij moeten we wel met elkaar vaststellen dat er verschillen zijn. We kennen geen provinciestructuur op Bonaire, Statia en Saba. Daarbij speelt de Rijksoverheid soms een rol en soms ligt het daardoor meer bij het openbaar lichaam. Doordat we geen provinciestructuur kennen, kennen we bijvoorbeeld geen provinciale wegen. We kennen ook geen rijkswegen, dus er is eigenlijk altijd sprake van gemeentelijke infrastructuur. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kortom, dat soort zaken moeten we goed in de gaten houden, ook als het gaat om onze wet- en regelgeving. Dat geldt ook voor sommige vragen die u stelde, zeg ik plagerig tegen mevrouw Tseggai, die een vraag stelde over de bus. Als de gemeenteraad van Amsterdam besluit om een metrolijn in te korten, hoor je die vraag daar te stellen. Als er gestopt wordt met een lokale bus in Rotterdam, hoor je die vraag daar te stellen. Een vraag over de buslijn is dus eigenlijk een vraag voor het lokaal bestuur op Bonaire. Ik snap de vraag van mevrouw Tseggai wel, want wij hebben geld gegeven om dat te doen. Dan mag je er wel van uitgaan dat daarnaar gekeken wordt. Ik kom straks dus nog op de bus terug, maar laten we dat met elkaar in de gaten houden. Het </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>comply or explain</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-principe is wat mij betreft dus in ieder geval echt de basis van het beleid van het kabinet, en van mij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4BAFC728" w14:textId="2E283DAC">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iets anders wat de Nationaal Coördinator noemt, zijn maatregelen gericht op bestaanszekerheid. Die pak ik even mee. Ik pak ook de public service obligation mee en de veerdiensten. Dat zijn nummer twee, nummer zes en nummer zeven van de zeven adviezen van de Nationaal Coördinator. Die komen na de zomer terug, als we gaan spreken over de 30 miljoen. De PSO staat overigens morgen ook op de agenda van uw collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s die zich met de minister van Verkeer </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> formeel moet ik </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>de minister van IenW</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zeggen </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gaan uitspreken over de PSO, want de volgorde is: eerste de wet veranderen, dan eventueel een PSO afsluiten en dan daar geld bij plaatsen. Als morgen, of beter gezegd na de stemmingen naar aanleiding van morgen, de wet door de Kamer zo wordt aangepast dat die PSO kan, komen we na de zomer te spreken over de besteding van de 30 miljoen. Daarin kan dus geld worden uitgetrokken ten behoeve van de PSO, de veerdiensten en bestaanszekerheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2A12A2D6" w14:textId="481876CB">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ik kan me nog een discussie van de vorige keer herinneren wat betreft bestaanszekerheid. Dat was toen niet met mevrouw Den Hollander, maar met de heer De Beer, die mevrouw Den Hollander verving. Toen ontstond er tussen hem en ik weet niet meer precies welke collega de discussie of je dat dan stopt in inkomensondersteuning of in economieversterking. Beide kunnen natuurlijk aan de orde komen. Daar komen we na de zomer over te spreken, op het moment dat we over die 30 miljoen spreken. Die staat uiteraard in het coalitieakkoord, maar moet zich nog wel vertalen in de begrotingsvoorstellen die wij na de zomer aan u gaan doen. Een aantal van de prioriteiten komen daar dus in terug. Uiteindelijk, zeg ik erbij, bepaalt u natuurlijk de verdeling van die 30 miljoen. U mag echter wel verwachten dat de heer Vijlbrief en ik </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">namens het kabinet een voorstel zullen doen. Ga er dan maar van uit dat het een mix zal zijn. Reken niet op meer, want 30 miljoen is ons </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>gegeven</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in het coalitieakkoord. U mag er uiteraard ook 300 miljoen van maken </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> daar gaat u over </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> maar ik heb me te houden aan de kaders van het coalitieakkoord. Dat met betrekking tot de NCDR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="09B7FDD1" w14:textId="126C2033">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De NCDR sprak ook over de gelijkwaardigheid; dan leg ik ook nog even een link met mevrouw Tseggai. Dat was natuurlijk ook een punt waar mevrouw Nanninga in haar bijdrage op inging. Er ligt natuurlijk ook de uitspraak in het kader van het klimaat. Daartegen zijn wij, zoals u weet, als kabinet in hoger beroep gegaan, maar we hebben daarbij wel gezegd dat we met de acties gewoon doorgaan. Het is dus niet zo dat we omdat we in hoger beroep gaan, niet doorgaan met het nemen van mitigerende maatregelen. Heet dat zo? Ik zie geknik. We gaan dus wel gewoon door met het beleid, maar we willen wel een principiëlere uitspraak op dit specifieke punt van een hogere rechter. Verder geldt ook hiervoor dat die gelijkwaardigheid zich ook terugvertaalt, bijvoorbeeld als het gaat om onderwijs. Dat kwam niet alleen in uw discussietje aan de orde, maar ook in de vraagstelling. Dan gelden daar gewoon dezelfde criteria voor als in Nederland. Daar ligt wel een groot probleem op het bordje van mijn collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s van Onderwijs. Ik was vier of inmiddels vijf weken geleden op Bonaire. We zien nu dat 52% van de kinderen die instromen, anderstalig is. Dan bedoelen we anderstalig dan Papiaments dan wel Nederlands. Dat geeft enorme problemen. Een van de grote problemen die heel nadrukkelijk spelen op Bonaire, is de explosieve bevolkingsgroei, waardoor men het niet of nauwelijks aankan. Dat zijn allemaal zaken waar mijn collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s van Onderwijs mee aan de slag zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3F3E9E42" w14:textId="1119C691">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw Den Hollander vroeg terecht hoe we ervoor zorgen dat Bonaire, Statia en Saba ook echt tussen de oren komen van alle bewindspersonen. Ik zeg er meteen tegen u bij: en bij alle andere 145 Kamerleden </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sorry, voorzitter, ik bedoel 144 Kamerleden </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> die niet in deze commissie het woord voeren dan wel voorzitter zijn. We hebben weliswaar een commissie Koninkrijksrelaties, maar zoals ik al heb gezegd moeten we er als het gaat om de BES eigenlijk naar streven dat deze commissie geen functie meer heeft. Dit is eigenlijk de enige keer dat ik </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>BES</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zeg, want je moet Bonaire, Statia en Saba niet op één hoop gooien. Dat hoort namelijk gewoon aan de orde te komen bij de desbetreffende vakcommissie, zoals dat ook het geval is met Maastricht, Delfzijl of Terneuzen. Tot nu toe kan dat nog niet, en dus moeten we dat vooral ook zo doen. Er blijft natuurlijk altijd een relatie met Curaçao, Aruba en Sint-Maarten, die weer anders is. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Maar we moeten er vooral naar streven dat heel veel van de discussies in de vakcommissies besproken worden, en dat is niet om mijn leven lichter, leuker of lekkerder te maken. Dat is vooral omdat dat gewoon goed is, tenzij het bijvoorbeeld gaat om die 30 miljoen, want dan hoort het echt hier thuis. Dan hebben we namelijk generiek beleid voor Europees Nederland en specifiek beleid voor Bonaire, Statia en Saba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="19694249" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="60E91CCD" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0873BBE8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik zie dat mevrouw Den Hollander een interruptie heeft. Ik wil daarbij vermelden dat iedereen weer vier interrupties krijgt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="22159A19" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7CBB131A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="28A62B48" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het is goed om te horen dat de staatssecretaris, net als de fractie van de VVD, vindt dat het tussen de oren moet komen. Wij hebben daar een taak toe, maar mijn vraag was ook hoe de staatssecretaris dat gaat doen. Hij zegt nu alleen dat hij dat gaat doen, maar hoe gaat hij ervoor zorgen dat de andere ministeries zich hier volwaardig mee bezighouden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="1F0486E9" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3A891933" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="72713415" w14:textId="26EF37F9">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Op een aantal manieren, ten eerste gewoon door inderdaad letterlijk overleggen te hebben met mijn collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s om specifieke punten te bespreken. We komen straks bijvoorbeeld op Selibon. Althans, ik ga het daar met u over hebben. Dan zult u ook zien dat het dan snel gaat over mijn contacten met collega Bertram van IenW als het gaat om het creëren van een type IV-situatie. Dat doe ik dus gewoon door te overleggen. Ik spreek gewoon met mijn collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s van onderwijs over de specifieke situatie die ik niet alleen aantref tijdens mijn werkbezoeken, maar die ik ook terugkrijg als ik spreek met de gezaghebbers of anderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="69547462" w14:textId="20DE959E">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dat doe ik ten tweede door gezamenlijk met collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s bij u te gaan zitten. Als ik met u spreek over die 30 miljoen, zit ik hier samen met Hans Vijlbrief, en niet alleen. Als Hans Vijlbrief op bezoek gaat, gaan we daar samen kijken om daar samen beleid voor te maken. Dat zijn zaken die daarbij nadrukkelijk helpen. Verder heb ik natuurlijk ook gewoon ambtenaren die in de verschillende deeloverleggen aan de orde komen. Breng ik het in tijdens de Rijksministerraad of doen anderen dat? Het is heel simpel. Ik heb letterlijk tegen de drie premiers en de gezaghebbers gezegd wat zij van mij mogen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verwachten. De drie premiers kennen hier een gevolmachtigde minister. Ik zei: jullie mogen ervan uitgaan dat ik ook jullie, niet officiële, gevolmachtigde bewindspersoon ben als ik hier in Nederland ben en er geen gevolmachtigde minister in de buurt is. Dan ben ik de ambassadeur en de boodschapper. Ik ben ook de vertegenwoordiger van de gezaghebbers in de overleggen binnen het kabinet. Ik ga soms ook gewoon een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ass</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zijn, om het maar even in slecht Nederlands te zeggen. Dat doe ik door te prikkelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="40ECF3C9" w14:textId="0171E18C">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een van de belangrijke punten die u noemde betreft de verbetering van de uitvoeringscapaciteit. Met </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedoel ik de commissie, maar het was toevallig mevrouw Den Hollander, dus in die zin sluit het ook aan. In 2024 </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dan hebben we het volgens mij over het voorvorige kabinet, al is het een beetje afhankelijk van hoe je dat meet </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> heeft het kabinet natuurlijk 13,6 miljoen structureel toegevoegd voor het versterken van de uitvoeringscapaciteit van de BES-eilanden. Dat is een van de maatregelen die toen genomen zijn. Verder ligt er natuurlijk een grote verantwoordelijkheid bij de eilanden zelf, maar we coachen, sturen en helpen ze daar wel nadrukkelijk in. Ik heb vanochtend nog overleg gehad met de VNG. Dat ging onder andere over de VNG Caribendesk en de rol die de VNG daarin kan spelen. Denk ook aan het Projectbureau Caribisch Nederland en de inzet daarvan en aan de inzet van de omgevingsdiensten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7C0481C0" w14:textId="4CF15571">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Komende maandag, tijdens het wetgevingsoverleg, komen we te spreken over de versterking van de bestuurders. Dat gaat niet alleen over de kwantitatieve component </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we gaan namelijk het aantal eilandsraadsleden, en daarmee het aantal bestuurders, uitbreiden </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> maar ook over de kwalitatieve kant. Daarover gaat u ongetwijfeld maandag vragen stellen. We gaan daar ook trainingen geven, opleidingen doen en kijken naar de ambtelijke ondersteuning, om het op die manier sterker te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="50FDF5E1" w14:textId="24E05EB2">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mevrouw Den Hollander had het bijvoorbeeld over de financiële component. Er zijn extra controles ingezet om daarin zaken te doen. Mijn directeur was afgelopen week toevallig op Bonaire. Nou, het was niet toevallig. Hij was daar om stil te staan bij een aantal zaken die niet alleen gingen over Selibon, maar ook over de breedte. Het is voor ons een hoofdthema. Overigens geldt dat niet alleen voor Bonaire, Statia en Saba, maar ook voor Sint-Maarten, Curaçao en Aruba. Dat is wel in verschillende gradaties, maar daar komen we morgen over te spreken. Op alle eilanden is het voor ons een bijzondere prioriteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7EB2FEF5" w14:textId="0E064928">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Meneer Van den Brink, het is terecht dat u de nuance maakt dat ze op de regering in Nederland beginnen te lijken. U had het over de instabiele situatie en het aantal wisselingen dat daar heeft plaatsgevonden. Dat helpt inderdaad niet. Het betekent namelijk dat je elke keer opnieuw moet beginnen. Dat is alleen natuurlijk niet anders dan bij verschillende gemeentes in Nederland, waar ook weleens colleges willen vallen en nieuwe raden willen komen. De colleges en gemeentes in Nederland functioneren alleen in een andere context. We hebben hier ook gemeentes waarvan je kunt zeggen: goh, die wisselen wel heel erg vaak. Maar dan heb je én de provincie én zitten de gemeenten vaak in allerlei gemeenschappelijke verbanden én zijn de buren dichterbij, om het zo maar eventjes te zeggen. Nou liggen de buren op zich wel dichtbij, maar een van de grootste buren van Statia en Saba is natuurlijk een ander land. Bij Bonaire hebben ze zelfs geen buurgemeentes of buurlanden, dus is de context anders. Maar het beïnvloedt het uiteraard niet positief. Tegelijkertijd betreft dit ook wel echt democratie op de eilanden en in dit specifieke geval Bonaire zelf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0D3D2050" w14:textId="01215937">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw Den Hollander verwees ook naar het WODC-rapport. Dat is vertaald in de Agenda Goed Bestuur Caribisch Nederland. Die is vorig jaar met u gedeeld. Dat was weliswaar door een van mijn voorgangers, maar wel met u als Kamer, zal ik dan maar even zeggen. Verder wordt er gewerkt aan het verstevigen van de procedures met betrekking tot inkoop en aanbesteden en aan het bevorderen van de bewustwording aangaande integriteit. We hebben de Monitor Integriteit en Veiligheid voor Caribisch Nederland. Ook heb ik ... Ik zeg </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, maar dat moet </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>de staatssecretaris</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zijn. Het gaat om mij als functionaris, niet als mens. Ik heb middelen beschikbaar gesteld voor het opzetten en professionaliseren van integriteitsbureaus op de eilanden. U wordt specifiek daarover in het najaar, dus na de zomer, door mij geïnformeerd middels een Kamerbrief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="298C9F71" w14:textId="1FA647CD">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Selibon was een belangrijke reden voor mijn directeur om vorige week op Bonaire te zijn. We zien dat daarop, zeker ten opzichte van vorig jaar, goede stappen zijn gezet en nu ook goede stappen lijken te worden gezet. U noemde het al in een aantal van uw vragen, bijvoorbeeld wat betreft medisch afval: dat wordt nu goed opgeslagen. Dat heb ik zelf ook gezien. We zijn er uiteraard zelf ook geweest en zijn er zelf gaan kijken. Dat gaat nu goed. Wel wordt het verscheept naar Nederland, wat natuurlijk behoorlijk duur is. Wat betreft asbest zijn er nu stappen gezet om containers daar beter te maken dan ze waren, maar het moet wel van het eiland af worden verscheept, wat ontzettend duur is. Dat is het gevolg van de specifieke situatie waarin je daar zit. Er zijn nu goede </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">afspraken gemaakt voor de komende jaren, </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">26, </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">27 en </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">28, met het bestuur, maar afspraken zijn nog geen daden. Wij monitoren het dus heel sterk. Een belangrijke stap die nu wel is gezet </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dat stond ook in de brief die u gisteren heeft ontvangen </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is dat er overgegaan wordt tot type IV. Dat betekent dat het ministerie van IenW nu verantwoordelijk wordt voor de handhaving. Het gaat dus niet over het beheer van Selibon als zodanig, maar om de handhaving. Die gaat nu door IenW gedaan worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1F29C606" w14:textId="1E339C63">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik zei al dat er belangrijke afspraken gemaakt zijn. Die moeten nog wel bevestigd worden door de bestuurscommissie. Daar wachten we op. Zodra ik daar meer informatie over heb, krijgt u die. Dat staat los van de motie waar de heer Van den Brink naar verwees. Er ligt ook nog een andere motie, namelijk de motie-Ceder/Van der Burg. Die verzocht dat ik voor de zomer schriftelijk met een verhaal moet komen. U mag ervan uitgaan dat we de uitstekende motie van die twee Kamerleden zeker zullen uitvoeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="071AA964" w14:textId="21D3CA4C">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De heer Van den Brink en mevrouw Den Hollander spraken ook over de petitie die is aangeboden. In beginsel is afvalbeheer gewoon een taak van gemeentes, dus ook van het openbaar lichaam. We maken daarin geen onderscheid tussen wat er op Bonaire, Saba of Statia geregeld is. De bevoegdhedenstructuur is gelijk. Ook daarvoor geldt: comply or explain, dus voer uit of leg uit. We proberen qua bevoegdhedenstructuur juist zo dicht mogelijk te zitten bij hoe we het in Europees Nederland geregeld hebben. Dat past ook bij comply or explain. We zien echter wel dat het op Bonaire wat lastiger gaat, dus we zitten er dichter bovenop, ook omdat er geen provincie is die een rol kan spelen. De provincierol ligt deels bij de Rijksvertegenwoordiger, die dat doet namens het Rijk als totaal, en deels bij ons, maar in beginsel zijn zij verantwoordelijk. We hebben nu dus wel een stap gezet met betrekking tot het type IV maken. Dat gaat al helpen in het kader van handhaving. Dat ontlast ze op de handhavingscomponent, maar niet op de uitvoeringscomponent, want die ligt nog steeds daar. Ik heb wel concreet mijn hulp aangeboden aan het bestuur van Bonaire, want ik zie de problemen die daar zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="47C73CEF" w14:textId="0548CB4D">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik weet dat u niet direct een vraag over financiën heeft gesteld, maar wellicht heeft u daar wel iets over gehoord omdat uw collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s of een van u in een andere commissierol daar twee weken geleden waren. Daar speelde financiën een rol. Ook daar zijn nu afspraken over gemaakt die door de bestuurscommissie worden bevestigd en uitgevoerd. Dat soort stappen kunnen in ieder geval voor </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">26, </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">27 en </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>28 worden gezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="69D8DFCD" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wat betreft andere zaken die genoemd worden …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="0DCD29D8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="12647194" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="09ED83A8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Staatssecretaris, ik zie een ... O, oké. Mevrouw Den Hollander wacht nog even af.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7C27076F" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5EE8A3FA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5A20725A" w14:textId="20B08F16">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw Den Hollander had het namelijk niet alleen over Selibon, maar ook over onderwijs, huisvesting, voedselzekerheid, landbouw, wonen en structuurvisie. Die worden namelijk ook genoemd. We zijn wat die onderwerpen betreft ook aan het kijken naar specifieke situaties. Denk bijvoorbeeld aan voedselvoorziening. Daar hebben het CariFoodFund voor opgericht. Overigens hebben we dat voor zowel de drie landen als voor de openbare lichamen gedaan, want dat raakt heel erg aan voldoende voedsel op het eiland, bestaanszekerheid en voedselzekerheid. Daar hebben we dat fund voor opgericht. U ziet dat we er dichter bovenop zitten dan we zouden doen als het gaat om gemeenten in Nederland. We hebben wel veel overleggen met elkaar. Ik zeg </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, maar ik bedoel de verschillende ministeries over verschillende thematieken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="23702A0E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1B0B4E68" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="71BCE9B3" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mijn vraag is: wanneer gaat Selibon nou dicht? Want dat is wat er volgens de Ombudsman moet gebeuren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7E2EA17D" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4BB29C17" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0B968901" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dan moet er eerst een andere locatie zijn. Je kunt Selibon wel dichtdoen, maar het afval blijft elke dag komen. Het eilandsbestuur moet eerst een besluit nemen over waar de andere locatie komt. Dat is één. Die andere locatie moet nog worden ingericht. Dat is twee. Drie. Dit alles zou in 2028 moeten resulteren in een nieuwe situatie. Zo lang gaat het in ieder geval duren. We hebben het nu vooral over 2026 en 2027, en deels over 2028. Het gaat dan om het beheren van de huidige locatie, want die zal dit jaar, volgend jaar en aan het begin van 2028 gewoon nog in gebruik zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="4A2252C0" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="62FC1922" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1C30E334" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik zag ook nog … O, de heer Van den Brink heeft nog een vervolgvraag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="1395E4AF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="688F7CEC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="33048209" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mijn vraag is hoe veilig of gevaarlijk het daar nu is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="69D9EDA7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6FB182C9" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1B348E2B" w14:textId="728807D1">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die vraag is moeilijker te beantwoorden dan te stellen, maar dat is uiteraard geen verwijt. Als het gaat om asbest en medisch materiaal, dan zijn er echt stappen gezet. Tegelijkertijd poppen er nog steeds af en toe ondergrondse branden op en dat is echt een probleem. Men is nu begonnen met het afdekken en dat kan heel erg helpen. Als je het comprimeert, dan haal je de lucht eruit. Die lucht zorgt voor een verhoogd risico op branden, dus dat helpt. Een van de problemen is dat Selibon bovenwinds ligt. Als er brand uitbreekt, dan gaat die rook dus over een deel van het eiland heen. Dat is op dit moment een gegeven dat we niet kunnen veranderen. We kunnen het niet nu verplaatsen naar benedenwinds en we kunnen ook de wind niet aanpassen. Er moet dus zo veel mogelijk worden voorkomen dat daar branden uitbreken. Ik zie wel dat er duidelijke verbeteringen zijn aangebracht. Maar nogmaals, u krijgt van ons voor de zomer een rapportage. We zitten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hierbovenop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> richting het gemeentebestuur en de directie van Selibon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="63B65E97" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4ADC3CEA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3A6BE14F" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik kijk nog even naar mevrouw Den Hollander. Heeft u nog een vraag?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7DE231A2" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="61B00870" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7E95F19D" w14:textId="63F2659B">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ja. Mijn vraag gaat niet specifiek over Selibon, maar over de petitie in zijn algemeenheid. Stel dat de gemeente Nijmegen, Groningen of welke gemeente dan ook met een petitie komt waarin staat: </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Rijk, kunt u de regie nemen over onze onderwijshuisvesting, onze structuurvisie en onze woningnood?</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Hoe zou de Nederlandse overheid, de staatssecretaris van Binnenlandse Zaken, dan reageren? Wat maakt het verschil met hoe we omgaan met deze vraag? Ik beschouw dit toch een beetje als een roep om hulp vanuit Bonaire. Hoe gaan we om met zo</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n hulpvraag over een zaak waar we als rijksregering eigenlijk niet over gaan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="4800E602" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3106F9B8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="574A37BD" w14:textId="7CDB231E">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Daar wil ik een paar dingen over zeggen. Eén. In beginsel communiceert het kabinet met het bestuur van een gemeente of openbaar lichaam. Deze petitie kwam van eilandsraadsleden en niet van het bestuur van Bonaire. Om de vergelijking te maken: als </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">het gaat om Nijmegen </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> laten we even bij die gemeente blijven </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dan communiceren wij met het gemeentebestuur van Nijmegen en niet met de gemeenteraad. We zeggen hiermee overigens niks over Nijmegen. Ik gebruik alleen het voorbeeld dat mevrouw Den Hollander noemt. In beginsel zou de primaire reactie zijn: luister, vrienden in gemeente x of y, u bent conform de Gemeentewet </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in dit geval gaat het om de WolBES </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> verantwoordelijk voor deze taken en die moet u uitvoeren. Als men die taken zodanig verwaarloost dat wij denken </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>dit kan niet langer</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, dan grijpen we in. Dat is ook gebeurd door de Rijksvertegenwoordiger. Die heeft aangaande Selibon op een gegeven moment gezegd: nu is het klaar; ik grijp in. Voor de helderheid: de Rijksvertegenwoordiger deed dat namens het kabinet. Maar de rechter heeft gezegd: dat mag niet; zolang er minimaal wordt geleverd, is dit een bevoegdheid waarin u niet mag treden. Dat zou ook in Nijmegen het geval zijn. Ik zeg het nogmaals voor de notulen: we hebben geen enkele aanleiding om ook maar iets te doen ten aanzien van Nijmegen. Dit was een theoretisch voorbeeld. Dat is wat hier speelt. In eerste instantie is men zelf verantwoordelijk. Tegelijkertijd zijn de bewoners van Bonaire ook uw en mijn bewoners. Je hebt een rijksverantwoordelijkheid voor alle 18 miljoen inwoners, of ze nu in Nijmegen of op Bonaire, Saba of Statia wonen. In die zin zitten we erbovenop, maar dan doel ik meer op adviseren dan op ingrijpen, want dat kan niet aan de orde zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4EC2A1A7" w14:textId="1B868ECA">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ik vond het interessant dat mevrouw Den Hollander het had over een eventuele samenwerking met Aruba. Dat ging specifiek over Selibon. We hebben op Aruba overleg gehad met de Europese Commissie. Met </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedoel ik de drie landen, de drie openbare lichamen en Nederland. De Europese Commissie maakt geen onderscheid tussen landen en openbare lichamen. Die zijn gelijk, de zogeheten </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>OCT</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Het gaat dus over de zes plus Nederland. We hebben daar een overleg gehad. Waste management was toen een belangrijk thema. Dat werd ingebracht door Aruba, maar dat speelt ook in bredere zin. Ook op Sint-Maarten is waste management een punt, bijvoorbeeld in het kader van Irma. Sorry, ik moest het even voordoen. U zag mij de hurricane fysiek uitbeelden. Dit is een goed punt. U zag dat ik een briefje kreeg. Op Bonaire is men aan het kijken naar samenwerking met Aruba. Wij pakken dit verder op.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="41650CA5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. De strategische voorraden zijn belangrijk. Die zijn door veel mensen genoemd. Of beter gezegd ... Sorry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="703A8FD2" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1AE75DAA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="75A84551" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ik wilde wachten totdat u uw zin had afgemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="46CCA78C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="420671A8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="05DC727D" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja, maar ik zag mevrouw Tseggai en dan kan ik niks meer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="067581ED" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="37C2C0E2" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3783C6AD" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De staatssecretaris wilde verdergaan met het volgende punt, maar ik wilde nog iets vragen over de afvalverwerking. Dus als dat mag …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="5117EEB3" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="43A27BB3" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="330AC818" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="207D44C3" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="71031A62" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7757ECD9" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik vroeg mij twee dingen af. Eén: hoe ziet de staatssecretaris zijn aanjagende rol in de samenwerking tussen Aruba en Bonaire? En wordt ook Curaçao daarbij betrokken? Want ik krijg signalen dat het bij Selikor ook niet fantastisch gaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="6E3DA091" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0B247B6A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="28231254" w14:textId="213A2D5C">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het ligt voor de hand om te kijken of je hier een drie-eenheid van kunt maken, met het verschil dat Curaçao en Aruba landen zijn en dat Bonaire een openbaar lichaam van ons is. Dat brengt meteen bepaalde zaken met zich mee, want je hebt het dan formeel over de export van afval vanuit Nederland naar een ander land. Dat kan, want Italië brengt ook een deel van zijn afval naar Nederland. Volgens mij gebeurt dat in de buurt van het huis van mevrouw Den Hollander. Het kan daarnaartoe worden geëxporteerd. Ik zal dat altijd stimuleren. Maar ik kan dringender en drangender, of in ieder geval stimulerender, zijn als het gaat om Bonaire, want dat is een openbaar lichaam van ons. Aruba en Curaçao zijn gelijkwaardige zusters. Dat is het verschil. Maar ik weet in ieder geval dat de heer Eman nadrukkelijk openstaat voor samenwerking. Ik zeg </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>meneer Eman</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, maar ik moet natuurlijk </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>premier Eman</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zeggen. Het ligt voor de hand om ook naar Curaçao te kijken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="0FA5E86A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="127424BF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="32240957" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gaat u door met de beantwoording.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="77F15412" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="461E7BE9" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7C6EBF1F" w14:textId="7F75931A">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voorzitter. Ik zou bijna willen zeggen: wie is er niet begonnen over de strategische voorraden? Van de mensen aan de overkant, is volgens mij iedereen daarover begonnen. Er is sprake van een enorme kwetsbaarheid. Daar ga ik niet omheen draaien. In Nederland hebben niet alle gemeenten een voorraad op allerlei niveaus. Onze kerosine ligt in Amsterdam en onze benzine in Rotterdam, maar daarmee kun je wel heel Nederland bedienen. Je kunt dat op Saba of Statia niet inrichten op de manier waarop je dat in Nederland kan doen, waarbij je in de buurt zit van grote terminals. Wij halen water gewoon uit de grond en hoeven het </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>alleen maar te zuiveren</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Daar moet water letterlijk gemaakt worden. Er zijn dus grote verschillen met de situatie in Nederland. Brandstof is op dit moment een heel belangrijke. Brandstof is niet alleen noodzakelijk in het kader van energievoorziening, maar het water wordt ook gemaakt met behulp van brandstof. De brandstofvoorziening is dus de allerbelangrijkste. Wij zien op dit moment geen acute risico</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s als het gaat om de brandstofcomponent. Daarmee kunnen ze het water op de eilanden produceren. Bij voedsel zien we iets heel anders. Vers voedsel is een probleem. Op Saba en Statia </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ik moet ook hier weer een onderscheid maken tussen Saba, Statia en Bonaire </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> komt één keer in de week de boot met vers voedsel. Even heel praktisch: dat betekent dat je op de dag van of de dag na de boot verser voedsel hebt dan op de dag voor de boot. Dat is een aandachtspunt. Een van de dingen die we daarvoor doen, is het volgende. U weet dat we investeren in de haven op Saba. Daar kunnen dan ook koelcontainers komen. Als die koelcontainers er zijn, kun je alweer meer doen met het opslaan van vers voedsel. We kijken ook naar de terminalsituatie op Bonaire. Dat is een nadrukkelijke wens van Bonaire, die ook is ingebracht op die conferentie op Aruba. We kijken naar de mogelijkheid om naast Aruba en Curaçao ook Bonaire beter op te nemen in de routering van schepen. De bevoorradingsmogelijkheden nemen daarmee toe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="07AE9B87" w14:textId="7BED8395">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die voorraden zijn in eerste instantie een verantwoordelijkheid van de drie openbare lichamen zelf, maar als het gaat om drinkwater moet dat altijd in samenspraak gaan met IenW, als het gaat om brandstof met EZK, als het gaat om voedsel met LVVN en als het gaat om medicatie met VWS. We pakken dat dus nadrukkelijk op. </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zijn dan de vijf ministeries, dus niet alleen die vier ministeries, maar zeker ook BZK als coördinerend ministerie. Ik onderschrijf in ieder geval de aanbeveling van de Algemene Rekenkamer </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dat daar meer voor nodig is. Ik noemde net de vijf ministeries die hierbij betrokken zijn. Het belangrijkste ministerie is </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ik wilde zeggen </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>formeel gezien</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, maar dat klinkt alsof het materieel niks doet </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> wellicht nog JenV, want die is crisisverantwoordelijke als het gaat om de BES. Wij moeten dus met z</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n zessen zorgen dat dat goed gaat. Ik zie de heer Van den Brink met zijn hoofd schudden in de zin van: nou, Van der Burg, dat is weinig bevredigend. Daarmee lok ik een interruptie uit en dat moet ik niet doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="6FB28052" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2EAB54C9" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="252917DE" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>U had al een interruptie uitgelokt, zag ik. Dit is uw tweede, mevrouw Tseggai, dus u zit nog goed qua aantal interrupties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7C736608" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0CDA2AC0" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2157DB80" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik zit even na te denken over wat de staatssecretaris net zei over het drinkwater. Hij zegt eigenlijk, als ik het zo mag samenvatten: drinkwater wordt gemaakt op de eilanden en daarvoor is brandstof nodig; met brandstof voorzien wij geen problemen, dus met water ook niet. Maar we hebben toch ook de EU-verplichting om strategische voorraden aan te leggen? Los van het feit dat wij als Nederland denken dat er geen acute brandstoftekorten zullen ontstaan, is het volgens EU-regelgeving toch alsnog verplicht om een strategische voorraad aan te leggen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="23C8169C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1156D59C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="78EC9DEF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Laat ik hier zo op terugkomen, want anders ga ik te veel dingen uit de losse pols tegen u zeggen. Ik heb hier wel gedachten bij, maar ik zit wat minder in EU-wetgeving en water. Ik zeg het nu hardop, dus nu hebben de ambtenaren boven gehoord dat ik om hulp vraag. Als het goed is, gebeurt er zo dan wat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7F5D91D7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="713D9D57" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5ADE79E8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gaat u verder met de beantwoording.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="6E606093" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="182B713D" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="077D21EE" w14:textId="355805A0">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De heer Van den Brink had nog een specifiek punt aangaande de handelsdiversificatie. Dat is een belangrijk punt. We zijn ook echt aan het kijken naar die routering, want hoe vaker de handelsroutes ervoor zorgen dat de boten op de verschillende plekken </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>aanleggen … In die zin gaat dit ook nog te maken hebben met de 30 miljoen. De connectiviteit is belangrijk. Hoe meer boten er komen, hoe meer bevoorrading je namelijk kunt hebben. Dat is een terecht punt van de heer Van den Brink.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="30E4BE45" w14:textId="1AD75FDE">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tot slot, voorzitter. Het levert niet meteen die noodzakelijke voorraden op. In het kader van de Week van de Crisisbeheersing, die komende week start, zullen de crisismanagers van de zes eilanden bijeenkomen. Dan gaan we ook gesprekken hebben over het specifieke punt van de strategische voorraden. Dat wil ik u nog graag meegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="22E1EA7C" w14:textId="20E80648">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dan de vraag van mevrouw Dijk over het maritiem reservaat. Ik breng uw punt onder de aandacht bij zowel Bonaire als Curaçao. Bij Bonaire spelen wij natuurlijk nog een rol. Bij dit soort zaken gaat het natuurlijk ook over Nederland en Curaçao, maar in eerste instantie moeten we ook even kijken hoe dat speelt bij Bonaire. Ik zal uw punt over het groot maritiem reservaat dus onder de aandacht brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5E001DD2" w14:textId="317B565E">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dan was er nog een vraag aangaande de klimaatzaak. Ik heb er al het een en ander over gezegd. We zijn dus wel in hoger beroep gegaan. We wachten dus niet met plannen maken. Ik wijs u er ook op dat er op 12 mei en gisteren vragen zijn gesteld, onder anderen door mevrouw Tseggai en mevrouw Van Oosterhout, aan de minister van Klimaat en Groene Groei over specifiek dit punt. Naar aanleiding van de vragen van mevrouw Tseggai en mevrouw Van Oosterhout, en trouwens ook van mevrouw Teunissen van de Partij voor de Dieren, zal de minister van Klimaat en Groene Groei nog op dit punt antwoorden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2A57432C" w14:textId="48A9DF5D">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wanneer komt de Nationale klimaatadaptatiestrategie, vroeg mevrouw Dijk. Deze zal, als het goed is, eind van het jaar worden vastgesteld en dan naar uw Kamer worden gestuurd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="06CD6B44" w14:textId="66F89552">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Is het al duidelijk hoeveel de veerverbinding voor Saba en Statia gaat kosten en hoe het kabinet dit gaat financieren? Waar het hier om gaat, is of wij in het kader van verbetering van de connectiviteit daar geld voor gaan uittrekken uit die 30 miljoen. Wij gaan dat niet gratis aanbieden; dat is niet aan de orde. De vraag is of je een vaste kostprijs wil. Dan is de vraag weer of je een vaste kostprijs wil voor iedereen die reist of alleen voor eilandbewoners. Dit moeten we dus met elkaar bespreken in het kader van de besteding van die 30 miljoen. Dat komt na de zomer naar u toe. Die 30 miljoen is overigens structureel. We hebben voor </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">26 en </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">27 1,5 miljoen ter beschikking gesteld. Dan kunnen we kijken hoe we het na </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">27 met elkaar gaan financieren. Morgen is er een discussie met </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>IenW over luchtvaart. Dan komt dat ook terug, ervan uitgaande dat IenW en de Kamer tot iets komen dat wetgeving heet. Dan kan die PSO komen en dan krijgt u de vraag of u daar geld aan wil besteden vanuit die 30 miljoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2B3FBC00" w14:textId="1617D33C">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ik zei net plagend dat de buslijnverbetering echt een gemeentetaak is. Dat is wel zo. Wij zitten daar wel achteraan richting Bonaire. Dat heb ik zelf nog aan de orde gesteld in mijn gesprek met het bestuur van Bonaire. We hebben daar namelijk geld voor ter beschikking gesteld. Ik vind daarom ook dat we moeten zorgen dat die buslijn er komt. Niet alleen is er niks mis met openbaar vervoer </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sterker nog, het is om heel veel redenen te prefereren </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> maar het draagt bijvoorbeeld ook bij aan de bestaanszekerheid. Dat breng ik ook onder de aandacht van Bonaire, maar het is aan het bestuur van Bonaire om dat te regelen. Dus ik heb geen datum voor u op dit moment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="18DF9497" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="393EE62A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="42C80DDE" w14:textId="5CB09BED">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eigenlijk ging mijn interruptie over dat laatste zinnetje. </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ik heb geen datum</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, zei de staatssecretaris. Welke stappen zijn er nu nog nodig voor die buslijn? Anders hebben we het de resterende drieënhalf jaar van deze kabinetsperiode over die buslijn, maar dan rijdt die nog steeds niet. Dus wat is er dan voor nodig dat die bus wél gaat rijden op Bonaire?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="290DB06B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="61076E25" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0BA0EA89" w14:textId="3A6FB199">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De besluitvorming van het bestuurscollege. Dat betekent dat zij nu stappen moeten zetten. Ik ga er wel op aandringen, omdat wij er geld voor hebben gegeven. Wij hebben gezegd: jongens, als jullie geld van mij krijgen moeten jullie dat wel besteden aan datgene waarvoor het bedoeld is. Zij zullen nu gewoon stappen moeten zetten. Het nieuwe bestuur, dat nu zes weken zit, denk ik, heeft wel aangegeven dat het nu nadrukkelijker naar die plannen zal kijken en dan snel aan de slag zal gaan. Maar </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>snel</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is niet wat mevrouw Tseggai wil horen. Zij wil horen: datum X, </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s ochtends om half acht. Zodra ik dat weet, weet u het ook.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="79A8BB07" w14:textId="2C7E2AFC">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mevrouw Tseggai had ook een vraag over de 30 miljoen. Daar komen we echt over te spreken met elkaar na de zomer. Dan komen de heer Vijlbrief en ik met voorstellen. Normaal gesproken wordt het een mix van zowel collectiviteit, inkomenszaken en economiestimulering, om maar even drie thema</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s te noemen. Bij collectiviteit gaat het </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>uiteraard niet alleen over PSO of ferry; het kan ook gaan over telecom. Maar daar komen we dus over te spreken na de zomer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="304E4994" w14:textId="5CA50DC8">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zowel mevrouw Dijk als mevrouw Tseggai hadden een vraag over het rapport van de Onderwijsraad. De minister en de staatssecretaris van Onderwijs, zo luidt mijn formele antwoord, zijn dit rapport nu aan het bestuderen en komen nog voor de zomer met een kabinetsreactie. In deze reactie gaan ze in op de aanbevelingen uit het rapport. Daar kan ik nu niet op vooruitlopen, zo heb ik als instructie richting u meegekregen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3E2C89B0" w14:textId="49771887">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw Dijk sprak over UNICEF. Ja, klopt. Ik heb de vorige keer gezegd: dat ga ik ook met ze bespreken. Dat heb ik uiteraard ook gedaan. In dat gesprek zeiden zij: wij zouden graag door willen gaan met een aantal zaken. Heel specifiek werden daarin </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>kindvriendelijke gemeentes</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genoemd. In het Engels gaat het over </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>child friendly cities</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, maar dat werkt niet als het gaat om Saba, Statia en Bonaire, dus ik noem de Nederlandse titel </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>kindvriendelijke gemeentes</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Ik heb aangegeven dat, aangezien ik wel keuzes moet maken, ik pas na deze commissievergadering daarover een besluit ga nemen, opdat ik ook van uw commissie kan meenemen wat uw commissie daarvan vindt. Ik heb uw mening in ieder geval gehoord. Van de andere vier zeg ik even nog wat minder, maar ik wil daarin ook de mening van de commissie mee kunnen wegen. Want als ik daar geld aan geef, kan ik ergens anders geen geld aan geven, tenzij u natuurlijk straks een tweeminutendebat aanvraagt en met een voorstel inclusief dekking komt. Maar als u dat niet doet, dan moet ik ergens geld vandaan gaan halen om het te kunnen financieren. Vandaar dat ik heb gezegd: ik wacht deze commissievergadering af, misschien komt er nog een slimme suggestie van een van u.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="338FAEE1" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik kom zo op bancaire zaken, maar eerst even mevrouw ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="4640C5C8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4AD808CA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1BC2D1A8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Er zijn goede suggesties gedaan, zie ik, want mevrouw Dijk wil hierop reageren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="260F89C8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="61A8690E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Heera Dijk</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (D66):</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0382D72B" w14:textId="0095FBB7">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Misschien is het goed voor de collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> het was een mooie pitch voor UNICEF </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> als de staatssecretaris ook wat meer kan aangeven waar de commissie, als we hierover gaan beslissen, dan ja op zegt. Dat heb ik nog niet helemaal gehoord </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behalve dan die kindvriendelijke cities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="0A5AE361" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1988E6E5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>financieel beheer en hervormingen binnen de overheid. Wat betreft Curaçao lezen we dat de aanpak rondom financieel beheer moet worden herijkt, omdat trajecten vertraging oplopen en de uitvoering niet overal effec</w:t>
-[...148 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2D4305A0" w14:textId="10A3783B">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dat moet ik even niet zo uit mijn hoofd doen. Laat ik u op een andere manier even melden </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> het ligt voor de hand om dat schriftelijk te doen </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> wat UNICEF dan precies wil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="2954E188" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5F6D746C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>voorzitter</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0E3DA448" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik zie dat er wordt geknikt, dat het akkoord is. U kunt dus weer doorgaan. Heeft u ook een tijd voor wanneer het schriftelijk kan? Woensdag, begrijp ik?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7BA9C60A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3C72A2C5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="39053EA7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja, laten we zeggen volgende week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7BF5472E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="485E0907" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="73255306" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voor volgende week woensdag. Oké.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="6060371D" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3A9C112B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3A5358CC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Morgen zijn de ambtenaren weer bezig met het debat van morgen …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="686C257F" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="25189C70" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="052E1F3E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="76589D57" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="491D7BD8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="201EDD79" w14:textId="716C140A">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>… en vrijdag met het debat van maandag. We zien elkaar gelukkig veel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7024D988" w14:textId="3359CD07">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De laatste vraag, althans vanuit mijn kant, was van de heer Van den Brink en ging over de bancaire dienstverlening op Statia en Saba. Ik was zes weken geleden op Saba. Ik heb gezien dat de automaten er in ieder geval zijn; dat is het probleem niet meer. Er moesten nog een aantal bancaire zaken worden geregeld. De inzet is dat ik over drie weken, aangezien ik dan op Saba ben, mijn eerste geld daar uit de automaat kan trekken; ik zeg er nadrukkelijk bij: privé. Dan maak ik daar een foto van en zult u het ongetwijfeld op de socials zien. Het streven is dat ik dan </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dat is over drie weken </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> formeel de opening verricht door het eerste geld uit de automaat te trekken. Of het gaat lukken, weet ik niet, maar dat is in ieder geval de termijn waar we aan denken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="12F32EAA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="61EE3F48" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="41147936" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Er wordt hier nu het een en ander buiten de microfoon gezegd, maar ik herinner de commissie eraan dat we nog steeds via de voorzitter praten. We zullen de socials van de staatssecretaris volgen. Dat was uw laatste vraag. Dank u wel voor de beantwoording in de eerste termijn. Daarmee ronden we ook de eerste termijn af en gaan we over naar de tweede termijn. Ik kijk even wie van de Kamerleden er een inbreng heeft. Het woord is aan mevrouw Dijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="09DC9435" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="05550108" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Mevrouw </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heera Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="30C3CCE5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel, voorzitter. Ook dank voor de beantwoording. Ik wil toch een tweeminutendebat aanvragen. Dat was ook een goeie tip van de staatssecretaris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="043DAE5D" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="154A4E80" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="78DD63AD" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel. Dat staat genoteerd bij de griffie. Mevrouw Nanninga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="71C6B570" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6FEC1479" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="38BDBFAF" w14:textId="46BE2F60">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank aan de staatssecretaris voor de beantwoording. Die was uitgebreid en deskundig, zoals we dat van hem in deze commissie gewend aan het worden zijn. Veel ambtsgenoten stelden vragen die onze fractie natuurlijk ook van belang vinden; wij kozen ervoor, ook gezien de tijd, even te focussen op het punt van de klimaatzaak. Daarover heb ik nog één vraag. Ik maakte er natuurlijk een beetje een theoretische exercitie over beleidsruimte versus rechterlijke uitspraken van. Ik ga toch proberen de staatssecretaris een uitspraak te ontlokken over het juridische kader en de verplichtingen die de rechtbank afleidt uit de COP-besluiten. Kan de staatssecretaris aangeven hoe principieel wenselijk of onwenselijk hij, en daarmee het kabinet, het vindt dat deze COP-normen via de rechter worden omgezet in nationale verplichtingen en kan hij aangeven hoe de regering aankijkt tegen de vraag in hoeverre dat strijdig is met de scheiding der machten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="682FFCE9" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="567D5AD7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4666BBE7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2B8A897C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel. Mevrouw Den Hollander, heeft u behoefte aan inbreng in de tweede termijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="4CA7AAD8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0124618B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="67318E42" w14:textId="25C14A37">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorzitter. Ik ben ook woordvoerder Landbouw, dus ik vind ook voedselzekerheid superbelangrijk voor de BES-eilanden, en trouwens ook voor de CAS-eilanden. Ik ben nog een beetje aan het worstelen met dat water. We maken water uit zeewater. Dat is supercomplex en daar is heel veel energie voor nodig, maar volgens mij schijnt op de eilanden ook de zon vrij veel. In hoeverre kunnen er dus ook goeie circulaire oplossingen gerealiseerd worden en wat kan Nederland doen om daaraan bij te dragen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="66120759" w14:textId="5A4BC441">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik denk ook aan de vis en de hengel van mevrouw Nanninga. Als het echt lukt om die voedselzekerheid, die zelfredzaamheid en de watervoorziening daar te verbeteren, gaan we namelijk zo</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n enorm verschil maken. Het zou mooi zijn als Nederland daar een rol in zou kunnen spelen. Hoe kijkt de staatssecretaris daartegen aan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="03CCCFDE" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6D64913F" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="157F5274" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel. De heer Van den Brink.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7EA274AC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="247300DC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="57D73F3F" w14:textId="42CA5245">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hartelijk dank voor de beantwoording door de staatssecretaris. Ik heb nog twee vragen. Er stond volgens mij nog één vraag van mij open, namelijk de vraag over de vestigingsvereisten op de eilanden in relatie tot het marktfalen. Zou u die vraag nog willen beantwoorden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="24A6FFE6" w14:textId="2883AC97">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wat betreft Selibon hou ik er toch een beetje een ongemakkelijk gevoel aan over dat we daar </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> wat was het? </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> een halfjaar geleden ook een debat over gevoerd hebben en dat dat nog steeds weer kan gebeuren. Toen waren we allemaal … Ik zou niet zeggen dat we </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>in paniek</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> waren, maar we waren echt wel heel erg bezorgd over wat daar gaande is. Kunt u mij geruststellen? Dat is eigenlijk de vraag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="503E4032" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2D0E6B1F" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="630CE353" w14:textId="60CA58EE">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel. Mev</w:t>
+      </w:r>
+      <w:r w:rsidR="003536DC">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ouw Tseggai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="5AC25860" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="64BDAB07" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3819A85F" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voorzitter, dank. Ook dank aan de staatssecretaris voor zijn uitgebreide beantwoording. Allereerst kijk ik uit naar de plannen die vlak voor of na de zomer gaan komen. Maar ook ik houd wat zorgen, zowel over de strategische bevoorrading, waar mevrouw Den </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Dank u wel, voorzitter. Ik vervang vandaag mijn</w:t>
-[...114 lines deleted...]
-        <w:br/>
+        <w:t>Hollander het over heeft, als over Selibon. Wat betreft de strategische bevoorrading: de staatssecretaris heeft gezegd dat hij nog terugkomt op mijn vraag over de EU-regelgeving, maar het gaat natuurlijk ook om het ietwat onrustige geopolitieke gebied waarin de eilanden zich bevinden. Ik hoop dat de staatssecretaris mij wil geruststellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="4F706836" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="00E8966C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1593B789" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik wil de toorn van mevrouw Den Hollander niet opnieuw over me afroepen, voorzitter, dus ik ga gelijk door!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="6D6D9BA4" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0696EA9D" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="070549AB" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De staatssecretaris gaat gewoon in één ruk door. Dat is fijn voor de commissie. Ik geef het woord aan de staatssecretaris voor de beantwoording.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="09B51406" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="307DB388" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="51AB4B60" w14:textId="7DB6BB61">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik doe het even in de omgekeerde volgorde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="08A9DA7A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nee, mevrouw Tseggai, ik kan u nog niet geruststellen. Dit is echt een thema waarbij we het advies van de Rekenkamer buitengewoon serieus moeten nemen. Ik vind dat we met elkaar naar de strategische voorraden moeten kijken, gezien het advies van de Rekenkamer. Er geldt aparte wetgeving voor drinkwater, namelijk de Wet elektriciteit en drinkwater BES. Die is weer anders. Maar los daarvan moeten er wel grotere strategische voorraden zijn dan nu, dus daar komen we nog bij u op terug. Ik kan u op dit moment nog niet teleur... Sorry, ik kan u wel teleurstellen, maar nog niet geruststellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="684A594A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2E13D5EE" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6C68898A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Volgens mij is dit uw laatste interruptie, mevrouw Tseggai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="74FE630B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="21A1847A" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Mevrouw </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="32E48069" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kan ik daaruit opmaken dat het kabinet wel het advies van de Rekenkamer gaat opvolgen om strategische voorraden aan te leggen? Want daar ging mijn vraag in de eerste termijn precies over, namelijk: waarom volgt het kabinet dat advies niet op?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="572E7DA9" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2FBE12AF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="127AFFE4" w14:textId="20EE1D01">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Wij moeten de adviezen van de Rekenkamer altijd serieus nemen, maar dat is niet hetzelfde als alle adviezen in één keer opvolgen. U krijgt nog van mij een reactie over wat ik vind van het advies van de Rekenkamer, zoals dat hoort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1B813E50" w14:textId="4A21BB0A">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ook de heer Van den Brink ga ik nog niet geruststellen. Het meest nadrukkelijke probleem dat we in de afgelopen tijd hebben gezien, zijn die branden, waardoor er rook ontstaat, die over de lagune gaat. U weet waar de bewoners zitten. Er wordt van alles gedaan om dat risico te verkleinen, maar het is pas weg op het moment dat er op een nieuwe locatie een nieuwe afvalstort is geregeld. Ik zou zeggen: het liefst benedenwinds, want dan speelt dat probleem niet meer. Ik kan u nu niet geruststellen door te zeggen dat dit soort zaken niet meer zullen voorkomen, maar ik zeg wel tegen u: wij zitten er vol bovenop en ik zie ook hoe hard de directie van Selibon aan het werk is. Het bestuur van het openbaar lichaam geeft nadrukkelijk aan dat het hier grote stappen in gaat zetten in de komende tijd, maar ik ben nog niet tevreden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7F67BF1D" w14:textId="1BAE1DD6">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De vestigingsvereiste geldt in den brede. U heeft natuurlijk gelijk: ik ga ook over een slagvaardige overheid, inclusief Bonaire, Statia en Saba. Op dit specifieke punt deed zich vorige week iets grappigs voor. Ik werd gebeld door de minister van Economische Zaken, die zei: </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ik ben bezig met de aanpak slagvaardige overheid. Wat ga jij doen om ervoor te zorgen dat er minder regels komen waar bedrijven die zich willen vestigen in Nederland of anderszins mee te maken hebben, last van hebben?</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ik zei tegen haar: het lijkt me het goede voorbeeld dat ik nu word aangesproken door mijn collega</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s op wat ik ga doen aan een slagvaardige overheid. Ik ben nu bezig met een tour langs de ministers onder het motto: don</w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t ask what slagvaardige overheid can do for you, maar what you can do voor slagvaardige overheid. Ik zie in ieder geval dat de minister van Economische Zaken hier vol bovenop zit. Dit specifieke punt zal ik direct morgen ... Nee, ik jok tegen u. Ik zal dit overmorgen onder haar aandacht brengen, want ik vind het een sterk punt. Daarmee laat ik ook zien dat we haar oproep aan mij serieus nemen. Ik zal u als </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hoe zeg ik dat? </w:t>
+      </w:r>
+      <w:r w:rsidR="004829A6">
+        <w:t>--</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> auteur benoemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="22B0CDFF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw Den Hollander. Op dit moment zien we dat het op de eilanden over het algemeen al veel duurzamer gaat dan in Europees Nederland, onder andere met zonne-energie. Als u bij het eiland Saba komt aanvliegen, dan ziet u het zonnepark al meteen rechts liggen. Bij de haven wordt nu een extra zonnepark aangelegd. Op het gebied van duurzaamheid worden daar al stevige stappen gezet. Dat geldt overigens ook voor de andere twee eilanden. Je moet zeker kijken hoe je die duurzaamheid kunt vergroten. Op </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>het moment dat je zonne-energie en windenergie gebruikt, maak je jezelf namelijk ook onafhankelijker; dan heb je minder olie nodig. Toevallig is het ook nog goed voor de klimaatopgave en voor duurzaamheid. Het is dus een verdu... Punt, punt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="449B2881" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="01BE89C5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7E8E3E2F" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Oké, punt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="0E8FA571" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="73703DDB" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Den Hollander</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (VVD):</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4A0987A7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik ben vooral op zoek naar de relatie met voedselzekerheid. Het winnen van water kost heel erg veel energie, maar het koelen voor opslag en dat soort zaken bijvoorbeeld ook. Wordt er ook specifiek ingezet op het punt hoe je de combinatie maakt van de klimaatopgave en de grote energiebehoefte die er is om de voedselzekerheid te verbeteren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="7D0EABF4" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6E2FC738" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="28E648DC" w14:textId="0877D79B">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dat is op dit moment nog niet echt langsgekomen bij mij, maar ik vind het een interessant punt om naar te kijken. We zien wel dat er juist ten aanzien van voedselzekerheid stappen worden gezet. Overigens heb je op Saba en Statia in het kader van klimaat natuurlijk het probleem van de hurricane. Daar is men dus vooral bezig met de vraag: hoe maken we onze voedselzekerheid hurricanebestendig, zodat het niet allemaal wegwaait op het moment dat er een orkaan overheen komt? Dit thema neem ik specifiek mee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1D617B52" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tot slot snap ik dat mevrouw Nanninga mij wil verleiden tot een antwoord. Dat krijgt ze echter niet, omdat dit veel verder gaat dan de rol van de staatssecretaris van Koninkrijksrelaties. Het thema dat mevrouw Nanninga aansnijdt, is daarvoor echt te breed. Het is eerder aan de minister van BZK of de minister van Justitie om daarop in te gaan. Mevrouw Nanninga, op dit punt vinden we elkaar dus eventjes niet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="778D18D0" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="757731A5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5972F0A4" w14:textId="0A9E863A">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dank u wel, staatssecretaris. Dan hebben we de tweede termijn heel snel afgerond. Dank daarvoor, zeker ook voor de snelle beantwoording van de staatssecretaris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="72179776" w14:textId="7C18AB5C">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ik zal de toezeggingen die door de staatssecretaris zijn gedaan, nog even opnoemen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00F4080F" w14:paraId="0E1A88B9" w14:textId="79356A3E">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>De Kamer wordt in het najaar van 2026 geïnformeerd over de opzet van een integriteitsbureau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00F4080F" w14:paraId="2AFBE89E" w14:textId="70339B8A">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>De Nationale klimaatadaptatiestrategie wordt eind 2026 vastgesteld en naar de Kamer gestuurd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00F4080F" w14:paraId="2D9F548B" w14:textId="4AECD854">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>De Kamer ontvangt voor de zomer een kabinetsreactie op het rapport van de Onderwijsraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="304EC432" w14:textId="2986A61C">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tot slot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00F4080F" w14:paraId="58C970F4" w14:textId="1017EFB9">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>De Kamer wordt volgende week schriftelijk geïnformeerd over de wensen van UNICEF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="128F3E37" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="22A69636" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mevrouw </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="28297744" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gaat die kabinetsreactie op het rapport van de Onderwijsraad naar de commissie voor OCW of ook naar deze commissie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="48C26112" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3E93AD9E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2138BD01" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>De toezegging is hier gedaan. Ik denk dat die dus ook naar deze commissie komt, maar ik kijk even naar de griffier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="5539EBB9" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="00A20785" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="22C496A6" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>We krijgen die reactie ongetwijfeld onder ogen, want die stukken zijn natuurlijk openbaar. Maar misschien is het handig om die ook proactief hier te delen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="67F9B1F3" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="5B373EFA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1D72E312" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ik vraag aan de staatssecretaris welke bewindspersoon die reactie stuurt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="068934A5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="41686BDE" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1A4F7616" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>In beginsel stuurt de bewindspersoon van Onderwijs het naar de commissie voor Onderwijs. Als u het wil hebben, kunnen wij dat natuurlijk gewoon faciliteren door dat ook naar u te sturen. Als ik de Kamer daarmee gelukkig maak ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="2C38D70B" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2C8A6DBB" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="03948BAA" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vanuit de griffie zorgen we ervoor dat het ook in de commissie voor KR komt, als volgcommissie. Ik zie dat de heer Van den Brink en mevrouw Tseggai een vraag hebben. De heer Van den Brink.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="514152B6" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="213DAD29" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="755F7632" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ik had het idee dat ik een soort van toezegging had over de vestigingsvereisten. Kun u ons daar iets over laten horen als u de minister heeft aangesproken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="24198486" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="01611717" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="42A72993" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="77190FDC" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="7F6052DF" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2B3239D6" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Oké, dat is dan ook een toezegging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="28A3FF48" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2D1F0E91" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="63BF8E60" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ik had opgeschreven dat de staatssecretaris nog met een kabinetsreactie komt op het rapport van de NCDR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="317042C7" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3EA4DBC6" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1411F463" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dat is juist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="1B632632" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0311B56E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="4EE9797E" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dan noteren we dat ook als toezegging. Volgens mij zijn de toezeggingen dan ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="46F83E5C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2AEF26A1" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="13E44B47" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="078FACF3" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="1CEE0938" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3E033360" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ja, staatssecretaris?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="18391F80" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="0641F5F5" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="3856A0E8" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ik wil iets zeggen over uw eerste toezegging, of eigenlijk niet úw eerste, maar de eerste toezegging die u voorlas. Ik kom met een rapportage over goed bestuur en dáár zit integriteit in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="1E8DAA92" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="069DA701" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="15504208" w14:textId="62AC21F9">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">staatssecretaris of het klopt dat daarover soms onvrede is. Als het allemaal dik in orde is, dan heb ik het voor niets gezegd. Het lijkt me dat het niet uit de </w:t>
-[...5945 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+        <w:t>Dat staat genoteerd en wordt gecorrigeerd. Dank u wel daarvoor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="40C0E64A" w14:textId="7FC5CD36">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>We hebben vastgesteld dat er een tweeminutendebat is aangevraagd met als eerste spreker mevrouw Dijk. Dat wordt zo snel mogelijk ingepland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="42FF22B9" w14:textId="4517E534">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ik wil de staatssecretaris, de Kamerleden, de mensen op de publieke tribune en de mensen die online meekijken, hartelijk bedanken voor hun belangstelling in deze commissie. Ik wens u nog een hele fijne dag. Ik sluit de vergadering. Dank u wel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F4080F" w:rsidP="00232F17" w:rsidRDefault="00F4080F" w14:paraId="5E026B4C" w14:textId="77777777">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F4080F" w:rsidR="00FA2B70" w:rsidP="00F4080F" w:rsidRDefault="00FA2B70" w14:paraId="2514FF1F" w14:textId="55240C7D">
+      <w:pPr>
+        <w:divId w:val="6173744"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sluiting 17.02 uur</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4080F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F4080F" w:rsidR="00FA2B70">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40366A1A" w14:textId="77777777" w:rsidR="00BF5812" w:rsidRDefault="00BF5812">
+    <w:p w14:paraId="11E06994" w14:textId="77777777" w:rsidR="009D6F18" w:rsidRDefault="009D6F18">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A59F57F" w14:textId="77777777" w:rsidR="00BF5812" w:rsidRDefault="00BF5812">
+    <w:p w14:paraId="322A06D5" w14:textId="77777777" w:rsidR="009D6F18" w:rsidRDefault="009D6F18">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...32 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D819402" w14:textId="77777777" w:rsidR="00BF5812" w:rsidRDefault="00BF5812">
+    <w:p w14:paraId="2EDCE2D6" w14:textId="77777777" w:rsidR="009D6F18" w:rsidRDefault="009D6F18">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="778820A3" w14:textId="77777777" w:rsidR="00BF5812" w:rsidRDefault="00BF5812">
+    <w:p w14:paraId="1EA15934" w14:textId="77777777" w:rsidR="009D6F18" w:rsidRDefault="009D6F18">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BDA457E" w14:textId="77777777" w:rsidR="00BF5812" w:rsidRDefault="00BF5812">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="242613500"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0459CA8A" w14:textId="21564FAB" w:rsidR="00177C22" w:rsidRDefault="00177C22">
+        <w:pPr>
+          <w:pStyle w:val="Koptekst"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0A9525A2" w14:textId="34554987" w:rsidR="00FA2B70" w:rsidRDefault="00177C22" w:rsidP="00177C22">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...38 lines deleted...]
-      </w:tabs>
       <w:rPr>
         <w:rStyle w:val="msoheader0"/>
-        <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="msoheader0"/>
-        <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
-      <w:pict w14:anchorId="1109FEFA">
-[...1 lines deleted...]
-      </w:pict>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="msoheader0"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="msoheader0"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B55D05">
+      <w:rPr>
+        <w:rStyle w:val="msoheader0"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>20260527CD Bonaire, Sint-Eustatius en Saba</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="msoheader0"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="50FABE7D" w14:textId="77777777" w:rsidR="00177C22" w:rsidRPr="00177C22" w:rsidRDefault="00177C22" w:rsidP="00177C22">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+      <w:rPr>
+        <w:rStyle w:val="msoheader0"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED72486"/>
+    <w:nsid w:val="035B7149"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A350C362"/>
+    <w:tmpl w:val="9E14F61E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7533,53 +7137,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50E07729"/>
+    <w:nsid w:val="4FAE11F2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4B00B4D2"/>
+    <w:tmpl w:val="E4BCBB6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7681,118 +7285,319 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1242720310">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EAA1F82"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="114282BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="938678066">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="437793178">
+  <w:num w:numId="2" w16cid:durableId="615991156">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="830562173">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotSnapToGridInCell/>
-[...2 lines deleted...]
-    <w:growAutofit/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005422E0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EF78F5"/>
+    <w:rsidRoot w:val="00725087"/>
+    <w:rsid w:val="00067238"/>
+    <w:rsid w:val="00161357"/>
+    <w:rsid w:val="001759F1"/>
+    <w:rsid w:val="00177C22"/>
+    <w:rsid w:val="001D4603"/>
+    <w:rsid w:val="00232F17"/>
+    <w:rsid w:val="0029494B"/>
+    <w:rsid w:val="00296F61"/>
+    <w:rsid w:val="002A62BA"/>
+    <w:rsid w:val="003536DC"/>
+    <w:rsid w:val="003D6E69"/>
+    <w:rsid w:val="003F25E6"/>
+    <w:rsid w:val="004245F2"/>
+    <w:rsid w:val="004829A6"/>
+    <w:rsid w:val="004E42F1"/>
+    <w:rsid w:val="005137A9"/>
+    <w:rsid w:val="0051429A"/>
+    <w:rsid w:val="00555667"/>
+    <w:rsid w:val="00636220"/>
+    <w:rsid w:val="00662892"/>
+    <w:rsid w:val="006A7979"/>
+    <w:rsid w:val="006D0D0C"/>
+    <w:rsid w:val="0071715B"/>
+    <w:rsid w:val="00725087"/>
+    <w:rsid w:val="007A66C0"/>
+    <w:rsid w:val="008D5E09"/>
+    <w:rsid w:val="009D6F18"/>
+    <w:rsid w:val="009F73B0"/>
+    <w:rsid w:val="00AF39B2"/>
+    <w:rsid w:val="00B22020"/>
+    <w:rsid w:val="00B22B60"/>
+    <w:rsid w:val="00B55D05"/>
+    <w:rsid w:val="00B71135"/>
+    <w:rsid w:val="00BB7E9E"/>
+    <w:rsid w:val="00C11C11"/>
+    <w:rsid w:val="00C71319"/>
+    <w:rsid w:val="00C71640"/>
+    <w:rsid w:val="00CA21A9"/>
+    <w:rsid w:val="00CA3073"/>
+    <w:rsid w:val="00CB0580"/>
+    <w:rsid w:val="00CB7C3F"/>
+    <w:rsid w:val="00D718A4"/>
+    <w:rsid w:val="00D7589C"/>
+    <w:rsid w:val="00DC0F77"/>
+    <w:rsid w:val="00DF7F29"/>
+    <w:rsid w:val="00E45706"/>
+    <w:rsid w:val="00E4688A"/>
+    <w:rsid w:val="00EC3626"/>
+    <w:rsid w:val="00EF63C2"/>
+    <w:rsid w:val="00F03D1C"/>
+    <w:rsid w:val="00F4080F"/>
+    <w:rsid w:val="00F56D7E"/>
+    <w:rsid w:val="00FA2B70"/>
+    <w:rsid w:val="00FF07B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="264D8FE8"/>
+  <w14:docId w14:val="2972B024"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4753104F-A947-49CE-A91C-1E9E1C757870}"/>
+  <w15:docId w15:val="{8C1110A9-1079-43C8-AC76-B1DE66B7E989}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8144,105 +7949,106 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00232F17"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
@@ -8287,80 +8093,79 @@
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:cs="Arial"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
@@ -8370,139 +8175,139 @@
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="msoheader0">
     <w:name w:val="msoheader"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="msofooter0">
     <w:name w:val="msofooter"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F03D1C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1529029579">
+    <w:div w:id="1153331045">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1852063894">
-[...11 lines deleted...]
-    <w:div w:id="1864131160">
+    <w:div w:id="1690140430">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1820809345">
+        <w:div w:id="935788857">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1376276254">
+            <w:div w:id="1547909950">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="308095635">
+            <w:div w:id="6173744">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:encoding w:val="unicode"/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8784,61 +8589,76 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>28</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>76758</ap:Characters>
+  <ap:Pages>44</ap:Pages>
+  <ap:Words>13921</ap:Words>
+  <ap:Characters>76566</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>639</ap:Lines>
-  <ap:Paragraphs>181</ap:Paragraphs>
+  <ap:Lines>638</ap:Lines>
+  <ap:Paragraphs>180</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>Verslag</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>90532</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>90307</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+    <vt:lpwstr>0x0101003F4918DCAC79D34CBB38FBF90422A06D</vt:lpwstr>
   </property>
 </Properties>
 </file>