--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -1,7622 +1,3600 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00177C22" w:rsidP="00232F17" w:rsidRDefault="00177C22" w14:paraId="45036260" w14:textId="77777777">
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="21855CE6" w14:textId="6A27B20E">
       <w:pPr>
-        <w:divId w:val="1547909950"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00E6079E">
+        <w:t>36800 IV</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00895550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vaststelling van de begrotingsstaten van Koninkrijksrelaties (IV) en het BES-fonds (H) voor het jaar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="457C292C" w14:textId="35BB668E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11B64">
+        <w:t>70</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E6079E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>VERSLAG VAN EEN COMMISSIEDEBAT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="2B0E9AFC" w14:textId="4042AB07">
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="47445DCB" w14:textId="77777777">
       <w:pPr>
-        <w:divId w:val="1547909950"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="708" w:firstLine="708"/>
       </w:pPr>
-      <w:r w:rsidRPr="00296F61">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00296F61">
+      <w:r w:rsidRPr="00D46284">
+        <w:t>Vastgesteld 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2 juli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D46284">
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00232F17" w:rsidP="00232F17" w:rsidRDefault="00232F17" w14:paraId="2AAFA571" w14:textId="77777777">
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="24CF024D" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3497F760" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="44F9E894" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De vaste commissie voor Koninkrijksrelaties heeft op 28 mei 2026 overleg gevoerd met de heer Van der Burg, staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid, over: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="425C5347" w14:textId="77777777">
       <w:pPr>
-        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00232F17" w:rsidP="00232F17" w:rsidRDefault="00232F17" w14:paraId="2B7E7C1B" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>- de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 5 december 2025 inzake voortgang en vooruitblik landspakketten Aruba, Curaçao en Sint-Maarten (Kamerstuk 36800-IV, nr. 27);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6AF398A4" w14:textId="77777777">
       <w:pPr>
-        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="00FA2B70" w14:paraId="6A5C6D71" w14:textId="2F6AB3BF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>- de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 15 december 2025 inzake halfjaarrapportage 2025 trustfonds wederopbouw Sint-Maarten (Kamerstuk 34773, nr. 33);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1E33C138" w14:textId="77777777">
       <w:pPr>
-        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De vaste commissie voor Koninkrijksrelaties heeft op 27 mei 2026 overleg gevoerd met de heer Van der Burg, staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid, over: </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="76DF7538" w14:textId="2EE8EC26">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>- de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 15 december 2025 inzake kabinetsreactie op beleidsdoorlichting artikel 5 van hoofdstuk IV Koninkrijksrelaties (Kamerstuk 33189, nr. 21);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="42883BB7" w14:textId="77777777">
       <w:pPr>
-        <w:divId w:val="6173744"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA2B70">
+        </w:rPr>
+        <w:t xml:space="preserve">- de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 13 februari 2026 inzake voorhang stichting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>CariFoodFund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA2B70">
+        </w:rPr>
+        <w:t xml:space="preserve"> ten behoeve van voedselzekerheid Caribische delen Koninkrijk (Kamerstuk 36800-IV, nr. 45);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7F67A20F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA2B70">
+        </w:rPr>
+        <w:t>- de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 13 februari 2026 inzake toetsingskader risicoregelingen Rijksoverheid inzake herfinanciering Curaçao (Kamerstuk 36800-IV, nr. 47);</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="75A0D822" w14:textId="26F8F17E">
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="45C11DB3" w14:textId="77777777">
       <w:pPr>
-        <w:divId w:val="6173744"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA2B70">
+        </w:rPr>
+        <w:t>- de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 13 februari 2026 inzake toetsingskader risicoregelingen Rijksoverheid inzake lening aan Curaçao voor investeringen via lopende inschrijving (Kamerstuk 36800-IV, nr. 48);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1C9D266F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>- de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 13 februari 2026 inzake toetsingskader risicoregelingen Rijksoverheid inzake herfinanciering Sint-Maarten (Kamerstuk 36800-IV, nr. 49);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="53D831F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA2B70">
+        </w:rPr>
+        <w:t>- de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 11 februari 2026 inzake periodieke rapportage artikel 4 begrotingshoofdstuk IV Koninkrijksrelaties "Bevorderen sociaaleconomische structuur" over de periode 2016-2023 (Kamerstuk 33189, nr. 22);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="280188B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA2B70">
+        </w:rPr>
+        <w:t>- de brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties d.d. 10 februari 2026 inzake uitvoeringsagenda en uitvoeringsrapportage landspakket Curaçao no. 2 2025 (Kamerstuk 36800-IV, nr. 44);</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="369074AE" w14:textId="37553B20">
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5DE62F2A" w14:textId="77777777">
       <w:pPr>
-        <w:divId w:val="6173744"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA2B70">
+        </w:rPr>
+        <w:t>- de brief van de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid d.d. 24 april 2026 inzake beleidsbrief Koninkrijksrelaties (Kamerstuk 36800-IV, nr. 56);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="62AC4CED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">- de brief van de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid d.d. 24 april 2026 inzake tweede halfjaarrapportage C(A)ft en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA2B70">
+        </w:rPr>
+        <w:t>Cft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA2B70">
+        </w:rPr>
+        <w:t xml:space="preserve"> BES 2025 (Kamerstuk 36800-IV, nr. 55);</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="5ED91971" w14:textId="5BCA17FC">
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="071004CE" w14:textId="77777777">
       <w:pPr>
-        <w:divId w:val="6173744"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
-[...27 lines deleted...]
-      <w:r w:rsidR="00FA2B70">
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- de brief van de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid d.d. 22 mei 2026 inzake stand van zaken van een aantal moties en toezeggingen op het beleidsterrein van Koninkrijksrelaties (Kamerstuk 36800-IV, nr. 59).</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="49B1E2E9" w14:textId="3A92798A">
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0C950B1C" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4CD7F475" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Van dit overleg brengt de commissie bijgaand geredigeerd woordelijk verslag uit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="13CA0AB1" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4908E824" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="75BE7DA0" w14:textId="77777777">
+      <w:r>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="27E64715" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Biekman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4841B018" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1B0D5CCA" w14:textId="77777777">
+      <w:r>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F75C3D" w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6AAD8394" w14:textId="77777777">
       <w:pPr>
-        <w:divId w:val="6173744"/>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hessing-Puts</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1D9DA893" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Voorzitter: Nanninga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4458C0C8" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Griffier: Hessing-Puts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1BE88709" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="42911798" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Aanwezig zijn vijf leden der Kamer, te weten: Tijs van den Brink, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Dijk, Den Hollander en Nanninga,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="53430C51" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4E3C610F" w14:textId="77777777">
+      <w:r>
+        <w:t>en de heer Van der Burg, staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7D6449EC" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0B74DBE6" w14:textId="77777777">
+      <w:r>
+        <w:t>Aanvang 14.31 uur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1D24AF18" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="235DE976" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="64D2211E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Goedemiddag, bon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tardi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>good</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>afternoon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Graag stilte in de zaal. Hierbij open ik de vergadering van de vaste commissie voor Koninkrijksrelaties. Leuk is dat altijd, om met zo'n hamertje te slaan. Wij voeren vandaag het commissiedebat met de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties. Van harte welkom, ook aan zijn staf. Ook hartelijk welkom aan de belangstellenden op de publieke tribune en degenen die via de livestream met deze vergadering meekijken. Welkom aan de Tweede Kamerleden: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Dijk namens D66, Laura </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> namens GroenLinks-PvdA, Renate den Hollander voor de VVD en de heer Tijs van den Brink voor het CDA. Mijn naam is Annabel Nanninga van JA21. Ik ben vandaag uw voorzitter. De commissievoorzitter is verhinderd. Ik zal ook zelf een korte inhoudelijke bijdrage leveren aan dit debat. Dan zal mevrouw Dijk het voorzitterschap even overnemen, waarvoor heel veel dank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6C4D6026" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">We gaan beginnen aan de eerste termijn van de zijde van de Kamer. Ik stel voor om vier interrupties toe te staan in de eerste termijn. Ik geef nu graag het woord aan mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Dijk namens D66 voor haar inbreng. U heeft daarvoor vier minuten de tijd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6F6E935A" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0017E626" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Heera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2FE4FC6C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dank, voorzitter. Bon dia en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>good</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>morning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> voor de mensen die meekijken op de eilanden en goedemiddag voor de mensen hier. We hebben weer vier minuten. We hadden veel documenten. Dan is het altijd even kiezen, want je hebt weinig tijd. Ik heb er nu drie thema's uitgelicht die ik graag wil bespreken. Dat zijn de landspakketten, het LGO-dossier en de uitvoeringskracht van de overheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7EB4930C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De landspakketten lopen in beginsel af in 2027, terwijl veel hervormingen nog midden in de uitvoering zitten. Ik zie ook echt verschillen per eiland op het punt van die landspakketten. Op Aruba zien we stappen op het gebied van begrotingsprocessen, financieel beheer en hervormingen binnen de overheid. Wat betreft Curaçao lezen we dat de aanpak rondom financieel beheer moet worden herijkt, omdat trajecten vertraging oplopen en de uitvoering niet overal effectief blijkt. Eerlijk gezegd laat dat voor mij zien dat het probleem niet alleen van technische of financiële aard is, maar dat het ook om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gaat. Daarom zou ik graag van de staatssecretaris willen weten hoe hij aankijkt tegen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-uitdagingen van Curaçao en welke stappen nodig zijn om deze hervormingen duurzaam te laten slagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="707A3CB3" w14:textId="77777777">
+      <w:r>
+        <w:t>Op Sint-Maarten is er juist zichtbaar voortgang op grote projecten zoals de wederopbouw van de luchthaven en infrastructuurprojecten. Tegelijkertijd lezen we ook daar dat beperkte uitvoeringscapaciteit en institutionele versterking grote aandachtspunten blijven. Eigenlijk brengt me dat terug bij de kern van de evaluatie die wij hebben ontvangen. De boodschap is namelijk heel helder: er moet snel duidelijkheid komen over wat er na 2027 gebeurt. Anders ontstaat het risico dat hervormingen stilvallen en opgebouwde uitvoeringscapaciteit verloren gaat. Daarom heb ik de volgende vraag aan de staatssecretaris. Wat gaan we doen na 2027? Ik wil erbij zeggen dat ik van de eilanden signalen heb gekregen dat men het heel fijn zou vinden als we doorgaan met de landspakketten. Wat D66 betreft zou dat ook goed zijn, want anders valt alles stil. Graag een reactie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1C779D49" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dan het Europees beleid voor landen en gebieden over zee, oftewel LGO. Ik weet dat we hierover nog een EU-debat gaan hebben, maar dat debat moet nog worden ingepland. Ik ben EU-rapporteur en ik vind het toch belangrijk om hier alvast een vraag over te stellen. Via het LGO-dossier ontstaan er namelijk ook kansen op het gebied van energie, digitalisering, infrastructuur en economische ontwikkelingen via Europese middelen. Tegelijkertijd komen we ook hier echter weer dezelfde rode draad tegen die we vaker in stukken zien: de kleinschaligheid van de Caribische landen beperkt hun bestuurs- en uitvoeringskracht. Ook hier weer de vraag aan de staatssecretaris: hoe gaan we het Caribisch deel van het Koninkrijk in de positie zetten dat ze de Europese middelen ook daadwerkelijk kunnen benutten? Datzelfde geldt eigenlijk ook op economisch gebied. Welke planning ziet de staatssecretaris voor zich voor het opzetten van het Economisch Groeiplatform </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Carib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="33D9AF8B" w14:textId="77777777">
+      <w:r>
+        <w:t>Dat brengt mij bij mijn derde thema: de beperkte uitvoeringscapaciteit. We zien die namelijk terug op alle eilanden. Hoe zorgen we ervoor dat de overheden de beschikbare middelen daadwerkelijk kunnen benutten en voldoende expertise en uitvoeringskracht kunnen opbouwen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="41303FE9" w14:textId="77777777">
+      <w:r>
+        <w:t>Tot slot. Aan het eind van dit jaar gaan we een Koninkrijksconferentie organiseren. Ik vind dat een goed initiatief om binnen het Koninkrijk te bouwen aan onze gezamenlijke toekomst en onze gezamenlijke uitdagingen. Ik ben benieuwd of de staatssecretaris wat meer kan vertellen over deze conferentie, wat de afspraken zijn en hoe dit zich verhoudt tot het halfjaarlijkse IPKO, die ook volgende week weer op de planning staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7310B45E" w14:textId="77777777">
+      <w:r>
+        <w:t>Tot zover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="62E47B79" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7261BE93" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2AD903A4" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dank u wel, mevrouw Dijk. Dan geef ik nu het woord aan mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> namens GroenLinks-PvdA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="626D7654" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1C6166DC" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5FB3C070" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dank u wel, voorzitter. Ik vervang vandaag mijn collega </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mikal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, die twee debatten tegelijk heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0DEA8393" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Voorzitter. Nederland vormt samen met Aruba, Curaçao en Sint-Maarten het Koninkrijk der Nederlanden. Voor PRO is deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Koninkrijksband</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> van groot belang, omdat we een gezamenlijk gedeeld verleden hebben. Het is belangrijk dat we het ingewikkelde verleden erkennen en met elkaar blijven bespreken. We hebben daarnaast, als het aan PRO ligt, ook een gezamenlijke toekomst. Als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Koninkrijkslanden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kunnen we elkaar hierin veel meer versterken. Alle vier de landen hebben er juist veel aan om op een goede manier samen te werken, of het nu gaat om het elkaar ondersteunen in de ingewikkelde geopolitieke situatie, de aanpak van de gevolgen van de klimaatverandering of het ontwikkelen van een sterke economie. Hierover heb ik een vraag aan de staatssecretaris. Is hij het met mijn fractie eens dat we als landen binnen het Koninkrijk juist meer kansen moeten benutten om elkaar te ondersteunen en te versterken? Welke ideeën heeft hij hierover na zijn kennismakingsreis naar de eilanden? Ik ben ook vooral benieuwd naar de positieve concrete voorbeelden die de staatssecretaris daarbij kan melden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="78C64DAE" w14:textId="77777777">
+      <w:r>
+        <w:t>Voorzitter. Als we goed met elkaar willen samenwerken, dan moeten we ook begrip voor elkaars positie hebben en, niet onbelangrijk, elkaar betrekken bij zaken die het hele Koninkrijk aangaan. Daarbij speelden recent twee zaken die ik hierbij expliciet wil benoemen. Allereerst noem ik de VN-resolutie over de slavenhandel. Ik wil het hier vandaag niet over de inhoud van deze resolutie hebben, maar over het feit dat de regering heeft nagelaten hierover overleg te voeren met de Caribische landen. De regering is op het terrein van het buitenlandbeleid immers Koninkrijksregering en dus ook de vertegenwoordiger van Aruba, Curaçao en Sint-Maarten. Als er op zo'n voor de CAS-landen cruciaal onderwerp geen overleg plaatsvindt, dan gaat er iets structureel mis in hoe we als Koninkrijk met elkaar omgaan. De minister van Buitenlandse Zaken heeft dit inmiddels ook erkend, maar ik hoor graag van de staatssecretaris hoe we dit in de toekomst anders en beter gaan doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6A9EFDA6" w14:textId="77777777">
+      <w:r>
+        <w:t>Dat brengt mij ook direct bij de tweede situatie, waar een soortgelijk probleem speelde. Dat was aan het begin van de spanningen tussen de VS en Venezuela. Ook toen hoorden we vanuit de landen Aruba en Curaçao dat de communicatie vanuit de Koninkrijksregering gebrekkig was. Mijn vraag aan de staatssecretaris is dan ook: wat heeft de Koninkrijksregering van deze twee situaties geleerd? Hoe gaan we de CAS-landen in bredere zin beter betrekken bij het buitenland- en defensiebeleid? Vindt hij ook dat we juist extra zorgvuldig moeten zijn op dit vlak, omdat de Nederlandse regering op deze bevoegdheden Koninkrijksregering is en dus verantwoordelijk is voor alle eilanden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7075C9CE" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="71CBD161" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="332C65A8" w14:textId="77777777">
+      <w:r>
+        <w:t>De vraag die ik aan de fractie van PRO zou willen stellen, is de volgende. We hebben van de week gesproken met de premier van Aruba en die had juist over dat conflict tussen de VS en Venezuela hele warme woorden. Hij zei hoe fijn hij de communicatie met Nederland vond, hoe prettig het was en hoe veilig ze zich daardoor hebben gevoeld. Ik vraag me af op welk communicatiegebrek de fractie van PRO doelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4944BBC4" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6CE430F5" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="09371048" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik kan hier geen antwoord op geven, want ik ben slechts even een invaller. Ik weet dus niet over welke specifieke communicatie dat gaat, maar ik hoor graag van de staatssecretaris of het klopt dat daarover soms onvrede is. Als het allemaal dik in orde is, dan heb ik het voor niets gezegd. Het lijkt me dat het niet uit de lucht komt vallen. Ik hoor het dus graag van de staatssecretaris, en ook wat hij gehoord heeft tijdens het recente bezoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="20785594" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4377C3D1" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="649FF37A" w14:textId="77777777">
+      <w:r>
+        <w:t>Er is toch nog een vervolginterruptie van mevrouw Den Hollander.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="674C8541" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7DA10B11" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="26328011" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik heb er alle begrip voor dat mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> invaller is, dus ik wil haar er in die zin ook niet mee lastigvallen. Het lastige is alleen dat we hier het signaal neerleggen alsof het niet goed is, terwijl we van de premier hebben gehoord dat het juist heel goed was. Ik vind dat wel heel belangrijk. Ik hoop dat de staatssecretaris er straks ook goed op in kan gaan en dat we geen verkeerde signalen geven. Onvrede zal er namelijk altijd zijn, maar die moet wel ergens op gebaseerd zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7A67CD6F" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7B41238A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0CFD6E08" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik geef twee voorbeelden. Ik geef dus het voorbeeld over de slavenhandel. Daar hoor ik de VVD niet over. Daarover heeft de premier zelf ook al iets gezegd. Het gaat dus gewoon niet altijd goed. Dat is het punt dat ik wil maken. Ik wil niet te veel inzoomen op deze twee gevallen. Als er in één geval, dat van Venezuela, helemaal niks aan de hand is: prima. Het gaat erom dat we respectvol met elkaar omgaan en dat de Nederlandse regering zich ook verantwoordelijk voelt voor de rol die zij heeft als Koninkrijksregering in plaats van als Nederlandse regering. Dat is het punt dat ik hierbij eigenlijk wilde maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7172D6FC" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5DAE7695" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="090827D8" w14:textId="77777777">
+      <w:r>
+        <w:t>Misschien kan ik helpen. Er is in het begin van januari namelijk wel degelijk een situatie geweest waarin we aan tafel zaten met allerlei vertegenwoordigers van de eilanden en ze zeiden: we horen zo weinig van de Nederlandse regering over wat de situatie nu precies is. Ik heb de premier van Aruba ook gehoord, maar die zei volgens mij vooral dat hij blij was met het Koninkrijk, waardoor hij zich veiliger voelde, en niet per se met de communicatie. Maar goed, dit is een stukje kennisdeling, zal ik maar zeggen. Het is eigenlijk geen vraag. Sorry, voorzitter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="18ED4AA9" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6255E9EB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="14FBC2E0" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel voor deze ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="196FD170" w14:textId="77777777">
+      <w:r>
+        <w:t>De tijd is beperkt, dus ik wil kort nog twee andere zaken benoemen. Er moet een besluit genomen worden over de verlenging van de landspakketten. Mijn collega van D66 had het daar net ook over. De evaluatiecommissie heeft geadviseerd om de regeling te verlengen. Dat lijkt mijn fractie een goed idee. Ik hoor, net als D66, graag van het kabinet hoe het hiertegen aankijkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="71C262CB" w14:textId="77777777">
+      <w:r>
+        <w:t>Het is van groot belang dat wij de natuur in het Caribisch gebied beter gaan beschermen. Vorig jaar werd de noodklok geluid over de zorgwekkende toestand van de mangroven op de Caribische eilanden. Ook de bescherming van de onderwaternatuur tussen Curaçao en Bonaire is van groot belang voor het ecosysteem. Graag zou ik zien dat het kabinet hier samen met de eilanden een voortvarende aanpak voor opstelt. Graag een reactie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4954ECEC" w14:textId="77777777">
+      <w:r>
+        <w:t>Voorzitter. Tot slot een persoonlijke vraag aan de staatssecretaris. Tijdens het komende WK voetbal vaardigt het Koninkrijk twee landen af. Stel nu dat Nederland en Curaçao na de groepsfase elkaar tegen zouden komen, voor wie is de staatssecretaris dan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5A11F838" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7E6C580D" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1D7AF784" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1176421F" w14:textId="77777777">
+      <w:r>
+        <w:t>Oeh, een gewetensvraag! Het woord is aan mevrouw Den Hollander namens de VVD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="00D35776" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="46CF062F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0F2D1B62" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u, voorzitter. Mijn eerste stukje tekst ging ook over de landspakketten, maar daar is al wat over gezegd, dus ik zal alleen nog maar wat aanvullingen doen qua vragen. Hoe beschouwt de staatssecretaris de voortgang van de hervormingen? Wat zijn de verschillen tussen de drie Caribische landen? Mevrouw Dijk ging daar ook al op in. Ik ben benieuwd naar de reflectie van de staatssecretaris daarop. Ik vraag ook naar de voortgang na 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="50804987" w14:textId="77777777">
+      <w:r>
+        <w:t>Naast de hervormingen in relatie met de landspakketten zijn er nog andere zorgen rondom de financiële situatie op de eilanden. De rentelasten over de schulden drukken zwaar op de begroting van deze landen. Daarbij komt dat er grote tekorten zijn in zorgfondsen en pensioenfondsen voor Curaçao en Sint-Maarten. Ook op Aruba staan pensioenen onder druk. Er zijn grote hervormingen voor het zorgsysteem en het pensioensysteem nodig. In hoeverre ondersteunt Nederland de eilanden hierbij met kennis en expertise? Ik weet natuurlijk dat de landen hun eigen bestuur hebben, maar ik denk hierbij bijvoorbeeld ook aan de Rijkswet HOFA. Hoe kijkt de staatssecretaris daartegen aan? Hoe kan daar met een bredere meerderheid enthousiasme voor gevonden worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6491B275" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik wil dezelfde vraag stellen over de economische weerbaarheid van de landen in het Caribisch deel van het Koninkrijk. De CAS-eilanden liggen op een strategisch kruispunt van geopolitieke en economische belangen. Dat biedt kansen voor handel, logistiek, regionale samenwerking en groeimarkten in de regio. Tegelijkertijd brengt deze positie kwetsbaarheden met zich mee, zoals orkanen, criminaliteit en geopolitieke spanningen. Daarom is het versterken van de economische weerbaarheid door het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diversificeren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en het verbreden van de economie essentieel. Ook hierbij heb ik de vraag aan de staatssecretaris of Nederland daar kennis en expertise aan kan toevoegen. Is Nederland bereid om dat te doen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="44781A5B" w14:textId="77777777">
+      <w:r>
+        <w:t>Voor het versterken van de samenwerking met Aruba, Curaçao en Sint-Maarten zet het kabinet in op een terugkerend gesprek tussen de vier regeringen via de Koninkrijksconferentie. Daar is net ook al over gesproken. De inzet is om dit jaar nog een eerste conferentie te organiseren. Welke onderwerpen wil de staatssecretaris hier als eerste ter bespreking inbrengen? Hoe verhoudt de conferentie zich tot de reeds bestaande structuur waarmee gewerkt wordt via de vertegenwoordiging van Nederland in Aruba, Curaçao en Sint-Maarten? Er was een vraag over het IPKO, maar ik vraag me dus af hoe het zit met het andere overlegorgaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4E97E575" w14:textId="77777777">
+      <w:r>
+        <w:t>Voorzitter. Een belangrijk gespreksonderwerp voor het debat van vandaag is de omgang van de CAS-eilanden met grensoverschrijdende en -ondermijnende criminaliteit. Het gaat om de bestrijding van corruptie en fraude en de bevordering van integriteit. De ligging nabij Latijns-Amerika en Noord-Amerika en de handelsroutes naar Europa maken het Caribisch deel van het Koninkrijk extra kwetsbaar voor ondermijnende criminaliteit, zoals het smokkelen van drugs en wapens, mensenhandel en mensensmokkel. Ook brengt de kleinschaligheid van de eilanden een groter risico op onbedoelde belangenverstrengeling met zich mee. De afgelopen jaren hebben de Caribische landen diverse stappen gezet op het gebied van goed bestuur en integriteit. Nederland werkt samen met Aruba, Curaçao en Sint-Maarten om extra capaciteit, expertise en middelen beschikbaar te stellen voor de bestrijding van ondermijnende criminaliteit. Kan de staatssecretaris aangeven wat de resultaten zijn van de aanpak die hiervoor al enige tijd loopt? Is er al sprake van vermindering van genoemde criminaliteit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="344A8F86" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Voorzitter. Tot slot wil ik nog aandacht vragen voor het probleem van vluchtelingen. De situatie rond vluchtelingen op de CAS-eilanden wordt gekenmerkt door een aanhoudende instroom van mensen die politieke en economische crises in met name Venezuela ontvluchten. Dit leidt tot aanzienlijke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sociaal-economische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en humanitaire uitdagingen, waarbij de eilanden vaak kampen met beperkte opvangmogelijkheden. De toestroom van vluchtelingen heeft een grote demografische en maatschappelijke impact op de kleine eilandsamenlevingen. Daarbij is er een sterke en directe relatie tussen het vluchtelingenprobleem en wapen- en drugssmokkel. Er is sprake van gecombineerd transport om de winst per vaart te verhogen. De kartels faciliteren de mensensmokkel. Omdat vluchtelingen geen legale status hebben en dus niet mogen werken, zijn ze extreem kwetsbaar voor uitbuiting door diezelfde kartels. Op welke wijze kan Nederland de eilanden een helpende hand bieden om deze crisis gezamenlijk op te lossen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2B70CF3D" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel, voorzitter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="21CB1C8C" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0812E1FB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="577419B9" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel, mevrouw Den Hollander. Dan is nu het woord aan Tijs van den Brink van het CDA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1C0BA93F" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0668A3F7" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7766F88B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik hoor dat bij mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> het verkeerde bordje staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4459E714" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4802CA66" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2E1B869E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dat is correct. Zij heet nu mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kröger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Dat is heel alert van u.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="710833E3" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="62BB7928" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4D23F0BC" w14:textId="77777777">
+      <w:r>
+        <w:t>Dat gebeurt vaak, voorzitter. Ik denk dat we op elkaar lijken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="76D74A24" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3C442BDB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1E53563D" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Kan de bode het oplossen? We hebben toch echt mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hier in ons midden en niet mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kröger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Het wordt vast geregeld. Dan kan de heer Tijs van den Brink nu beginnen aan zijn inbreng namens het CDA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7E20284A" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="32B69FB0" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2318DFB5" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel, voorzitter. Bon dia, goedemiddag aan degenen hier aanwezig en goedemorgen aan degenen die op de eilanden het debat volgen. Mooi om vandaag dit debat te voeren over de drie autonome landen die naast Nederland deel uitmaken van het Koninkrijk, vier landen die door hun gedeelde geschiedenis nauw met elkaar verbonden zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0C4AE226" w14:textId="77777777">
+      <w:r>
+        <w:t>Voorzitter. Voor het CDA is de toon die Nederland kiest heel belangrijk. Het moet draaien om samenwerking; samenwerking in het bestuur en de corruptiebestrijding en samenwerking in de economie. Wat ons betreft betekent dit dat Nederland niet moet komen vertellen hoe het moet, maar dat we op basis van gelijkwaardigheid samen optrekken en dat we dat doen waar behoefte aan is. Graag hoor ik van de staatssecretaris of hij zich in dat voornemen herkent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2FD2728B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De recente stemming in de Verenigde Naties waarbij Aruba, Curaçao en Sint-Maarten niet geconsulteerd zijn, is een voorbeeld van hoe het fout kan gaan. Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> heeft er zonet ook al iets over gezegd. De Nederlandse regering heeft excuses aangeboden en daar zijn we blij mee; het is belangrijk dat die excuses er zijn en belangrijk om ervan te leren, zodat het niet nog een keer gebeurt wat ons betreft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="378114D0" w14:textId="77777777">
+      <w:r>
+        <w:t>In de coronaperiode zijn de autonome landen een stuk harder geraakt dan Nederland. De economische terugval voor de Caribische landen was in die tijd veel groter dan in Nederland; Nederland kende in 2020 een krimp van 3,8% van het bbp, de Caribische landen een van rond de 20%. Het CDA vindt het passend bij de verbondenheid die we in het Koninkrijk hebben dat Nederland toen heeft geholpen met de landspakketten. In de stukken van vandaag lees ik, net als mevrouw Dijk, dat we aanlopen tegen een gebrek aan uitvoeringscapaciteit. De vraag aan de staatssecretaris is of hij een rol ziet voor Nederland om daarbij te helpen. Of is dat volgens hem vooral een verantwoordelijkheid van de eilanden zelf?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6E0852FD" w14:textId="77777777">
+      <w:r>
+        <w:t>Verder is nog onduidelijk of het hoofddoel van de onderlinge regeling samenwerking wordt bereikt, namelijk het versterken van de economische weerbaarheid en de bestuurskracht van Aruba, Curaçao en Sint-Maarten. Als dat onduidelijk is, hoe gaat de staatssecretaris dan beoordelen of de landspakketten voortgezet moeten worden, zou mijn vraag zijn; de einddatum is immers in zicht. In de brief bij de evaluatie schrijft de staatssecretaris dat hij de uitkomsten gaat bespreken met de minister-presidenten van Aruba, Curaçao en Sint-Maarten. Dat is natuurlijk altijd goed, maar welke criteria hanteert het kabinet daarbij? Graag hoor ik een reflectie van de staatssecretaris op hoe de geïntensiveerde samenwerking is bevallen en op hoe hij meent dat die de landen is bevallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5064B589" w14:textId="77777777">
+      <w:r>
+        <w:t>Dan nog een paar losse vragen over verschillende onderwerpen. Mijn fractie vindt het interessant dat er weer een Koninkrijksconferentie wordt gehouden. Wat is precies de doelstelling die het kabinet daaraan hangt? Is het een idee om die conferentie nadrukkelijk in het teken te stellen van de mogelijke win-winsituaties in de toekomstige relatie tussen Nederland en andere landen van het Koninkrijk? Waar de landen elkaar kunnen versterken, zou wat ons betreft een heel mooi thema van de eerste conferentie kunnen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="42952BE6" w14:textId="77777777">
+      <w:r>
+        <w:t>Dan de klimaatzaak rond Bonaire. Hoe schat de staatssecretaris de gevolgen in van de uitspraak voor Aruba, Curaçao en Sint-Maarten? Behalve woordvoerder Koninkrijksrelaties ben ik ook woordvoerder gokken. Ik ben tegen gokken, zeker als dat illegaal gebeurt, illegaal online. Onlangs las ik dat ook Curaçao wordt genoemd als een land dat dit mogelijk maakt. Is de staatssecretaris bereid om in gesprek te gaan met de regering van Curaçao over hoe dit gezamenlijk bestreden kan worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6FC1FC4E" w14:textId="77777777">
+      <w:r>
+        <w:t>Voorzitter. Een ander onderwerp is de Centrale Bank van Curaçao en Sint Maarten. Wij lazen over bestuurlijke onenigheid en dat er misschien zelfs een splitsing gaande is. Is de staatssecretaris bekend met deze problematiek? Ik zie hem knikken, dat betekent dat dat zo is. Wat zou de impact van die splitsing kunnen zijn en wat kan hij doen om in deze situatie te bemiddelen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7FF92FCC" w14:textId="77777777">
+      <w:r>
+        <w:t>Tot slot. Er ligt een advies van de Raad van State over 70 jaar Statuut. Met dat Statuut is niet zo veel mis, meent de Raad van State, het gaat erom hoe de samenwerking in de praktijk vorm krijgt. Dan lezen we toch dat de verhoudingen binnen het Koninkrijk ongelijk zijn en dat de samenwerking wordt gekenmerkt door wederzijds wantrouwen. Ik ga de staatssecretaris een beetje uitdagen, want gisteren had hij het veel te makkelijk hier. Wat de Raad van State zegt, is natuurlijk niet nieuw; we weten dat allemaal. Heeft de staatssecretaris ideeën hoe we de komende jaren dat wantrouwen een beetje te boven kunnen komen? Wat valt er te bedenken waardoor we over een aantal jaren tegen elkaar zeggen "dat wantrouwen is echt afgenomen; we zijn verder gekomen met elkaar"? Ik ben benieuwd of de staatssecretaris daar iets over te zeggen heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="15ABA1DE" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel, mevrouw de voorzitter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="746D85C1" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="28B14197" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="332DF6BA" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel, meneer Van den Brink. Dan geef ik graag het voorzitterschap even aan mevrouw Dijk, zodat ik mijn eigen bijdrage kan doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="055F123E" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2B4B91BE" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorzitter: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Heera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0D22E8DD" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0F4C1AAA" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="75A79DF5" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nou mevrouw Nanninga: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shoot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3A63B4AB" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1E16D6EB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6D3FC431" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel, voorzitter. De landen Aruba, Curaçao en Sint-Maarten liggen op een strategisch belangrijke plek in een instabiele regio. Dat brengt kansen met zich mee, maar ook kwetsbaarheden zoals economische afhankelijkheid, voedselafhankelijkheid, migratiedruk, geopolitieke spanningen, criminaliteit, en helaas ook beperkte middelen om die kwetsbaarheden zelf op te lossen. Economische kracht en diversificatie zijn van groot belang, zoals de crisis rondom Venezuela heeft aangetoond. Met het tijdelijk opdrogen van de toeristenstroom en het sluiten van het luchtruim werden de economische eenzijdigheid en de afhankelijkheden in de ketens pijnlijk duidelijk. Des te meer juichen wij de heropleving van de diplomatieke relatie tussen Venezuela en het Koninkrijk toe. Alhoewel het afwachten is of de momentele detente tussen Venezuela en het Westen, uiteraard voornamelijk de VS, permanent is, schept deze situatie wel kansen. Zo kan Curaçao profiteren van een heropleving in de olie-industrie. Curaçao heeft een lange geschiedenis in de olieverwerking en -opslag. Het land was in de jaren vijftig goed voor 10% van de wereldwijde olieverwerking. Ook voor Aruba biedt het kansen. Aruba zou kunnen fungeren als springplank voor buitenlandse investeerders voor wederopbouw van Venezuela en zijn re-integratie op het wereldtoneel. Daarnaast zouden betere handelsrelaties met ons grootste buurland, Venezuela, diversificatie in de leveringsketens kunnen veroorzaken, met name op het gebied van energie en voedsel. Kan de staatssecretaris mij vertellen in hoeverre de regering de economische kansen die Venezuela biedt, in overweging neemt? Zou de regering kunnen aangeven welke EU-sancties er nog gelden richting Venezuela en of zij erachter staan om voorwaardelijke EU-sanctieverlichtingen te overwegen als dat de economie van de landen ten goede komt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="42568F4D" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Overigens moeten we niet naïef zijn over Venezuela. Een sterke militaire presentie op het eiland is een randvoorwaarde. Wij vinden het eigenlijk wel tijd dat ook Sint-Maarten, net als Curaçao en Aruba met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Curmil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arumil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, een eigen militie krijgt, getraind door Defensie. Die kan ook ondersteunen bij rampenbestrijding, ordehandhaving et cetera, en de zelfredzaamheid verhogen. Hoe kijkt het kabinet hiernaar?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0DC44E6C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Voorzitter. Ik haak nu graag even aan op een ander belangrijk thema. Ik kijk even naar de klok en ik zie dat ik nog wel eventjes heb. Ik wil het hebben over de financiële relatie met de landen ten opzichte van Nederland. Wat dit thema betreft staat JA21 heel helder in de wedstrijd: Nederland moet bereid zijn om te helpen waar het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Koninkrijksbelang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dat vraagt, maar die hulp kan niet eeuwig en vrijblijvend zijn. Autonomie en verantwoordelijkheid horen bij elkaar. De landen zijn onze gelijke partners. Dat betekent dat als Nederland bijspringt met geld, expertise, leningen of fondsen er ook een aantoonbare vooruitgang en een pad richting zelfredzaamheid tegenover moeten staan. Een financieel infuus alleen dekt uiteindelijk de structurele problemen niet. We moeten de landen steunen wat betreft hun structurele problemen. Neem de landspakketten. Die waren bedoeld om de economieën weerbaarder te maken en de overheidsfinanciën te herstellen. Het zijn goede thema's, maar in '27, wanneer de onderlinge regeling afloopt, moeten we niet automatisch gaan verlengen alsof voortzetting vanzelfsprekend is. De vraag moet zijn: hoe bouwen we de vernieuwde capaciteit duurzaam in zodat die op lange termijn wordt geborgd? Kan de staatssecretaris aangeven wat de landen van ons nodig hebben om dit te realiseren en welke voorwaarden en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KPI's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eraan vasthangen? Daarom vraag ik de staatssecretaris welke voorwaarden worden verbonden aan de recente herfinancieringen en hoe we gaan voorkomen dat Nederland steeds weer de achtervang wordt als de aflossingentijd nadert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3F0149B8" w14:textId="77777777">
+      <w:r>
+        <w:t>Tot slot wil ik nog iets zeggen over voedselzekerheid. JA21 ziet voedselzekerheid als een serieus strategisch thema. De eilanden zijn te afhankelijk van import.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2F75F26F" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5AE256F4" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="382EA52F" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik zie een interruptie van meneer Van den Brink.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7083CE0B" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0B847143" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="72F9D527" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik ben benieuwd naar het volgende. Als de staatssecretaris uw vraag over de landspakketten naar tevredenheid beantwoordt, bent u dan voor voortzetting van de landspakketten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="757333BF" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5F952CE2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="78E7B5BC" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik ga echt eerst het antwoord van de staatssecretaris even afwachten, zeg ik tegen de heer Van den Brink. Als er goede </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>borgingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, garanties en afspraken in zitten, dan overwegen we dat. We staan er niet per definitie afwijzend tegenover, maar we zijn niet zo gelukkig met de manier waarop het nu gaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6C33F31E" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2002AFA0" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="22184BFE" w14:textId="77777777">
+      <w:r>
+        <w:t>De voorzitter heeft ook een vraag. Dit voelt een beetje schizofreen. Ik heb een vraag over de landspakketten. Ik ben benieuwd wat mevrouw Nanninga of JA21 nu niet goed vindt gaan of waar ze vraagtekens bij zet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="192811F6" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3145D72B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5F5C6D6D" w14:textId="77777777">
+      <w:r>
+        <w:t>Dat zit 'm ook in wat we van de eilanden zelf horen. Op het gebied van compliance, controle, verantwoording van uitgaven, terugbetalen van leningen et cetera gaat er gewoon heel veel niet goed. Vanuit de eilanden zelf wordt er ook heel duidelijk aangegeven dat er tegen een enorm capaciteitsprobleem aan wordt gelopen. Ik betoog dat er een gelijkwaardige relatie is met de landen. Dat houdt niet alleen in dat we helpen, maar ook dat we daar accountability, verantwoordelijkheid en dergelijke voor terug verwachten. Die balans is in de ogen van JA21 momenteel nog niet in orde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="77DEE282" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3CA4955B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="11028EEA" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank voor het heldere antwoord. Dan heb ik alleen nog een vraag over de uitvoeringscapaciteit. Ik ben het eens met wat u aangeeft, namelijk dat die niet op orde is. Er is dus een rode draad dat ze het zelf niet kunnen uitvoeren. Hoe kijkt JA21 daar dan tegen aan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2A316C18" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="450C9A54" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0F89588B" w14:textId="77777777">
+      <w:r>
+        <w:t>Dat daar toch stevigere afspraken over moeten worden gemaakt. Ik stel deze vraag natuurlijk nadrukkelijk ook aan de staatssecretaris. Ik neem aan dat hij zich bewust is van dit probleem en dat hij natuurlijk zoekt naar een oplossing. Maar het werkt natuurlijk niet zo dat ze kunnen zeggen: "We hebben niet genoeg capaciteit, maar we willen zonder harde voorwaarden wel steun blijven ontvangen."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="23167FAD" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="312CC5A6" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1DA734D1" w14:textId="77777777">
+      <w:r>
+        <w:t>Helder. Vervolgt u uw betoog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="32A202A7" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0C4C9A83" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nanninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (JA21):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="71D03EE5" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel, voorzitter. Wat de voedselzekerheid betreft zijn de eilanden te afhankelijk van import. Een fonds dat lokale voedselproductie en ondernemerschap stimuleert, kan nuttig zijn, maar ook hier geldt weer: geen fonds om het fonds. We willen concrete, afrekenbare doelen: hoeveel extra lokale productie, hoeveel minder importafhankelijkheid, welke private cofinanciering en wanneer ontvangt de Kamer de exitstrategie, waar ook de Algemene Rekenkamer aandacht voor vroeg?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5D09D6F1" w14:textId="77777777">
+      <w:r>
+        <w:t>Tot zover mijn bijdrage, voorzitter. Dank aan mevrouw Dijk voor het voorzitten, dat ik bij dezen weer overneem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5D87D036" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3E4BA0B4" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Voorzitter: Nanninga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7660E13E" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7DAE0F24" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1987CF97" w14:textId="77777777">
+      <w:r>
+        <w:t>We zijn gekomen aan het einde van de eerste termijn van de Kamer. Ik vraag de staatssecretaris hoeveel tijd hij nodig heeft om de beantwoording voor te bereiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0A33A2E9" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="79FD69F5" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="09D6C761" w14:textId="77777777">
+      <w:r>
+        <w:t>Hoewel de heer Van den Brink er natuurlijk gelijk in heeft dat ik het vandaag veel zwaarder heb dan gisteren, vraag ik toch dezelfde schorsing en niet langer, want anders krijg ik ruzie met mevrouw Den Hollander.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0FAB92F5" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="443175C1" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="387F4228" w14:textId="77777777">
+      <w:r>
+        <w:t>Dat was volgens mij een halfuur. Het is nu 15.00 uur. Om 15.30 uur zetten we de vergadering dus voort met de beantwoording van de staatssecretaris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0519D898" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4B96ED73" w14:textId="77777777">
+      <w:r>
+        <w:t>De vergadering wordt van 14.58 uur tot 15.27 uur geschorst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="78203163" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0613904A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="37931AF5" w14:textId="77777777">
+      <w:r>
+        <w:t>Goedemiddag. Ik heropen deze vergadering van de vaste Kamercommissie voor Koninkrijksrelaties. Welkom terug. We gaan dit commissiedebat voortzetten. We zijn nu toe aan de beantwoording in de eerste termijn door de staatssecretaris. Ik stel voor om wederom vier interrupties toe te laten per persoon. Ik geef graag het woord aan staatssecretaris Van der Burg voor de beantwoording van de eerste termijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="217E0C10" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7BA17A3B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7CDB2104" w14:textId="77777777">
+      <w:r>
+        <w:t>Het helpt voor de kijkers thuis als ik de microfoon aandoe. Ik heb drie wat ik maar even "blokjes" of "mapjes" noem of hoe u het hebben wil. Ik eindig met andere belangrijke zaken. Daarvoor bespreek ik de landspakketten. Ik begin met samenwerking met de landen, al gaat dat vloeiend in elkaar over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7D8E92C1" w14:textId="77777777">
+      <w:r>
+        <w:t>Voordat ik aan samenwerking met de landen begin, begin ik eerst met de bijdrage van meneer Van den Brink. Die vroeg: hoe kijk je hier überhaupt tegen aan? Vanaf dag één dat ik staatssecretaris Koninkrijksrelaties ben, heb ik steeds gezegd dat wij geen moeder met drie dochters zijn, maar vier zussen. Ik ga uit van gelijkwaardigheid tussen de vier landen in het Koninkrijk, niet zozeer omdat ik dat vind -- ik vind het -- maar ook gewoon omdat het de basis is van ons Statuut. We hebben gewoon te maken met vier landen binnen het Koninkrijk en die vier landen zijn gelijkwaardig aan elkaar. Daarbij heeft er wel één land speciale taken. De Koninkrijkstaken zijn namelijk belegd bij ons. Dat zijn er ook maar een beperkt aantal: met name buitenland en defensie. De gelijkwaardigheid is er echter volledig, wat mij betreft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="61A10380" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik kom er straks nog uitgebreid op terug, maar zo zit ik dus ook in de wedstrijd wat de conferentie betreft. Daarover heb ik het de afgelopen maanden al een aantal keren gehad, zowel met de premiers als met de kabinetten, maar bijvoorbeeld ook met de gouverneurs. Ik ga ervan uit dat we met z'n vieren een agenda maken en dit ook met z'n vieren gaan organiseren. Zoals ik gisteren ook al zei, toen we stilstonden bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Statia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Saba en Bonaire: het ligt voor de hand dat die conferentie aan het eind van het jaar plaatsvindt. Dan zijn we toevallig ook allemaal, zij het om een andere reden, namelijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Statia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Day, in de regio, namelijk bovenwinds bij Sint-Eustatius. Het ligt voor de hand om die conferentie dan daaromheen met elkaar te gaan organiseren en deze dan jaarlijks terug te laten keren. Daarbij begrijpt u dat als we het dit keer bovenwinds doen, de volgende keer benedenwinds voor de hand ligt en dat we het rouleren langs de vier landen van het Koninkrijk. Daarom heb ik ook nadrukkelijk gezegd -- daarom ligt november ook voor de hand -- dat we het de eerste keer niet op Nederlandse bodem gaan doen, want dan ligt het weer voor de hand dat Nederland de andere drie uitnodigt. Binnen het Koninkrijk hebben we niet drie andere landen. Nee, we hebben vier landen binnen het Koninkrijk en wij zijn er daar toevallig een van. Dat is in ieder geval hoe ik in de wedstrijd zit, meneer Van den Brink, zeg ik uiteraard via de voorzitter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="79103C68" w14:textId="77777777">
+      <w:r>
+        <w:t>Over de samenwerking met de andere landen zei ik al tegen de heer Van den Brink, die daar immers ook een vraag over heeft gesteld, dat ik dus absoluut uitga van gelijkwaardigheid. Die gelijkwaardigheid betekent dus ook dat wij niet gaan vertellen hoe het daar allemaal moet gebeuren. We zijn weliswaar vier gelijkwaardige zussen, maar deze zus is toevallig wat groter dan die andere drie zussen. Wij hebben dus bijvoorbeeld meer ambtenaren dan ze daar hebben en wij hebben een aantal mogelijkheden die de anderen niet hebben. Het kan dus wel zo zijn dat we bijvoorbeeld een bijdrage leveren door het uitlenen van expertise. Het is dan niet: jullie moeten het zo doen. Het is wel gewoon het overdragen van onze kennis en kunde, zoals dat overigens ook gebeurt in andere verbanden waarin Nederland zit en die buiten de familie vallen, zoals binnen de Europese Unie, de Benelux of anderszins. Het kan altijd zijn dat grote zus iets kleinere zus helpt of omgekeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7EEA6C18" w14:textId="77777777">
+      <w:r>
+        <w:t>Daar vroeg de heer Van den Brink bijvoorbeeld ook naar. Feit is dat het Koninkrijk letterlijk van de grens met Duitsland tot aan de grens met Venezuela strekt. Terecht zei mevrouw Nanninga dat Venezuela ons grootste buurland is en niet Duitsland bijvoorbeeld. Dat geeft ook een positieve geopolitieke positie. Wij zijn in de geopolitieke gesprekken met de Amerikanen interessant vanwege het feit dat wij 35 kilometer van Venezuela af liggen, van Westpunt af gezien. Wij kunnen inderdaad als hub functioneren als Koninkrijk; dat werd ook al genoemd door u als commissie en door mevrouw Nanninga, maar dan in haar andere rol. Bijvoorbeeld tegen bedrijven die het vervelend vinden om nu te investeren in Venezuela, omdat ze daarvoor de situatie in Venezuela nog te precair vinden, kunnen we zeggen dat ze ervoor kunnen kiezen om zich op Aruba te vestigen. Daarmee kunnen ze dan een sprong maken naar het Zuid-Amerikaanse vasteland. Dat geldt overigens niet alleen voor Venezuela, maar ook voor Colombia. Kortom, het feit dat wij niet alleen eindigen bij Scheveningen maar ook bij Westpunt geeft ons een positie, zowel in geopolitieke discussies als economisch gezien, bijvoorbeeld ten opzichte van Zuid-Amerika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0241E0EA" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">We hebben het ook al even gehad over </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mercosur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Even los van hoe je erover denkt -- ik weet dat hierover verschillend wordt gedacht in deze commissie -- er wordt nu mee gewerkt en dat betekent dat we nog betere banden krijgen met landen in Zuid-Amerika. Je kunt kijken in hoeverre zowel Curaçao als Aruba als landen binnen het Koninkrijk en natuurlijk ook Bonaire als onderdeel van Nederland hiervan eveneens kunnen profiteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="345E1ECA" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="19D0048D" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5C4B658B" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel. U heeft een interruptie van Tijs van den Brink.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="53837AE8" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="760F0852" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="39BF1D29" w14:textId="77777777">
+      <w:r>
+        <w:t>We hadden gisteren een gesprek met de premier van Aruba, die vertelde dat hij graag een EU-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>preclearance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> wilde. Hoe staat het kabinet daartegenover?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="73CE92F8" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="56E93592" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4BB8F715" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Voor degenen die dat niet weten, want niet iedereen die kijkt of luistert weet dat: als je op Aruba bent, kun je op de luchthaven al inchecken voor Amerika, waarmee je een soort binnenlandse vlucht binnen Amerika hebt als je vanuit Aruba vertrekt. Zoiets vergelijkbaars wil Aruba nu ook met Nederland. Daarbij is één kanttekening te plaatsen: dit ligt in beginsel niet bij mij, maar bij mijn collega van Asiel en Migratie, want die gaat over het Schengenverhaal. Amerika is één land, maar als je Nederland binnenkomt, kom je ook het Schengengebied binnen. Dat is dus net wat ingewikkelder dan met de Amerikanen. Ik weet echter dat er op het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AenM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gekeken wordt naar dit verzoek van de heer Eman. We hebben het er ook al vaak met hem over gehad. Maar of we het gaan doen en hoe we het gaan doen, laat ik echt aan de heer Van den Brink, want die spreekt namens het kabinet als het gaat om grenzen en alles wat daarmee te maken heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="11EBC0B1" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1C4BF489" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="28F0E205" w14:textId="77777777">
+      <w:r>
+        <w:t>Bespeur ik een positieve grondhouding?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3C1BA0C6" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0AF3A64C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="403F6755" w14:textId="77777777">
+      <w:r>
+        <w:t>Ook daar ga ik mij in dit gezelschap niet aan wagen. Wat ik tegen mijn collega zeg, zeg ik tegen mijn collega. Het is de heer Van den Brink -- voor de luisteraars thuis: dan bedoel ik de minister en niet de heer Tijs van den Brink -- die hierover gaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5B6C0AC8" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5AE691DE" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5A76CB1D" w14:textId="77777777">
+      <w:r>
+        <w:t>Vervolgt u uw betoog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1A5AECBB" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2D388991" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6D024C06" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> begon ook over de Koninkrijksconferentie. Wat mij betreft gaan we met z'n vieren de agenda maken. Dat wordt wat mij betreft een conferentie die niet alleen moet gaan over structuren, statuten en dat soort zaken meer, maar over: wat kunnen we van elkaar leren, waarin kunnen we elkaar helpen, waarin kunnen we elkaar versterken en hoe kunnen we zaken verdiepen en verbreden? Dat is om de gelijkwaardigheid meer te benadrukken, maar behalve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>good</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is ook het verdiepen en verbreden van de economie een belangrijke prioriteit van het kabinet. Daarover spraken we gisteren al ten aanzien van Bonaire, Sint-Eustatius en Saba. We zien dat men heel erg gericht is op toerisme als inkomstenbron; dat speelt benedenwinds sterker dan bovenwinds, maar zeker op Curaçao en Aruba. Dat kan zomaar wegvallen of minder worden. Dat is al een reden om te kiezen voor nadrukkelijke verdieping en verbreding van de economie. De vraag van mevrouw Nanninga kan dan helpen als het gaat om een hub richting Zuid-Amerika en in het bijzonder Venezuela. Het gaat ook over voedselzekerheid. U weet dat we een food fund aan het oprichten zijn; mevrouw Nanninga stelde daar vragen over. In een vorige commissie heb ik al aangegeven dat dat food fund van 18 miljoen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>revolverend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, niet is bedoeld voor de drie, dus Bonaire, Sint-Eustatius en Saba, maar voor de zes. Ook Aruba, Curaçao en Sint-Maarten kunnen daar dus van profiteren, juist ook in het kader van de discussie die we gisteren hadden over voedselzekerheid, noodvoorraden, vers eten et cetera. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>revolverend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, juist omdat je op die manier meer kunt doen dan subsidie geven en aan het eind van het subsidiebedrag constateren dat het geld op is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0C2B85E8" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7CBCD557" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7351766B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik onderbreek u een moment, staatssecretaris. Op de publieke tribune is bij ons aangesloten hare excellentie mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arrindell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, gevolmachtigd minister voor Sint-Maarten. Van harte welkom. Wij zijn bezig met de beantwoording in eerste termijn. De staatssecretaris is aan het woord om te reageren op onze bijdragen. Ik geef u graag weer het woord, staatssecretaris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1738E4FA" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7CB51944" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4A974CB9" w14:textId="77777777">
+      <w:r>
+        <w:t>Over die conferentie gesproken: er waren nog twee specifieke vragen, een van mevrouw Dijk en een van mevrouw Den Hollander. Die gingen over de verhouding met het IPKO en met de vertegenwoordiging. Alhoewel Aruba, Curaçao en Sint-Maarten landen zijn, kennen zij geen Nederlandse ambassade, maar een Nederlandse vertegenwoordiging. Die Nederlandse vertegenwoordiging valt dus niet onder Buitenlandse Zaken, maar onder Binnenlandse Zaken, omdat het binnen het Koninkrijk is. Het zijn dus geen ambassadeurs. Ik mag ze dus ook niet zo noemen, maar feitelijk hebben ze wel de ambassadeursfunctie of de ambassadeursrol. Dat houdt in dat zij vanuit Europees Nederland kijken hoe we binnen het Koninkrijk kunnen samenwerken. Dat is dus echt een andere rol dan wij hebben als respectievelijk parlement en regering. De vertegenwoordiging daar zijn onze ambtenaren die ons daar in een ambassaderol vertegenwoordigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="29673B56" w14:textId="77777777">
+      <w:r>
+        <w:t>Dan ten aanzien van het IPKO. U overlegt in heel veel organen parlementair. Dat doet u in het IPKO als het gaat om het Koninkrijk. In NAVO-verband komt u met de parlementen bij elkaar. In de OVSE komt u bij elkaar. Volgens mij bent u als Tweede Kamer -- in dit geval overigens ook de Eerste Kamer -- over twee maanden zelfs host van de parlementaire conferentie van de OVSE. En niet te vergeten: het Benelux Parlement. Kortom, dat zijn de overleggen die u heeft met elkaar. Als het gaat om deze conferentie, dan zijn het echt de vier kabinetten die met elkaar overleggen. U zult ook zien dat daar een bewindspersoon plus één zal zitten, om het zo maar even te zeggen, die dan met elkaar gaan overleggen. In die zin is er dus geen relatie. Tegelijkertijd laten we ons wel voeden door wat het parlement belangrijk vindt. Dat zei ik gisteren in een ander verband ook; nee, dat was eergisteren, toen we een andere bijeenkomst hadden met elkaar. Uiteraard koppelen we ook aan u terug, want u heeft een controlerende taak richting dit kabinet en dus ook richting mij als het gaat om de Koninkrijksconferentie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="785C1BD2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Meneer Van den Brink stelde de volgende vraag; ik formuleer 'm iets positiever dan de heer Van den Brink: we zien nog niet op alle punten het vertrouwen; af en toe steekt ook het woord "wantrouwen" op. Dat is iets waar wij nadrukkelijk aan moeten werken. Dat begint met aan alle kanten uitstralen en laten zien dat we vier landen op gelijkwaardige basis zijn. We moeten zorgen dat we niet af en toe in de bemoederrol, zoals ik het maar even noem, schieten. De moeder met de drie dochters? Nee, het zijn de vier zussen. Dat is spannend. Mevrouw Nanninga heeft natuurlijk wel gelijk dat als wij geld geven, bijvoorbeeld in het kader van de landspakketten of het herstel na orkaan Irma, wij daar ook eisen aan moeten stellen. We moeten niet een bedrag overmaken en zeggen: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> it. Dat komt omdat wij de gelden die wij van u als parlement krijgen, willen inzetten voor de doelen die wij belangrijk vinden. Dat zijn dus onder andere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>good</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, verbreding van de economie en betere samenwerking. Daarom stellen wij voorwaarden aan het geven van die gelden. Het is wel zo -- dat moeten we ook erkennen -- dat op dit moment vooral geld van ons die kant opgaat. Het komt niet vaak voor dat Curaçao, Aruba of Sint-Maarten ons financieel moeten ondersteunen met pakketten. Dat is in het verleden, rondom de Tweede Wereldoorlog, wel anders geweest. Toen dreven wij op de steun van met name Curaçao en Aruba, bijvoorbeeld voor brandstof voor onze schepen et cetera. Binnen die context werken we aan gelijkwaardigheid. Dat is één.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="00A42F5E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Twee: transparantie. Het is belangrijk dat we dingen benoemen en uitspreken. Dat doen we volgens mij ook in de gesprekken die we hebben. In mijn vorige rol als Kamerlid, toen ik nog Buitenlandse Zaken deed en vaak in het buitenland was, zei ik altijd: Engelsen zijn te beleefd om eerlijk te zijn en Nederlanders zijn te eerlijk om beleefd te zijn. Ik ben ook nog eens Amsterdammer. Die hebben sowieso al een foute naam als het gaat om te bot en te bruut zijn. Dat betekent wel dat ik er echt voor kies om te zeggen wat ik vind en wat ik denk en het dan met elkaar uit te spreken. Ook dat helpt: geen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ellebogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, geen geheime agenda, maar gewoon op tafel leggen wat je vindt. Dat kan helpen in het scheppen van vertrouwen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="35B9E82A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw Dijk stelde nog een vrij belangrijke vraag over de EU en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>OCT's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Sorry, ik zeg "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>OCT's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>"; dat is de Engelse term. Het zijn de landen en gebieden overzee, dus de Nederlandse term is "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>LGO's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">". Daarbij moet ik even iets zeggen. We hebben het hier over Curaçao, Aruba en Sint-Maarten en we hadden het gisteren over Bonaire, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Statia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en Saba, maar als het over de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>LGO's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gaat, gaat het over alle zes. Dat komt doordat de Europese Unie geen onderscheid maakt tussen de drie landen en de drie openbare lichamen. Dat geldt niet alleen voor Nederland, maar ook voor Frankrijk en Denemarken; dat zijn de drie landen binnen de Europese Unie waar dit voor speelt. Als het gaat over overzeese gebieden en landen, dan hebben ze het dus nadrukkelijk over álle overzeese gebieden van Denemarken -- dat is er overigens maar één: Groenland -- Frankrijk en Nederland. Daarom gooi ik het in dit geval even op één hoop.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="380C63E2" w14:textId="77777777">
+      <w:r>
+        <w:t>Daar hebben we een conferentie over gehad met elkaar, dus met de Europese Unie, Denemarken, Frankrijk en Nederland. "Nederland" is in die zin het Koninkrijk der Nederlanden, dus Sint-Maarten, Aruba, Curaçao en Europees Nederland waren daar aanwezig. Dat was op Aruba, vier of vijf weken geleden, denk ik. De Europese Unie heeft daar een budget voor. Dat is, gemakshalve afgerond, zo'n 500 miljoen euro voor de komende jaren. Voor iets minder dan 60 miljoen van die 500 miljoen zouden de zes van ons in aanmerking komen, want het is bepaald op basis van inwoneraantal en dat soort zaken. Alle zes hebben daar een presentatie gehouden over wat zij daarin belangrijk vinden. Nu moet de Europese Commissie daarmee aan de slag gaan. Eind juni of begin juli ga ik naar Brussel om het daarover te hebben en te kijken hoe we ervoor kunnen zorgen dat het Koninkrijk zo veel mogelijk geld kan krijgen ter ondersteuning van in dit geval de zes overzeese gebieden en landen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4E60A520" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik meld overigens nog even dat Aruba nu ook een Europahuis op Aruba heeft geopend om nadrukkelijk aan te geven: wij willen ook de relatie met de Europese Unie verbeteren. Niet geheel toevallig was ik ook bij de opening aanwezig. Ik vind dat Aruba daarin goede stappen zet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6CAB9629" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik heb hier het een en ander eigenlijk al mee beantwoord, dus ik ga even door.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0DACA56C" w14:textId="77777777">
+      <w:r>
+        <w:t>De HOFA. Ik had het net al over Aruba. De HOFA speelt natuurlijk ook op Aruba. De HOFA is de rijkswet die gaat over de overheidsfinanciën met betrekking tot Aruba. Op dit moment heeft Aruba geen regelgeving waardoor het bij ons kan lenen, zoals Curaçao en Sint-Maarten die wel hebben. Aruba heeft geen leenfaciliteit. Als de HOFA wordt aangenomen en de landsverordening, die in Aruba door het parlement moet, wordt aangenomen, dan kan Aruba bij ons goedkoper lenen. Het gaat echt om serieuze verschillen. Er was anderhalve week geleden ook een artikel, ik meen bij de NOS, over de herfinanciering van een lening op dat moment. De NOS heeft uitgerekend dat het alleen bij die herfinanciering al 82 miljoen zou schelen als men van Nederland zou kunnen lenen in plaats van op de markt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3352E3E5" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik zwijg even, voorzitter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0DFDA2DC" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="565D7D28" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5B9739F3" w14:textId="77777777">
+      <w:r>
+        <w:t>We hebben gisteren natuurlijk gesproken met de premier van Aruba. Daar memoreerde ik vanmiddag ook al aan. Die zegt juist: de HOFA is veel meer dan alleen een financiële overeenkomst. Er is best wat weerstand in Aruba. De verhouding in het Arubaanse parlement is heel nipt: op dit moment elf voor en tien tegen. Het zou helpen als de staatssecretaris zijn kenmerkende enthousiasme ook kan laten horen over andere gronden waarop de HOFA goed is voor Europees Nederland en Aruba. Kan hij daar wat meer over zeggen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="539717FC" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="66801049" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="59FDB661" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Voor de duidelijkheid: deze wet gaat natuurlijk over financiering. Uit die financiering komt echter heel veel voort. Aruba moet de komende tijd namelijk hele grote investeringen doen, bijvoorbeeld in de raffinaderij; daar zal de heer Eman het ongetwijfeld ook met u over hebben gehad. Zo niet, dan heeft hij het daar de afgelopen twee weken op andere plekken in Nederland wel over gehad. Die investeringen kosten echt heel veel geld. Als je dat geld bij ons kunt lenen in plaats van op de Amerikaanse markt en je daardoor de helft aan rente betaalt, dan scheelt het vele tientallen miljoenen euro's, guldens, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>florins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, dollars of hoe je het ook noemen wil, die je weer kunt investeren in de bevolking daar. Dat is waar het over gaat. Hiermee speel je heel veel geld vrij om te investeren in de infrastructuur, in de sanering van de raffinaderij en in woningbouw. Dit zijn allemaal zaken die daarvoor uitermate belangrijk zijn. Het gaat, via geld, uiteindelijk altijd over inhoud. Alleen, ik ga met u en met de Eerste Kamer het debat aan over de HOFA en ik weet natuurlijk niet hoe u gaat stemmen. Ik heb echter vrij goede hoop, ook gezien de signalen in het verleden van verschillende partijen, dat de wet door de Tweede en Eerste Kamer komt. Alleen, die is wel gekoppeld aan de landsverordening, die door het parlement van Aruba moet gaan. Mevrouw Den Hollander heeft gelijk dat dat buitengewoon spannend is. Het is niet aan mij, als lid van het kabinet van Nederland, om de landsverordening te verdedigen. Dat zal echt moeten gebeuren door het kabinet daar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="754A9CB9" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4A6B5E37" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="140A4B4F" w14:textId="77777777">
+      <w:r>
+        <w:t>Wat de staatssecretaris zegt, is helder. Tegelijkertijd heb ik de premier gisteren horen zeggen dat dit ook iets doet met de relatie, met de samenwerking en met de kansen die dit allemaal biedt. Ook heb ik gehoord dat er wat gevoeligheden zitten als het alleen maar om geld gaat. Ik denk dat u allen weet dat Aruba ook meekijkt met dit soort debatten en dat het helpt als wij ons in de breedte uitlaten. Zou de staatssecretaris zich nog een keer willen verhouden tot de premier van Aruba om alle andere bijkomende voordelen goed met elkaar uit te zoeken? Het is fijn als dat gezamenlijk, op een goede manier richting Aruba gebracht wordt. Ik denk namelijk dat het goed is als er over en weer gelijke ideeën over bestaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="69F7DBAE" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="64B39513" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="586AE533" w14:textId="77777777">
+      <w:r>
+        <w:t>Dat zal ik zeker doen. Als het gaat om communiceren over uw hoofd heen -- zo noem ik het maar eventjes -- met de bevolking van Aruba, moet ik enigszins terughoudend zijn. Dat is namelijk echt aan het kabinet daar. Ik zeg het volgende ook tegen de parlementariërs in Aruba. Als men de landsverordening daar afwijst, gaat de rijkswet ook niet door. Als de landsverordening wordt afgewezen en de rijkswet niet doorgaat, moet men gewoon op de markt lenen. U weet dat Nederland het beste rentepercentage ter wereld heeft. Dat zeg ik niet om op te scheppen; dat is gewoon feitelijk vastgesteld. Wij zijn namelijk een van de weinige landen met de hoogste status die je kunt krijgen op de financiële markt. Het kan dus nooit goedkoper dan via Nederland, vanwege onze goede financiële huishouding, die resulteert in een triple A-status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="17E7B391" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw Dijk vroeg wanneer het Economisch Groeiplatform </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Carib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> wordt ingevoerd. Dat doe ik uiteraard samen met de minister van EZK. De planning is nu dat wij in het najaar daarover voorstellen zullen doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2EE07394" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">U kent mij inmiddels een beetje: ik ben vaak energiek, soms wat opgewonden en ik praat veel door middel van gebaren. Ik ben nu echter even wat rustiger, omdat het volgende punt een buitengewoon belangrijk en serieus punt is. Dat zeg ik niet omdat de rest niet belangrijk is, maar dat is dit zeker. Ik heb het dan over de vraag van mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> aangaande de VN-resolutie. Daar is zowel door de premier als door de minister van Buitenlandse Zaken wat over gezegd. De premier deed dat met de drie andere premiers. Zij hebben geconstateerd dat dat niet goed is gegaan. Er wordt heel veel gestemd in de Verenigde Naties over tal van resoluties. Daarbij moet de inschatting worden gemaakt, op basis van die resolutie, met wie bepaalde informatie gedeeld wordt. Over heel veel revoluties wordt niet gebeld met wie dan ook, omdat dat op basis van instructies ook goed door de vertegenwoordiging kan worden ingeschat. Als het gaat om zaken die het Koninkrijk aangaan, die dus ook Aruba, Curaçao en Sint-Maarten raken, dan zouden daarin twee stappen moeten worden gezet. Eén: het moet teruggekoppeld worden aan BZK, omdat het onder onze Koninkrijksrelaties valt. Twee: er moet een koppeling worden gelegd met Aruba, Curaçao en Sint-Maarten. Dat is hier niet gebeurd. Dat is duidelijk gewoon niet goed gegaan. Dat is even los van de inhoud. Daar blijf ik van weg, want die discussie hoort echt thuis bij de minister van Buitenlandse Zaken. Maar ik kan wel zeggen dat het niet goed is gegaan. Dat heb ik besproken met de premiers, dat heeft de premier besproken met de premiers en daar heeft de minister van Buitenlandse Zaken ook uitspraken over gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="73BECD8E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het tweede punt dat mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> noemde, herken ik net als mevrouw Den Hollander niet. We hebben het dan over 3 januari. Ook wij waren er namelijk niet van op de hoogte dat Amerikanen daar handelingen zouden gaan verrichten op Venezuela. En als wij niet op de hoogte zijn, kunnen we het ook niet doorgeven aan de drie andere landen in het Koninkrijk; daarvoor moeten we het echt wel weten. Wat daar dus aan de hand was, was dat we het alle vier gewoon niet wisten. Dan is er een tweede element. Daar hebben we het ook over gehad, zowel toen ik met de koning op Aruba en Curaçao was, als toen ik twee weken later alleen op Aruba en Curaçao was. Dat element betreft de informatie richting de bevolking. Daar ligt de primaire taak bij de regering van Aruba en Curaçao; die ligt niet bij ons. Maar wij kunnen niet delen wat wij niet wisten en dat speelde heel specifiek rond 3 januari.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="79E0A3CA" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw Den Hollander heeft gelijk -- ik trek het voor dit geval breder en neem ook Bonaire mee -- dat 3 januari er wel voor heeft gezorgd dat het belang van het Koninkrijk nog meer bij ons tussen de oren is komen te zitten. Dat wordt echt gezegd door de regeringen, maar ik heb het ook van diverse bewoners gehoord. Het feit dat de Friesland daar rondvoer, voor de kust heen en weer ging en daarmee de oren en ogen van ons was -- "ons" is in dit geval Aruba, Curaçao en Nederland -- werd buitengewoon gewaardeerd. Mevrouw Nanninga sprak net over onze Defensiedetachementen die daar zitten. Het feit dat op Aruba en Curaçao militairen aanwezig zijn, werd op dat moment echt gevoeld als een enorm pluspunt. Op Sint-Maarten kennen we dat al, want op Sint-Maarten hebben we natuurlijk weleens te maken met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hurricanes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en dan weet men: als het misgaat, komen de schepen vanuit Aruba en Curaçao om ons te ondersteunen. Nu was er het besef op Aruba en Curaçao: die schepen kunnen ook van Sint-Maarten naar ons komen, bijvoorbeeld als er iets gebeurt waardoor wij ondersteuning nodig hebben. Het belang van het Koninkrijk is dus sinds 3 januari extra gevoeld, niet alleen daar, maar zeker ook bij ons, omdat het ons natuurlijk ook een aparte positie gaf in dit hele conflict.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="39F8691B" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="09E4F9DE" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="305270F2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Er spelen twee dingen. Het ene is het gevoel van veiligheid dat je ervaart als er een grote zus klaarstaat met schepen of hulp als er ellende is. Het andere gaat over de communicatie en daar had ik het eigenlijk over. Het gaat over de communicatie in de eerste dagen, toen het heel erg stil was. De bewoners zagen toen alles gebeuren met de schepen en het bleef stil. Mijn collega Kati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Piri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> heeft daar ook vragen over gesteld. Dat is waar ik het over had. Ik had het dus niet over waar mevrouw Hollander het over had toen zij zei hartstikke blij te zijn met Nederland. Het gaat over de manier waarop je erover praat en ook om het tempo waarin je dat doet. Dat punt heb ik willen maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="65C3CFB3" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2403F36D" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="469E5791" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja, maar daarvoor geldt dat Nederland niet communiceert met de bevolking van Aruba en Curaçao. Wij communiceren met het kabinet van Aruba en Curaçao, en het kabinet van Aruba en Curaçao communiceert met de bevolking. Dat is anders als het gaat om Bonaire, want de Bonairianen zijn gewoon inwoners van ons als Nederland; de bewoners van Curaçao en Aruba zijn bewoners van Curaçao en Aruba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="43922DA4" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="59EDCFDB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="134BF840" w14:textId="77777777">
+      <w:r>
+        <w:t>Dus als er weer zoiets gebeurt, blijft Nederland opnieuw stil omdat het niet de verantwoordelijkheid van Nederland is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="647F741B" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="08962D3E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0452598D" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik zal proberen om mijn irritatie in te slikken, maar u moet dit niet doen, mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Door de formulering die u kiest, klinkt wat u zegt namelijk als kritiek, terwijl juist GroenLinks-PvdA de hele tijd zegt dat wij Aruba, Curaçao en Sint-Maarten moeten beschouwen als gelijkwaardige landen binnen het Koninkrijk. Dan moeten wij dus niet een rol op ons nemen die niet past bij het kabinet van Nederland maar thuishoort bij het kabinet van Curaçao en Aruba. Als er iets gebeurt waardoor wij informatie krijgen over wat er speelt in België, wat er speelt in Duitsland, wat er speelt in Oostenrijk, dan communiceren wij met de regering van België, met de regering van Duitsland en met de regering van Oostenrijk. Zo doen we dat dus ook als het gaat om Sint-Maarten, Aruba en Curaçao. En zij communiceren met de bevolking. Sterker nog, ik weet zeker dat wanneer de regering van een ander land hier de bevolking gaat beïnvloeden en hier gaat communiceren, de door mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> genoemde mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Piri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> van GroenLinks-PvdA als eerste vragen gaat stellen en zal zeggen dat een ander land zich niet moet bemoeien met de communicatie richting onze bewoners. Dergelijke communicatie verwacht GroenLinks-PvdA dan namelijk terecht van de Nederlandse regering. Wij communiceren dus met de regering van Curaçao en Aruba in dit geval, en zij communiceren met de bewoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="66422846" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="130FEC29" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="64E3957E" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik begrijp de emotie van de staatssecretaris niet zo goed. Ik stel gewoon een vraag. Daar kun je heel rustig op antwoorden: wij hebben geen rol in de communicatie naar de bevolking, maar wij zullen de regering er wel op aanspreken. Dat is een antwoord dat je kan geven. Dan hoef je niet zo emotioneel te reageren over wat wij als GroenLinks-PvdA op welk moment doen. Het is gewoon een vraag die ik stel. Daar wil ik het bij laten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="09EAF03F" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="150F62D4" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0A4F0C80" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het is een debattruc om je tegenstander of degene met wie je in debat bent de woorden "emotie" of "emotioneel" in de mond te leggen. Daar maakt mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nu gebruik van, hetgeen zij mag. Maar waar het mij om gaat, is dat ik wel vaker parlementsleden, van meerdere fracties, hoor zeggen: het enige wat ik doe, is een vraag stellen. Maar die vraag kun je op een zodanige manier formuleren dat uit die vraag een boodschap blijkt. Als je dan zegt "jullie blijven weer stil", zullen maar weinig mensen dat als een neutrale vraag om informatie horen. Die horen dat dan toch echt anders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="159F47CB" w14:textId="77777777">
+      <w:r>
+        <w:t>Dat gezegd hebbende ga ik door met de antwoorden over de landspakketten. We hebben in 2020 met de landen een aantal hervormingen afgesproken. Dat heeft geleid tot de landspakketten. Het toenmalige kabinet heeft, uiteraard samen met de Kamers, 200 miljoen euro uitgetrokken voor die landspakketten. We hebben toen gezegd: we gaan met die landspakketten aan de gang in Aruba, Curaçao en Sint-Maarten, en vervolgens bouwen we evaluatiemomenten in. Nu staan we voor zo'n evaluatiemoment, of beter gezegd, we zijn net klaar met zo'n evaluatiemoment. We hebben de evaluatie ontvangen. Die heb ik ook op 1 april naar u gestuurd. Die is op 1 april ook naar de parlementen van Aruba, Curaçao en Sint-Maarten gestuurd door de desbetreffende kabinetten. Op basis van die evaluatie gaan we kijken hoe we verdergaan. Mevrouw Nanninga zei net "het einde nadert" -- in relatie tot de landspakketten en niet breder dan dat, mevrouw Nanninga -- maar dat was niet helemaal feitelijk juist. We hebben nu de eerste fase gehad. De evaluatie volgt. Na de evaluatie kunnen we ons beleid aanpassen en gaan we vervolgens door naar de tweede fase, want daarin kunnen we de verlenging doen. Van die 200 miljoen is nog 50 miljoen over. De vraag is hoe we die nu gaan inzetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1A92008E" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik hoor nog formeel richting u te reageren op het evaluatierapport dat is verschenen. Ik geef nu dus een soort preview, maar u krijgt uiteraard nog een formele reactie op de evaluatie, want dat hoort zo als u zo'n rapport ontvangt. In het evaluatierapport zegt de commissie heel helder: ga door met de landspakketten voor Aruba en Sint-Maarten, en kijk hoe je doorgaat met Curaçao. Inmiddels heb ik natuurlijk gesproken met de drie kabinetten van Aruba, Curaçao en Sint-Maarten. Die zeggen alle drie dat zij door willen. In die zin zijn zij vrij duidelijk en is het advies ook behoorlijk duidelijk. We moeten kijken welke aanpassingen we gaan doen. Daar gaan wij mee aan de gang en dan komen wij richting u met een voorstel. Maar het is duidelijk dat, alhoewel wij nu een aantal jaren hiermee bezig zijn geweest en we inmiddels daarin ook 150 miljoen hebben geïnvesteerd, wij nog niet klaar zijn. Je zou kunnen zeggen dat er dus sprake is van een zekere mate van kapitaalvernietiging als wij zouden zeggen: nee, dat doen we niet. Maar dat is ook niet iets wat je afleidt uit de evaluatie. We gaan nu dus kijken hoe of wat en dan komen we er bij u op terug. Natuurlijk komt er dan ook nog een formele reactie richting u. Weet in ieder geval dat de kabinetten van de drie andere landen richting ons hebben aangegeven door te willen gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6E2BF7D6" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="27CFCC0C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Heera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="69D3B336" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank voor het heldere antwoord. Ik ben alleen benieuwd wanneer we dan een reactie mogen verwachten. Dat zou wel helpen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="798F0A10" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7F81F3C8" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3772361E" w14:textId="77777777">
+      <w:r>
+        <w:t>Zo snel mogelijk na de zomer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3392FD7B" w14:textId="77777777">
+      <w:r>
+        <w:t>Verschillende mensen, onder anderen mevrouw Den Hollander, gaven ook nog het volgende aan. Mevrouw Den Hollander zei letterlijk: ik zie dat op Curaçao grote stelselwijzigingen minder goed van de grond komen. Dat is precies waarom je een nuanceverschil ziet tussen de reactie van de commissie ten aanzien van Aruba en Sint-Maarten en ten aanzien van Curaçao. Dat is dus een onderwerp waar we het over moeten hebben. Wij zetten dit geld in op basis van de evaluatie en op basis van de afspraken die wij in 2020 hebben gemaakt ten behoeve van de landspakketten. Vervolgens moeten de regeringen van die drie landen gaan leveren. Dit wordt dus een nadrukkelijk punt dat wij mee zullen nemen in onze voorstellen richting u en richting de drie landen, want we willen die resultaten ook wel zien. Ik zei het net al even: mevrouw Nanninga had niet helemaal gelijk. Ze heeft wel in die zin gelijk dat van de 200 miljoen al 150 miljoen is uitgegeven en dat wanneer wij twee keer tot verlenging overgaan het op een gegeven moment wel ophoudt, tenzij u de portemonnee trekt en zegt: we gaan door. Maar ik zie ook dat we met elkaar wat andere financiële vraagstukken hebben die we op moeten lossen. We moeten die 50 miljoen dus wel zo efficiënt mogelijk inzetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="291336B2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Daarbij speelt -- het werd al door meerderen van u genoemd, onder anderen door mevrouw Den Hollander en de heer Van den Brink -- dat je bij Sint-Maarten ziet dat men heel graag wil. Dat speelt bij meerdere thema's, niet alleen in het kader van de landspakketten. Men wil heel graag, maar mist gewoon de uitvoeringscapaciteit. We moeten ook met elkaar beseffen dat wij als Nederland ten opzichte van de big </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> als China en India misschien een pietepeuterig ieniemienieland zijn met onze 18 miljoen inwoners, maar binnen het Koninkrijk zijn wij natuurlijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> far veel groter dan bijvoorbeeld Sint-Maarten. Daar spreek je over 40.000 inwoners en niet over 18 miljoen. Dat geeft dus ook beperkingen. Ze kunnen ook niet eventjes zeggen "we halen het bij de buren", wat bijvoorbeeld een gemeente in Nederland met 40.000 inwoners wel zou kunnen. De helft van de ambtenaren komt dan uit de gemeente ernaast of de gemeente dáárnaast. Het dichtstbijzijnde land binnen het Koninkrijk ligt voor Sint-Maarten 800 kilometer verderop. Dat maakt het dus allemaal wat ingewikkelder. Als grote zus zijn wij wel degenen die zo veel mogelijk moeten kijken naar waar we expertise in kunnen zetten. U ziet ook dat veel ministeries expertise sturen, juist naar Aruba, Curaçao en Sint-Maarten, om ze te helpen, of het nou gaat om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, de landenpakketten of simpelweg om wat we doen met de haven, de luchthaven of de afvalproblematiek die op deze eilanden speelt. Dat mag u ook van ons verwachten als solidaire grote zus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="61260A6D" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0B6AE78B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1F418136" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik hoor de staatssecretaris zeggen: er is nog 50 miljoen. Zegt u daarmee ook, in het kader van verwachtingsmanagement, dat het daarna wat het kabinet betreft klaar is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2F06B38F" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2F233E9B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="762588FC" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">We hebben hier in het coalitieakkoord geen extra gelden voor opgenomen. We hebben deze 50 miljoen nog over van de 200 miljoen. We hebben natuurlijk de 30 miljoen voor Bonaire, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Statia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en Saba benoemd in het coalitieakkoord. Daarnaast hebben we de 24 miljoen in het kader van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>CariFoodFund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, waarvan 18 miljoen ook echt voor het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>CariFoodFund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is bedoeld. De andere 6 miljoen is voor het neerzetten van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>governancestructuur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Dat is, zeg ik eventjes iets te ongenuanceerd samengevat, het geld waar ik wat mee kan doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="19053318" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7785E9D2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="67680FC7" w14:textId="77777777">
+      <w:r>
+        <w:t>Zou de staatssecretaris een onderscheid kunnen maken tussen de financiële ondersteuning via de landspakketten en de TWO als instituut? Dat is het samenwerkingsverband waarbij wij als Nederland dus die kennis en expertise leveren. Is dat onderdeel van dat geld? Of is er ook een situatie voorstelbaar waarin de TWO in stand blijft zonder verdere financiële bijdrage?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1E32341D" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="070608D1" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0D8CE9F5" w14:textId="77777777">
+      <w:r>
+        <w:t>TWO staat voor Tijdelijke Werkorganisatie; u weet dat, maar dat weet niet iedereen die naar dit debat luistert. Als wij de Tijdelijke Werkorganisatie, die bedoeld is om de landspakketten te helpen uitvoeren, in stand houden, maar de landspakketten niet doorgaan, dan ontstaat er wel een zekere spanning, zal ik maar zeggen. De Tijdelijke Werkorganisatie is namelijk bedoeld om de landspakketten te effectueren. Zonder landspakketten kan de Tijdelijke Werkorganisatie de landspakketten niet helpen vervolmaken. Los van de landspakketten en los van de Tijdelijke Werkorganisatie helpen wij -- "wij" is niet specifiek BZK, maar de Nederlandse overheid en overigens ook organisaties in Nederland, van VNG tot andere expertiseclubs -- door af en toe mensen die kant op te sturen en te zeggen: goh, jullie hebben een vraagstuk; wij hebben iemand die jullie daar de komende week, dag, maanden wel bij wil helpen. Ook worden er trainingen gegeven, zoals "train de trainer". Daar sturen we ook mensen voor die kant op.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="71F82009" w14:textId="77777777">
+      <w:r>
+        <w:t>Mevrouw Nanninga vroeg welke voorwaarden worden verbonden aan de voortzetting van de landspakketten. Dat weet ik nog niet. Ik kom nog met een voorstel richting u over hoe we dat gaan doen, dus daar kan ik u -- "u" is de voorzitter en natuurlijk de commissie -- nog niets zinnigs over zeggen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="56F1F6C6" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dan ga ik naar ondermijnende criminaliteit in de landen. Mevrouw Den Hollander schetst terecht een beeld dat deze drie landen in een turbulente omgeving functioneren. Ik moet er overigens bij zeggen dat dit ook geldt voor onze drie openbare lichamen. Dat betekent dat je te maken hebt met de eilanden eromheen. Bij Bonaire, Aruba en Curaçao speelt natuurlijk ook de relatie met het vasteland van Venezuela en Colombia. Dan heb je het ook meer over vluchtelingen, die benedenwinds meer een vraagstuk zijn dan bovenwinds. Dan heb je ook de combinatie waar mevrouw Den Hollander het over heeft, namelijk dat je bovenwinds de relatie hebt met een aantal eilanden eromheen en de bewegingen die tussen die eilanden plaatsvinden. Ik ben zelf in mijn voorvorige rol, die van staatssecretaris van Justitie, op Saint Kitts en Nevis geweest. Daar heb ik met de overheid gepraat, want we zagen dat men zowel op Saba als op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Statia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> als op Sint-Maarten negatieve effecten ontdekte van de traffic tussen Saint Kitts en Nevis en onze drie eilanden. Dat had met name te maken met de criminaliteit. Benedenwinds speelde dat heel sterk op het gebied van vluchtelingen en, daaraan gekoppeld, wapens en drugs. Dat noemde mevrouw Den Hollander ook al. Bovenwinds had het minder te maken met vluchtelingen. Dat blijft spannend. We zetten daar wel een aantal stappen in. Zo hebben we het Recherche Samenwerkingsteam, dat daarmee bezig is. De Openbare Ministeries zitten daar natuurlijk ook goed op. In het najaar komt -- ik lees het even voor -- de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>najaarsvoortgangsrapportage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> over goed bestuur. De voortgang op dit punt nemen we daarin mee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1B94ED5D" w14:textId="77777777">
+      <w:r>
+        <w:t>Wat betreft illegaal gokken blijf ik even weg bij de mening van de heer Van den Brink. Als het kabinet daar al een standpunt over heeft, dan is dat niet aan mij maar aan de minister van Justitie. Nee, dat is aan de staatssecretaris van Justitie. Wat betreft illegaal gokken op Curaçao, waar de vraag over ging, maak ik een onderscheid. Wij gaan niet over gokken op het eiland. Zodra het gebeurt in een ander land bepaalt dat land wat het van dat gokken vindt. Het is anders als er zaken gebeuren vanaf het eiland. Dat speelt bijvoorbeeld bij de onlinecomponent. De eerste verantwoordelijkheid om daarmee aan de gang te gaan, ligt bij mijn collega van Justitie. In zijn algemeenheid geldt natuurlijk dat wij ons als Nederland ertegenaan bemoeien als vanuit een ander land -- het maakt niet uit of dat vanuit Curaçao, Aruba, Sint-Maarten, Dubai, Sierra Leone of een ander land gebeurt -- activiteiten worden ontplooid waar we hier last van hebben. Dan kunnen we het daar met de desbetreffende overheid over hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3B62BDAF" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5613C58E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4F8EB067" w14:textId="77777777">
+      <w:r>
+        <w:t>Dit wordt uw laatste interruptie, mevrouw Den Hollander.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="301234C3" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="457EF268" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="32266A41" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik wil mijn laatste interruptie toch besteden aan ondermijning. De vraag die ik heb gesteld, is of de staatssecretaris kan aangeven wat de resultaten zijn van de aanpak die al enige tijd loopt. Wij hebben daar als Nederland namelijk best wel wat middelen voor ingezet. Ook vroeg ik of er sprake is van vermindering van de genoemde criminaliteit. Die vraag is nog niet beantwoord, behalve dat de staatssecretaris zei dat het antwoord wellicht terugkomt in de evaluatie van de Agenda Goed Bestuur Caribisch Nederland. Kan de staatssecretaris dan toezeggen dat daarin concreet en cijfermatig wordt onderbouwd of de criminaliteit echt is afgenomen? Als dat niet in die rapportage kan, kan het dan als aparte informatie naar de Kamer komen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="06C71DBA" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1FCC2171" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="752BC0B8" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik lees het volgende even voor, want het thema ondermijning zit niet in mijn portefeuille. De meest recente beleidsdoorlichting is die van 2023. Die liet zien dat de aanpak effectief maar moeilijk meetbaar is. Dat komt omdat aan de vermindering van ondermijningszaken diverse dingen ten grondslag kunnen liggen. Dat is eventjes wat ik als antwoord hierop heb staan. We zien dus in ieder geval dat het aantal ondermijningszaken is afgenomen. Het is moeilijk meetbaar of het specifiek hierdoor komt, zo lees ik eventjes van dit papier voor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2A8D366D" w14:textId="77777777">
+      <w:r>
+        <w:t>Welke sancties zijn er nog vanuit de EU richting Venezuela? Dat is geen vraag aan mij, maar aan de minister van Buitenlandse Zaken. De melding die ik krijg, is dat er nog diverse EU-sancties actief zijn. Er zijn sinds 2017 beperkte maatregelen ingezet als gevolg van het democratisch verval. Er is ook nog een EU-wapenembargo van kracht en er staan 69 individuen op de EU-sanctielijst wegens ernstige mensenrechtenschendingen en ondermijning van de democratie. Deze sancties gelden steeds voor de termijn van een jaar. Ik lees hier dat ik verder moet verwijzen naar de minister van Buitenlandse Zaken, dus dat doe ik bij dezen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="066DB683" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik blijf even weg bij het woord dat mevrouw Nanninga gebruikte, namelijk "militie"; daar blijf ik even bij weg. Op dit moment zit Defensie op Aruba en Curaçao met 500 en 300 mensen, zeg ik even uit mijn hoofd. Ik zal nog even contact hebben met de minister van Defensie, want daar hoort de vraag thuis of verdere defensieopschaling aan de orde is en, zo ja, hoe en waar. Ik zal dit richting Defensie terugkoppelen, zodat zij weten dat dit in het eerstkomende debat met de minister van Defensie vanuit JA21 aan de orde zou kunnen komen. Ik word nu ingefluisterd dat ik het verkeerde antwoord geef, omdat het u ging om de mensen van de landen zelf. Maar misschien is dat niet zo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="39FF7AEF" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="191BF745" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="60E9E0BD" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ja, dat klopt. Ik pleeg toch een kleine interruptie. Het woord "militie" vond ik ook merkwaardig. Ik heb het dus even opgezocht, maar het schijnt echt zo te heten. Ik bedoel daar dus verder niks mee. Ik begreep van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arumil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Curmil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dat dat zo heet. Ik dacht ook: dat klinkt een beetje "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>staatsgreperig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>". Ik heb het woord daarom toch gebruikt, maar mocht daar een verkeerd beeld over ontstaan, dan was dat niet de insteek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="075FA83A" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7BC56C51" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5FD968EB" w14:textId="77777777">
+      <w:r>
+        <w:t>Daar ging ik ook niet van uit, mevrouw Nanninga, maar ik kan daar nu verder niks over zeggen, want ik weet niet hoe dat zit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="329AE533" w14:textId="77777777">
+      <w:r>
+        <w:t>Waar ik wel wat over weet, is de vraag van de heer Van den Brink over de Centrale Bank van Curaçao en Sint Maarten. Daar heb ik het al diverse keren over gehad met de premiers van Curaçao en Sint-Maarten, en de laatste keer ook met de vicepremier van Curaçao. Het is ook aan de orde gekomen tijdens het bezoek van onze premier aan Sint-Maarten en Curaçao. Er is inderdaad een discussie over de benoemingen. Daarbij kwam ook de vraag over splitsing van de bank aan de orde. Tot nu toe, in de laatste gesprekken die wij hebben gehad, wordt ons door zowel Curaçao als Sint-Maarten verzekerd dat ze eruit gaan komen. Maar het staat op de agenda van al mijn overleggen met de regeringen van Curaçao en Sint-Maarten, want het is wel belangrijk, ook in het kader van de financiële situaties van de beide landen, dat er geen dingen gebeuren die een direct effect hebben op de economieën en de financiën van de landen. Maar men heeft ons verzekerd: wij komen hier met z'n tweeën uit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7B57A998" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik kom nog even specifiek terug op het punt van de vluchtelingen, want daar doet zich een bijzonderheid voor. Curaçao heeft het Vluchtelingenverdrag namelijk niet erkend. Dat is een continu punt voor ons, want wij vinden dat Curaçao het Vluchtelingenverdrag wél zou moeten erkennen. Maar dat is op dit moment niet aan de orde. De vluchtelingenproblematiek speelt met name benedenwinds en minder bovenwinds. Saba en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Statia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zijn sowieso net iets anders dan de andere vier, bijvoorbeeld qua grootte et cetera. Maar ze liggen ook een stukje verder weg, zo'n 800 à 900 kilometer van Venezuela en Colombia. We helpen aan alle kanten. Dat gebeurt vooral vanuit het ministerie van Asiel en Migratie. Toevallig mocht ik mij daar tot een paar jaar geleden tegenaan bemoeien in een andere rol. We ondersteunen bij de opvang en met expertise en adviezen over hoe je zaken zou moeten doen, bijvoorbeeld als het gaat om vluchtelingendetentie. Een belangrijk punt voor ons is dat Curaçao tot ondertekening en erkenning van het verdrag zou moeten overgaan. We zien dat dit grote problemen met zich meebrengt. Kijk je naar de verhouding tussen het aantal asielzoekers en het aantal bewoners, dan blijkt dat Curaçao en Aruba -- ook voor Curaçao noem ik het toch maar even "asielzoekers" -- relatief gezien veel meer asielzoekers krijgen dan wij hier in Nederland. 50.000 mensen hier is nu eenmaal een ander getal dan 50.000 mensen op een eiland met 150.000 mensen. Het gaat dus echt over enorme aantallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6D1224C7" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> stelde namens GroenLinks-PvdA nog een vraag over de natuur tussen Curaçao en Bonaire. Toevallig heeft haar rechterbuurvrouw daar gisteren bezien vanuit de positie van Bonaire vragen over gesteld. Die gingen precies hierover: ga na hoe we het reservaat tussen Curaçao en Bonaire veel groter kunnen maken, het liefst zo groot als het hele gebied. Ik heb aangegeven dat ik daarover het gesprek aanga met de regering van Curaçao, omdat ik namens het kabinet de regering van Bonaire vertegenwoordig, al moeten we dat natuurlijk ook kortsluiten met de Bonairianen. Ik ga daar dus het gesprek over aan. Dat heb ik gisteren aan mevrouw Dijk beloofd en als ik het aan mevrouw Dijk beloof, dan beloof ik het uiteraard ook aan mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6C19CA2C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De heer Van den Brink had nog een vraag over de gevolgen voor Curaçao, Aruba en Sint-Maarten van de klimaatzaak van Bonaire. Ik snap dat hij die vraag hier stelt. Eergisteren hebben mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en mevrouw Van Oosterhout, beiden van GroenLinks-PvdA, hier vragen over gesteld aan de minister van Klimaat en Groene Groei. Dat heb ik gisteren gezegd. Zij zal de vragen hierover beantwoorden. Uit mijn hoofd zeg ik even dat hierover ook vragen zijn gesteld door mevrouw Teunissen van de Partij voor de Dieren. Ik weet even niet of die ook bij de minister van Klimaat en Groene Groei liggen, maar ik weet wel dat mevrouw Teunissen daar vragen over heeft gesteld. Deze vragen worden dus beantwoord door de minister van Klimaat en Groene Groei richting GroenLinks-PvdA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="346DD8C5" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Tot slot nog een vraag. Ik wil niet zeggen dat het de belangrijkste vraag is, maar het is in ieder geval een vraag die ik niet kan niet-beantwoorden en dat is de vraag over het wereldkampioenschap. Afgelopen vrijdag mocht ik in een televisieprogramma van Sven </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kockelmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zitten. Ik weet niet of u de eindrubriek kent die er dan altijd is, maar dan kun je altijd de bitterballenvraag krijgen. Binnenkort zult u het ook op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> media zien, want daar gaan ze het binnenkort op zetten. Je krijgt dan een vraag die je moet beantwoorden met a of met b. Als je die niet neemt, moet je een bitterbal eten en die moet je eerst dopen in een ontiegelijk hete saus. Dat is om ervoor te zorgen dat je antwoord geeft op die vraag. Ik ben de nieuwe recordhouder aantal bitterballen eten, want toen ik deze vraag kreeg, heb ik niet één bitterbal genomen, maar twee bitterballen, want daar kon ik als staatssecretaris van Koninkrijksrelaties geen antwoord op geven. Ook op deze vraag zeg ik tegen mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: zodra ik als VVD'er weer de kans krijg -- en dat is zaterdagmiddag om een uur of halfvijf, want dan heb ik weer een VVD-bijeenkomst -- zal ik een extra bitterbal voor u eten, want ik ga hier geen antwoord op geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7521CEDC" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2D09D133" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6CAB4DFE" w14:textId="77777777">
+      <w:r>
+        <w:t>Is de vraag zo beantwoord? Haha. Nee hoor, ik ga geen interrupties uitlokken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="02DBF985" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dank u wel, staatssecretaris, voor de beantwoording in de eerste termijn van de zijde van het kabinet. Is er behoefte aan een tweede termijn? Dat is het geval. Dan gaan we het rondje nog een keer maken. Er is 1 minuut 20 seconden spreektijd per fractie. Ik stel voor in deze ronde twee interrupties toe te staan, want anders redden we het misschien niet qua tijd. Ik geef het woord aan mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Dijk van D66.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4C001AB0" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3B0CB4B2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Heera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (D66):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="717CEA93" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dank, voorzitter. Dank aan de staatssecretaris voor de beantwoording. Goed om te horen dat de staatssecretaris naar Brussel gaat. Daarover heb ik een vraag. Worden wij daar dan ook over geïnformeerd? Ik weet niet of wij ons </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rapporteurschap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dan al af hebben -- dat zal ik even intern afstemmen -- maar misschien kunnen we dan ook die info meegeven. Het is dus meer een aanvullende vraag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="60400867" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="138F5321" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7C74C831" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dank u wel. Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, GroenLinks-PvdA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2730EA47" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1A985D9E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (GroenLinks-PvdA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="624C363C" w14:textId="77777777">
+      <w:r>
+        <w:t>Voorzitter. Dank aan de staatssecretaris voor de beantwoording en dank voor de toezegging over de natuur en de actie die de staatssecretaris daarop gaat nemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="20C992B6" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik zou ook nog even terug willen komen op het debatje dat ik had met de staatssecretaris waarin hij de communicatie vergeleek met die met België: de staatssecretaris zei ook niet tegen de inwoners van België te zeggen wat ze moeten doen. De Nederlandse Koninkrijksregering is echter verantwoordelijk voor de buitenlandse zaken en defensie van alle landen van de CAS. Ik zou dat graag bevestigd willen zien. Daarop ziet mijn vraag, want de manier waarop de staatssecretaris daarop reageerde vond ik echt vervelend. Ik wil het namelijk begrijpen. Als de staatssecretaris nu zegt dat wat ik zeg klopt, is voor mij de kous af.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="700E0DB5" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6630BE6E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="77066E87" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel. Mevrouw Den Hollander van de VVD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4CCB38D0" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2B4F6280" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (VVD):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1F82814C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Voorzitter. Ik zou nog heel kort willen terugkomen op de Koninkrijksconferentie. Ik heb gevraagd welke onderwerpen de staatssecretaris zelf gaat inbrengen. Ik wil in ieder geval aandacht vragen voor de voedselvoorziening op de eilanden. Wij hebben daar gisteren in het debat over onze bijzondere lichamen ook kort over gesproken. Ik ben er echt van overtuigd dat een goede, eigen voedselproductie op deze toch wel grote eilanden, misschien met daaraan een eigen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>energieopwek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gekoppeld, het verschil kan maken voor de zelfredzaamheid van de inwoners en daarmee voor het economisch perspectief en de bestaanszekerheid op de eilanden. Er is nog steeds veel armoede en soms is het voedsel slecht of is er een gebrek aan vers voedsel. Zou de staatssecretaris dat onderwerp in ieder geval vanuit Nederland voor de Koninkrijksconferentie kunnen agenderen? Zouden wij als Koninkrijk bijvoorbeeld met het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>CariFoodFund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of op andere manieren hiermee aan de slag kunnen gaan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="6CA70E4F" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="5FDCD466" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="35CD35E1" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel. De heer Van den Brink van het CDA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="1C98D700" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2E7CE1CF" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De heer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tijs van den Brink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDA):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="07EF8EA1" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel, mevrouw de voorzitter. Hartelijk dank aan de staatssecretaris voor de uitgebreide beantwoording. Ik had ook nog een vervolgvraag over de landenconferentie. Ik had namelijk gevraagd of daar gekozen zou kunnen worden voor het thema win-win. Het precieze antwoord daarop heb ik niet gehoord. Ik weet dat de premier van Aruba hetzelfde thema heeft geagendeerd. Als u dat ook doet, dan is in ieder geval de helft van de landen daar al voor. Dan zijn we al een heel eind op weg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0C3F7475" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik heb er behoefte aan op te merken dat de term "wantrouwen" die u gebruikte omdat ik die had gebruikt, niet van mij kwam, maar van de Raad van State. Ik hoor de staatssecretaris nu "nee, nee, nee" zeggen. Oké, dan is dat duidelijk. Die kwam dus niet van mij, maar van de Raad van State.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7963684B" w14:textId="77777777">
+      <w:r>
+        <w:t>Verder, mevrouw de voorzitter, lijkt de staatssecretaris mij geen gokker. Ik zal niet vragen "u wel?", want ik mag niet uitlokken, maar ik zou het wel fijn vinden als de staatssecretaris ten minste bij mevrouw Van Bruggen het probleem onder de aandacht wil brengen. Voor ons is het een beetje zoeken: wat ligt bij u en wat ligt bij haar? Als u zegt "het ligt bij haar", dan wil ik dat wel geloven, maar het is volgens mij wel echt een serieus probleem waardoor ook in Nederland problemen ontstaan. Ik zou dus heel graag willen dat de staatssecretaris dat onder haar aandacht brengt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="75A5037F" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="568421E3" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2614D9F5" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank. We hoeven de heer Van den Brink niet te vragen om de WK-voetbalpool in te vullen, en de staatssecretaris ook niet, want hij wil geen keuze maken maar bitterballen eten met hete saus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="08FA5357" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik lever graag zelf nog een korte bijdrage namens JA21. Dat mag van de plaatsvervangend voorzitter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="065BE117" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ik heb nog iets gevraagd over het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>CariFoodFund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Op zich zien wij daar het nut wel van in, maar hoe zit het met de concrete doelstellingen en de aantallen in productie? Hoeveel minder importafhankelijkheid? Is er een private cofinanciering, en welke?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0DD6D07A" w14:textId="77777777">
+      <w:r>
+        <w:t>De Algemene Rekenkamer vroeg ook aandacht voor een exitstrategie. Ik zou toch graag zien dat de staatssecretaris daar nog even op ingaat, als dat kan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="050896BD" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik had nog één onbeantwoord punt. Dat ging over Venezuela. Het gaat niet alleen om een "springplank", maar ook om de toevoer van vers voedsel en andere goederen uit Venezuela. Dat kan natuurlijk ook heel erg bijdragen aan een betere eigen voedselvoorziening of in ieder geval een gediversifieerde voedselvoorziening; het is dan natuurlijk nog steeds import.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="358B8FE7" w14:textId="77777777">
+      <w:r>
+        <w:t>Brandstof is natuurlijk belangrijk. Ik begrijp dat deze staatssecretaris niet per se over de buitenlandse handel gaat, maar kan hij in ieder geval aangeven of dit wordt meegenomen in de kabinetsbrede gesprekken en of hij dit bij zijn ambtsgenoten aanhangig maakt? Wij zien daar toch ook wel kansen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="461C5015" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel. Dan zet ik nu even een ander petje op.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="47391430" w14:textId="77777777">
+      <w:r>
+        <w:t>Dit was het einde van de tweede termijn van de kant van de Kamer. Als hij daar klaar voor is, geef ik graag het woord aan de staatssecretaris voor de beantwoording. Of wil de staatssecretaris eerst nog een schorsing?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="73C8581D" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="67E95934" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Staatssecretaris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Van der Burg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7E1005B7" w14:textId="77777777">
+      <w:r>
+        <w:t>Nee, voorzitter. Uiteraard kan dat meteen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="47B837EA" w14:textId="77777777">
+      <w:r>
+        <w:t>Tegen mevrouw Dijk zeg ik uiteraard: ja. Als het gaat om de besluitvorming over de OCT/LGO-gelden, dan hebben we het over mei volgend jaar en mijn bezoek is ergens in juni/juli. Uiteraard koppel ik aan u terug hoe of wat. Als u mij kunt voeden vanuit uw rol --dan bedoel ik voeden in de zin van informatie en niet zoals mevrouw Den Hollander dat bedoelt -- dan graag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="0145DE5C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> heeft gelijk: buitenlandse zaken en defensie zijn Koninkrijkstaken. Dat laat onverlet dat de regering ook dan communiceert met de regering en dat de regeringen communiceren met hun eigen bewoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="7070146F" w14:textId="77777777">
+      <w:r>
+        <w:t>Mevrouw Den Hollander vroeg wat ik inbreng. Ik vind voedselvoorziening buitengewoon belangrijk. Dit past binnen de discussie die wij gisteren hadden over noodvoorraden, dit past heel nadrukkelijk bij soevereiniteit en dit past heel nadrukkelijk bij gezondheid. Als je geen vers voedsel hebt, komt de frituur eerder om de hoek kijken, en dat helpt ook niet altijd in het kader van de bestrijding van obesitas en andere daaraan gerelateerde zaken. U kunt er dus van uitgaan dat dit mijn absolute prioriteit heeft, in zijn algemeenheid, maar of dit specifiek op de agenda komt, bepaal ik niet alleen. Dat bepalen we met z'n vieren, maar u mag van mij verwachten dat ik mij daar wel voor inzet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="16CCDC31" w14:textId="77777777">
+      <w:r>
+        <w:t>Dan de heer Van den Brink. We hebben alle vier al uitgesproken dat we uitgaan van een win-win op de conferentie. Aan hem kan ik dan ook makkelijker een toezegging doen dan aan mevrouw Den Hollander; sorry, mevrouw Den Hollander, dat is zeker niet persoonlijk bedoeld. Daarbij gaat het er nadrukkelijk om dat we nagaan hoe we elkaar kunnen versterken. Dat is dus makkelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="4C27F82D" w14:textId="77777777">
+      <w:r>
+        <w:t>Aan de heer Van den Brink zeg ik ook toe dat ik het daar met mevrouw Van Bruggen over heb. Op één punt moet ik hem een beetje teleurstellen. Ik ben namelijk wel lid van de Vriendenloterij en de Postcodeloterij en van uw eigen, zeg ik eventjes tegen de heer Van den Brink, Staatsloterij, die niet voor niets "Staatsloterij" heet. Aan andere vormen van gokken doe ik niet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3468AEEA" w14:textId="77777777">
+      <w:r>
+        <w:t>Tegen mevrouw Nanninga zeg ik dat ik wel degelijk de WK-pool ga invullen. Bij een pool vul je namelijk niet in wie je wíl dat er wint, maar wie je dénkt dat er wint. Ik vul heel vaak iemand in van wie ik wel denk, maar niet wil dat die wint. Bij de WK-pool kan ik dat dus doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2F0B154F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Mevrouw Nanninga had nog een vraag. Sterker nog, ze had er feitelijk zelfs twee. Ik was zo in beslag genomen door de hoofdvraag over de pool, dat ik daardoor de andere twee vergat. Zij heeft nog gevraagd naar het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>CariFoodFund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Daar krijgt u van mijn nog gewoon de voorstellen voor. Dan gaan we het over alle punten hebben waar mevrouw Nanninga het net over had. Zij mag zeker van mij verwachten dat ik mij zowel in mijn rol als verantwoordelijke voor Bonaire als het gaat om de landsaangelegenheden, als in mijn rol van staatssecretaris van Koninkrijksrelaties als het gaat om het willen verdiepen en verbreden ook van de economie op Curaçao en Aruba, er volop voor zal inzetten om de door mevrouw Nanninga genoemde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hubfunctie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en dus ook het investeren in de relatie met Zuid-Amerika zo vaak mogelijk en op zo veel mogelijk plekken op de agenda te krijgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="573D4A6B" w14:textId="77777777"/>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="655CD917" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="3601289D" w14:textId="77777777">
+      <w:r>
+        <w:t>Dank u wel. Hiermee zijn we aan het einde gekomen van de tweede termijn en daarmee van dit commissiedebat. Ik kijk even naar de leden. Is er behoefte aan een tweeminutendebat? Dat is niet het geval. Dan lees ik nog even de toezegging voor die de staatssecretaris heeft gedaan. Dat is er eentje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="657FE008" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Zwaar"/>
-[...62 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FA2B70" w:rsidP="00232F17" w:rsidRDefault="003D6E69" w14:paraId="485ADCD6" w14:textId="4E514A5C">
+        <w:t>- De Kamer wordt na het gesprek van de staatssecretaris in Brussel geïnformeerd. Dat zal eind juni of begin juli zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="75C27A4E" w14:textId="77777777">
       <w:pPr>
-        <w:divId w:val="6173744"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Zwaar"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6414 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+        <w:t>Tot slot wil ik de staatssecretaris en zijn ondersteuning hartelijk bedanken. Ik dank de aanwezige Kamerleden, de belangstellenden die dit debat hebben gevolgd, onder wie de gevolmachtigde minister op de publieke tribune, en de mensen die digitaal naar het debat kijken. Ik wil ook de griffie, de Kamerbodes en al het overige ondersteunende personeel heel hartelijk bedanken. Ik wens u een fijne dag. Ik sluit deze vergadering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="40DAF5A7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00884C2D" w:rsidR="00E6079E" w:rsidP="00E6079E" w:rsidRDefault="00E6079E" w14:paraId="2B0ED020" w14:textId="77777777">
+      <w:r>
+        <w:t>Sluiting 16.32 uur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="725327E6" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11E06994" w14:textId="77777777" w:rsidR="009D6F18" w:rsidRDefault="009D6F18">
+    <w:p w14:paraId="3399D78B" w14:textId="77777777" w:rsidR="000214F1" w:rsidRDefault="000214F1" w:rsidP="00E6079E">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="322A06D5" w14:textId="77777777" w:rsidR="009D6F18" w:rsidRDefault="009D6F18">
+    <w:p w14:paraId="73955D9B" w14:textId="77777777" w:rsidR="000214F1" w:rsidRDefault="000214F1" w:rsidP="00E6079E">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...19 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41EA048E" w14:textId="77777777" w:rsidR="00E6079E" w:rsidRPr="00E6079E" w:rsidRDefault="00E6079E" w:rsidP="00E6079E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B02F24A" w14:textId="77777777" w:rsidR="00E6079E" w:rsidRPr="00E6079E" w:rsidRDefault="00E6079E" w:rsidP="00E6079E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C99C503" w14:textId="77777777" w:rsidR="00E6079E" w:rsidRPr="00E6079E" w:rsidRDefault="00E6079E" w:rsidP="00E6079E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EDCE2D6" w14:textId="77777777" w:rsidR="009D6F18" w:rsidRDefault="009D6F18">
+    <w:p w14:paraId="24F4F0C1" w14:textId="77777777" w:rsidR="000214F1" w:rsidRDefault="000214F1" w:rsidP="00E6079E">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EA15934" w14:textId="77777777" w:rsidR="009D6F18" w:rsidRDefault="009D6F18">
+    <w:p w14:paraId="1602847B" w14:textId="77777777" w:rsidR="000214F1" w:rsidRDefault="000214F1" w:rsidP="00E6079E">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="0A9525A2" w14:textId="34554987" w:rsidR="00FA2B70" w:rsidRDefault="00177C22" w:rsidP="00177C22">
+  <w:p w14:paraId="3EF6E6B6" w14:textId="77777777" w:rsidR="00E6079E" w:rsidRPr="00E6079E" w:rsidRDefault="00E6079E" w:rsidP="00E6079E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...40 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...457 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40889059" w14:textId="77777777" w:rsidR="00E6079E" w:rsidRPr="00E6079E" w:rsidRDefault="00E6079E" w:rsidP="00E6079E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59229133" w14:textId="77777777" w:rsidR="00E6079E" w:rsidRPr="00E6079E" w:rsidRDefault="00E6079E" w:rsidP="00E6079E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00725087"/>
-[...53 lines deleted...]
-    <w:rsid w:val="00FF07B3"/>
+    <w:rsidRoot w:val="00E6079E"/>
+    <w:rsid w:val="000214F1"/>
+    <w:rsid w:val="00072571"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2972B024"/>
+  <w14:docId w14:val="4DD49CEE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8C1110A9-1079-43C8-AC76-B1DE66B7E989}"/>
+  <w15:docId w15:val="{334512F7-AE2A-47CF-A312-C17811A41450}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7949,365 +3927,643 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00232F17"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E6079E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00E6079E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00E6079E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
-    <w:name w:val="msonormal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00E6079E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E6079E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00E6079E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E6079E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6079E"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...38 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...65 lines deleted...]
-  <w:encoding w:val="unicode"/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8364,51 +4620,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -8472,65 +4728,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8551,114 +4807,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>44</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>76566</ap:Characters>
+  <ap:Pages>31</ap:Pages>
+  <ap:Words>13943</ap:Words>
+  <ap:Characters>76688</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>638</ap:Lines>
+  <ap:Lines>639</ap:Lines>
   <ap:Paragraphs>180</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>90307</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>90451</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>