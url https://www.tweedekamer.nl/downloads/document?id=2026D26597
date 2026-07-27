--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -1,996 +1,495 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00973CF2" w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="00897378" w14:paraId="3B14B9DD" w14:textId="77777777"/>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="007C5218" w:rsidR="00897378" w:rsidP="00897378" w:rsidRDefault="00476BCD" w14:paraId="5652CA9B" w14:textId="77777777">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="56F774F6" w14:textId="6F733349">
+      <w:r>
+        <w:t>AH 2110</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="1A6133B8" w14:textId="6F2717A4">
+      <w:r>
+        <w:t>2026Z09743</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="54E510B2" w14:textId="6909A5EA">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="de-DE"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C5218">
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:lang w:val="de-DE"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>der Staten-Generaal</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Antwoord van minister Hermans (Volksgezondheid, Welzijn en Sport) (ontvangen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="de-DE"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...476 lines deleted...]
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="6AB570A4" w14:textId="77777777">
+        <w:t xml:space="preserve">  2 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="4D1EE9B3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="6E4EDCB4" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Vraag 1.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="4DAF3505" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Bent u bekend met het bericht ‘Tekort dreigt op te lopen’? [1] </w:t>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="6275CF56" w14:textId="254A67AD">
+      <w:r w:rsidRPr="00CF1B03">
+        <w:t xml:space="preserve">Bent u bekend met het bericht ‘Tekort dreigt op te lopen’? </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t>Antwoord vraag 1.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="5591DACE" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="5CA01073" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Ja.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="5783F071" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="03A3EF70" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="7BAC168F" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="43253F21" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Vraag 2.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="13EA614A" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="06F3AB9C" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Klopt het dat steeds meer fabrikanten stoppen met de productie van goedkope medicijnen in Nederland?  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="21A318BE" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="4D0B323F" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Antwoord vraag 2.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="08F90818" w14:textId="77777777">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="41938C07" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Nee, dat klopt niet. Er zijn in Nederland ongeveer 36 geneesmiddelenfabrikanten. Het kabinet heeft geen duidelijke aanwijzingen voor een afnemende trend in het aantal fabrikanten dat generieke geneesmiddelen in Nederland produceert. Wel ontvangt het kabinet signalen dat het bedrijfsmodel van deze fabrikanten onder druk staat. Deze signalen neemt het kabinet zeer serieus. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00751FAC" w14:paraId="54B836BE" w14:textId="77777777"/>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="3A18EF71" w14:textId="77777777">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="546FCD05" w14:textId="77777777"/>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="601928E8" w14:textId="77777777">
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>et kabinet heeft</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> geen </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>informatie over het</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> totaal</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve"> aantal fabrikanten dat een geneesmiddel produceert. Dit is bedrijfsvertrouwelijke informatie.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Een fabrikant is niet hetzelfde als een handelsvergunninghouder. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C579DB">
         <w:t>Een fabrikant produceert het geneesmiddel, terwijl de handelsvergunningshouder verantwoordelijk is voor het op de markt brengen en leveren ervan.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het aantal handelsvergunningshouders zegt iets over de verschraling van de markt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00751FAC" w14:paraId="69A68269" w14:textId="77777777"/>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="33E5F779" w14:textId="77777777">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="4043424B" w14:textId="77777777"/>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="6F53144E" w14:textId="77777777">
       <w:r>
         <w:t>De marktconcentratie van handelsvergunninghouders neemt toe, zoals te lezen in het nieuwsartikel waarnaar verwezen wordt. Onderzoek van de Stichting Farmaceutische Kengetallen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> laat zien dat er per generiek geneesmiddel in 2024 minder handelsvergunninghouders actief zijn op de Nederlandse markt dan in 2014. Ook neemt de marktconcentratie in het algemeen toe: steeds vaker is het marktaandeel van de grootste handelsvergunninghouder veel groter dan het marktaandeel van andere leveranciers. </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Het kabinet spant zich in om te stimuleren dat deze geneesmiddelen in Nederland in de handel blijven. Binnen het Aanvullend Zorg- en Welzijnsakkoord (AZWA) is hierover een afspraak gemaakt met koepels van zorgaanbieders, zorgprofessionals, zorgverzekeraars en leveranciers. De partijen zetten zich samen in om te voorkomen dat het niet meer op de markt brengen van </w:t>
+        <w:t xml:space="preserve"> laat zien dat er per generiek geneesmiddel in 2024 minder handelsvergunninghouders actief zijn op de Nederlandse markt dan in 2014. Ook neemt de marktconcentratie in het algemeen toe: steeds vaker is het </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>geneesmiddelen (doorhaling van registraties) leidt tot onwenselijke verschraling van aanbod. Tegelijkertijd onderzoekt het kabinet maatregelen om in urgente gevallen zelf actie te ondernemen om registraties van kritieke geneesmiddelen te behouden.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="33EA68FF" w14:textId="77777777">
+        <w:t xml:space="preserve">marktaandeel van de grootste handelsvergunninghouder veel groter dan het marktaandeel van andere leveranciers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="613EE51A" w14:textId="77777777"/>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="44E7FE85" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Verschraling van het aantal handelsvergunninghouders is onwenselijk. Ten eerste kunnen tekorten eerder ontstaan. Het terugtrekken van de handelsvergunningshouders kan namelijk minder goed opgevangen worden door de op de markt overgebleven handelsvergunningshouders. Ook bestaat het risico dat de laatste leverancier stopt. In dat geval is het geregistreerde geneesmiddel niet meer beschikbaar voor Nederlandse patiënten. Bij geneesmiddelen waar geen vraag meer naar is, is dat geen probleem. Maar voor een deel van deze geneesmiddelen bestaat nog wel medische behoefte. In die gevallen is het verdwijnen van het laatste geregistreerde geneesmiddel problematisch. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="131C199F" w14:textId="77777777"/>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="380FB26B" w14:textId="77777777">
+      <w:r>
+        <w:t>Het kabinet spant zich in om te stimuleren dat deze geneesmiddelen in Nederland in de handel blijven. Binnen het Aanvullend Zorg- en Welzijnsakkoord (AZWA) is hierover een afspraak gemaakt met koepels van zorgaanbieders, zorgprofessionals, zorgverzekeraars en leveranciers. De partijen zetten zich samen in om te voorkomen dat het niet meer op de markt brengen van geneesmiddelen (doorhaling van registraties) leidt tot onwenselijke verschraling van aanbod. Tegelijkertijd onderzoekt het kabinet maatregelen om in urgente gevallen zelf actie te ondernemen om registraties van kritieke geneesmiddelen te behouden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="4D3C7B8D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="245CB168" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Vraag 3.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="42CACF56" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="130EACD0" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Kunt u een overzicht verstrekken van het aantal gestopte fabrikanten in de afgelopen 10 jaar?  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t>Antwoord vraag 3. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="7980E1C4" w14:textId="283BC62C">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="35086CB9" w14:textId="77777777">
       <w:r>
         <w:t>Zoals eerder vermeld, heeft h</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>et kabinet geen informatie over het aantal fabrikanten dat een geneesmiddel produceert</w:t>
       </w:r>
       <w:r>
         <w:t>, omdat dit</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve"> bedrijfsvertrouwelijke informatie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35102">
         <w:t xml:space="preserve"> interpreteer</w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35102">
         <w:t xml:space="preserve"> uw vraag als het aantal handelsvergunninghouders dat de afgelopen tien jaar een geneesmiddel definitief uit de handel heeft genomen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00751FAC" w14:paraId="60622000" w14:textId="77777777"/>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="2F728D52" w14:textId="77777777">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="1F3FC1C9" w14:textId="77777777"/>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="6BFA07EB" w14:textId="77777777">
       <w:r w:rsidRPr="00B35102">
         <w:t xml:space="preserve">Het Meldpunt Geneesmiddelentekorten en </w:t>
       </w:r>
       <w:r>
         <w:t>-d</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35102">
         <w:t xml:space="preserve">efecten rapporteert hier jaarlijks over sinds 2017. Dit aantal is over de tijd redelijk constant gebleven, namelijk rond de driehonderd meldingen per jaar, met uitzonderingen in 2017 (87 meldingen) en 2021 (227 meldingen). </w:t>
       </w:r>
       <w:r>
         <w:t>Sinds 2017</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35102">
         <w:t xml:space="preserve"> heeft het Meldpunt 2.488 meldingen ontvangen dat een geneesmiddel definitief uit de handel wordt genomen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00B35102">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00751FAC" w14:paraId="58A45D27" w14:textId="77777777"/>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="34967D42" w14:textId="77777777">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="720EC2A5" w14:textId="77777777"/>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="3B4E32F2" w14:textId="77777777">
       <w:r w:rsidRPr="00B35102">
         <w:t>Zoals eerder vermeld hoeft het verdwijnen van een registratie geen negatieve impact te hebben op patiënten</w:t>
       </w:r>
       <w:r>
         <w:t>, bijvoorbeeld omdat ondertussen een betere behandeling beschikbaar is</w:t>
       </w:r>
       <w:r w:rsidRPr="00B35102">
         <w:t>. Waar dit wel het geval is, werkt het kabinet binnen het AZWA en met eigen beleid aan oplossingsrichtingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="0C500986" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="42054342" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="758A0429" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="5EF2108B" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Vraag 4.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="4ACE98B9" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="07718EF9" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Klopt het dat de twintig meest gebruikte medicijnen in veel gevallen maar twee of drie producenten hebben? Zo ja, wat vindt u daar van?  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t>Antwoord vraag 4.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="72C5C68C" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="2A869E35" w14:textId="77777777">
       <w:r>
         <w:t>Zoals eerder vermeld, heeft h</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>et kabinet heeft geen informatie over het aantal fabrikanten dat een geneesmiddel produceert</w:t>
       </w:r>
       <w:r>
         <w:t>, omdat dit</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve"> bedrijfsvertrouwelijke informatie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve">. Het aantal handelsvergunninghouders per geneesmiddel is wel openbaar. Van de twintig meest gebruikte </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">extramurale </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>geneesmiddelen hebben er vijf geneesmiddelen drie of minder handelsvergunninghouders. Eén van de twintig</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
-        <w:t>geneesmiddelen heeft slechts één handelsvergunningshouder. In veruit de meeste gevallen zijn er drie of meer handelsvergunningshouders voor de twintig m</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">eest gebruikte </w:t>
+        <w:t xml:space="preserve">geneesmiddelen heeft slechts één handelsvergunningshouder. In veruit de meeste gevallen zijn er drie of meer handelsvergunningshouders voor de twintig meest gebruikte </w:t>
       </w:r>
       <w:r>
         <w:t>extramurale geneesmiddelen</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="285EE4CB" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="09701021" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="5B7C0401" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="2B27704C" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Vraag 5.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="3FB28669" w14:textId="77777777">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="230BD0D4" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Onderschrijft u de woorden van apothekersvereniging LEF dat dit beangstigend is voor de mensen die deze medicijnen nodig hebben? </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00751FAC" w14:paraId="3EDB4123" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="7C5EB121" w14:textId="77777777">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="175717DB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="033AE0F0" w14:textId="77777777">
+      <w:r w:rsidRPr="00CF1B03">
+        <w:t>Antwoord vraag 5.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="04D40965" w14:textId="77777777">
+      <w:r>
+        <w:t>In het vorige antwoord is gesteld dat in veruit de meeste gevallen er drie of meer handelsvergunningshouders zijn voor de twintig meest gebruikte geneesmiddelen. Desondanks is het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF1B03">
+        <w:t xml:space="preserve"> begrijpelijk dat patiënten zich ongerust voelen als er </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">wel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF1B03">
+        <w:t>maar weinig leveranciers zijn die hun geneesmiddel in Nederland leveren. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ik heb hierover gesproken met apothekersvereniging Landelijke Eerstelijns Farmacie (LEF) en hen gevraagd om data over verschraling van de markt met mij te delen. Daarnaast onderzoekt het kabinet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF1B03">
+        <w:t>samen met partijen om onwenselijke verschraling van het aanbod te voorkomen en registraties van kritieke geneesmiddelen te behouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="55790FA1" w14:textId="77777777">
+      <w:r w:rsidRPr="00CF1B03">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="20597D34" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:lastRenderedPageBreak/>
-        <w:t>Antwoord vraag 5.  </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00CF1B03">
         <w:t>Vraag 6.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="74A770BF" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="242509C3" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Wat gaat u doen om het medicijntekort op te lossen? </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t>Antwoord vraag 6.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="569D3630" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="3BF43776" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve">Het kabinet heeft zich gecommitteerd om tekorten zoveel mogelijk te voorkomen en de leveringszekerheid van </w:t>
       </w:r>
       <w:r>
         <w:t>geneesmiddelen</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve"> te verbeteren. Want ondanks dat het aantal </w:t>
       </w:r>
       <w:r>
         <w:t>geneesmiddel</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>tekort</w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve"> voor het tweede jaar op rij gedaald, blijft het </w:t>
       </w:r>
       <w:r>
         <w:t>geneesmiddel</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>tekort een hardnekkig probleem</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dat veel patiënten raakt</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="6834B15E" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="2300777F" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Op 1 april 2026 is de Kamer geïnformeerd over de kabinetsaanpak.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t> Het kabinet zet maatregelen in om tekorten zo veel mogelijk te voorkomen, voorbereid te zijn op leveringsonderbrekingen en tekorten op te lossen als ze er zijn. Het kabinet werkt onder meer met het veld aan de herziening van het prijs- en vergoedingssysteem, het inkoopbeleid en het preferentiebeleid om tekorten te voorkomen. Ook zet het kabinet samen met betrokken partijen zich via het A</w:t>
       </w:r>
       <w:r>
         <w:t>ZWA</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
-        <w:t xml:space="preserve"> in op het verbeteren van de beschikbaarheid en toegankelijkheid van geneesmiddelen. Binnen de Europese Unie wordt gew</w:t>
-[...2 lines deleted...]
-        <w:t>erkt om de productie binnen Europa te stimuleren en toegang tot kritieke geneesmiddelen te verbeteren. </w:t>
+        <w:t xml:space="preserve"> in op het verbeteren van de beschikbaarheid en toegankelijkheid van geneesmiddelen. Binnen de Europese Unie wordt gewerkt om de productie binnen Europa te stimuleren en toegang tot kritieke geneesmiddelen te verbeteren. </w:t>
       </w:r>
       <w:r>
         <w:t>Daar werkt het kabinet langs de hierboven geschetste lijnen aan door.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="48854C7F" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="63F4FD81" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="3CD48CD0" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="48AE2ACF" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve">Het eerlijke verhaal is dat </w:t>
       </w:r>
       <w:r>
         <w:t>geneesmiddelentekorten</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve"> geen snelle oplossing </w:t>
       </w:r>
       <w:r>
         <w:t>kennen</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve">. Het kabinet kan niet uitsluiten dat </w:t>
       </w:r>
       <w:r>
         <w:t>geneesmiddelen</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>tekort</w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
@@ -1005,3184 +504,690 @@
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve"> hebben ook andere landen te maken met medicijntekorten. Daarnaast zijn gegevens over tekorten verspreid over de keten en soms commercieel gevoelig</w:t>
       </w:r>
       <w:r w:rsidRPr="006351C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>hebben partijen uit de geneesmiddelenketen uiteenlopende belangen. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dat bemoeilijkt het komen tot oplossingen en </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>vraagt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dus</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
-        <w:t xml:space="preserve"> om een zorgvuldige en volho</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="412AD7E3" w14:textId="77777777">
+        <w:t xml:space="preserve"> om een zorgvuldige en volhoudende aanpak.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="5CAD2515" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="23A8EE84" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="79748751" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Vraag 7.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="22D309A2" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="067835D3" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Heeft u zicht op hoeveel extra zorgkosten ontstaan doordat patiënten moeten overstappen op alternatieve geneesmiddelen, bijvoorbeeld door extra huisartsbezoeken, ziekenhuisopnames of aanvullende behandelingen? </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t>Antwoord vraag 7.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="152550DD" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="4CB59BD2" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Nee, het kabinet beschikt niet over deze cijfers</w:t>
       </w:r>
       <w:r>
         <w:t>, maar acht dat wel van belang</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Daarom is één van de afspraken binnen </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r>
         <w:t>AZWA</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>om te</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t> onderzo</w:t>
       </w:r>
       <w:r>
         <w:t>eken</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t> wat de impact is van tekorten op de zorg, waaronder de relatie met de patiënt, de kosten en de werkzaamheden van zorgverleners. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Het kabinet neemt hierin het voortouw en pakt dit voortvarend op met alle betrokken partijen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="539BECED" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="6E279BA8" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="1FDD143F" w14:textId="77777777">
-      <w:bookmarkStart w:name="_Hlk230693249" w:id="6"/>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="008B6A1B" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk230693249" w:id="0"/>
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Vraag 8.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="7F5E67AF" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="7F723AD6" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Hoe beoordeelt u het feit dat generieke geneesmiddelen slechts circa 0,45 procent van de totale zorguitgaven uitmaken, terwijl volgens betrokken partijen juist op deze middelen extreem wordt bezuinigd? </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t>Antwoord vraag 8. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E5C79" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="63BCAA9E" w14:textId="77777777">
+    <w:p w:rsidRPr="009E5C79" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="5C482A50" w14:textId="77777777">
       <w:r w:rsidRPr="009E5C79">
         <w:t xml:space="preserve">Het kabinet herkent het beeld dat op generieke geneesmiddelen extreem wordt bezuinigd niet. Ook herkent het kabinet het genoemde percentage van 0,45% van het totale zorgbudget niet. Voor de gehele zorgsector geldt wel dat de budgettaire houdbaarheid al geruime tijd de aandacht heeft en voorlopig zal houden. Dit heeft bijvoorbeeld geleid tot taakstellingen van het vorige en het huidige kabinet op zelfzorggeneesmiddelen. Dat zijn doorgaans generieke geneesmiddelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00751FAC" w14:paraId="57EA6DF4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="009E5C79" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="5788FB76" w14:textId="77777777">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="578C2D22" w14:textId="77777777"/>
+    <w:p w:rsidRPr="009E5C79" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="37AC44AC" w14:textId="77777777">
       <w:r w:rsidRPr="009E5C79">
-        <w:t xml:space="preserve">Vanwege genoemde budgettaire houdbaarheid hebben zorgverzekeraars de taak geneesmiddelen doelmatig in te kopen, net als zij bij andere verzekerde zorg doen. Het preferentiebeleid maakt het voor zorgverzekeraars mogelijk om rechtstreeks bij leveranciers tenders uit te zetten. De leverancier die voldoet aan de inkoopcriteria en die het beste aanbod doet, wint de tender en daarmee een gegarandeerde afzetmarkt voor de looptijd van de overeenkomst. Kortom, zorgverzekeraars kunnen nooit een lagere prijs bedingen </w:t>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="2050D526" w14:textId="77777777">
+        <w:t>Vanwege genoemde budgettaire houdbaarheid hebben zorgverzekeraars de taak geneesmiddelen doelmatig in te kopen, net als zij bij andere verzekerde zorg doen. Het preferentiebeleid maakt het voor zorgverzekeraars mogelijk om rechtstreeks bij leveranciers tenders uit te zetten. De leverancier die voldoet aan de inkoopcriteria en die het beste aanbod doet, wint de tender en daarmee een gegarandeerde afzetmarkt voor de looptijd van de overeenkomst. Kortom, zorgverzekeraars kunnen nooit een lagere prijs bedingen dan leveranciers bereid zijn te bieden. Om beter in kaart te brengen wat de kosten en baten van het preferentiebeleid zijn, bijvoorbeeld voor de beschikbaarheid van geneesmiddelen, laat het kabinet op verzoek van de Kamer een onafhankelijke evaluatie uitvoeren. Deze evaluatie wordt eind van het jaar met de Kamer gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="66D353B9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="543FC6DC" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Vraag 9.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="580DDF4E" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="2DBCB9EB" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Bent u bereid met zorgverzekeraars, apothekersorganisaties en fabrikanten in gesprek te gaan over aanpassing van het preferentiebeleid om leveringszekerheid zwaarder mee te laten wegen? Zo nee, waarom niet? </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="273C9EA3" w14:textId="77777777">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="3C35379A" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>Antwoord vraag 9.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ik ben bereid om, in eerste instantie met zorgverzekeraars, in gesprek te gaan om leveringszekerheid zwaarder mee te laten wegen in hun inkoopbeleid. Ook worden de uitkomsten van de onafhankelijke evaluatie van het preferentiebeleid besproken met betrokken partijen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00751FAC" w14:paraId="5B9E8AE3" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CF1B03">
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="60A2D082" w14:textId="77777777"/>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="6125E297" w14:textId="77777777"/>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="0572B31F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="1C4E4DD5" w14:textId="77777777">
+      <w:r w:rsidRPr="00CF1B03">
+        <w:lastRenderedPageBreak/>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1B03">
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF1B03" w:rsidR="00751FAC" w:rsidP="00751FAC" w:rsidRDefault="00476BCD" w14:paraId="6EC378BC" w14:textId="77777777">
+    <w:p w:rsidRPr="00CF1B03" w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="030CA63F" w14:textId="77777777">
       <w:r w:rsidRPr="00CF1B03">
         <w:t>[1] Telegraaf, 7 mei 2026, 'Grotere medicijntekorten in aantocht door productiestop van cruciale middelen: ’Dit is heel beangstigend’. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C5218" w:rsidP="00751FAC" w:rsidRDefault="007C5218" w14:paraId="5BFBAF85" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="009255D6" w:rsidP="009255D6" w:rsidRDefault="009255D6" w14:paraId="17526567" w14:textId="77777777"/>
+    <w:p w:rsidR="00F0537E" w:rsidRDefault="00F0537E" w14:paraId="4F08E1D5" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00F0537E" w:rsidSect="009255D6">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4025A806" w14:textId="77777777" w:rsidR="0012598F" w:rsidRDefault="0012598F">
+    <w:p w14:paraId="76B61028" w14:textId="77777777" w:rsidR="009C70BD" w:rsidRDefault="009C70BD" w:rsidP="009255D6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D55EBC7" w14:textId="77777777" w:rsidR="0012598F" w:rsidRDefault="0012598F">
+    <w:p w14:paraId="4EA03569" w14:textId="77777777" w:rsidR="009C70BD" w:rsidRDefault="009C70BD" w:rsidP="009255D6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...63 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56F61B8E" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00476BCD">
+  <w:p w14:paraId="37DC97DB" w14:textId="77777777" w:rsidR="009255D6" w:rsidRPr="009255D6" w:rsidRDefault="009255D6" w:rsidP="009255D6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="292B2DE3" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00476BCD">
+  <w:p w14:paraId="1EEE94D4" w14:textId="77777777" w:rsidR="009C70BD" w:rsidRPr="009255D6" w:rsidRDefault="009C70BD" w:rsidP="009255D6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35674478" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00476BCD">
+  <w:p w14:paraId="27DA2A7D" w14:textId="77777777" w:rsidR="009C70BD" w:rsidRPr="009255D6" w:rsidRDefault="009C70BD" w:rsidP="009255D6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0961BE89" w14:textId="77777777" w:rsidR="0012598F" w:rsidRDefault="0012598F">
+    <w:p w14:paraId="40A96482" w14:textId="77777777" w:rsidR="009C70BD" w:rsidRDefault="009C70BD" w:rsidP="009255D6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EB81682" w14:textId="77777777" w:rsidR="0012598F" w:rsidRDefault="0012598F">
+    <w:p w14:paraId="33FA6EEF" w14:textId="77777777" w:rsidR="009C70BD" w:rsidRDefault="009C70BD" w:rsidP="009255D6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="556431BF" w14:textId="77777777" w:rsidR="00751FAC" w:rsidRDefault="00476BCD" w:rsidP="00751FAC">
+    <w:p w14:paraId="0F0FE1FF" w14:textId="77777777" w:rsidR="009255D6" w:rsidRDefault="009255D6" w:rsidP="009255D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00751FAC" w:rsidRPr="000B201C">
+        <w:r w:rsidRPr="000B201C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Toenemende concentratie op geneesmiddelenmarkt | Stichting Farmaceutische Kengetallen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7FD55D86" w14:textId="77777777" w:rsidR="00751FAC" w:rsidRDefault="00476BCD" w:rsidP="00751FAC">
+    <w:p w14:paraId="6F5DB4F9" w14:textId="77777777" w:rsidR="009255D6" w:rsidRDefault="009255D6" w:rsidP="009255D6">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B201C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Het daadwerkelijke aantal kan hoger liggen. Handelsvergunningshouders melden namelijk niet altijd bij het Meldpunt als zij een geneesmiddel definitief uit handel nemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3771E886" w14:textId="77777777" w:rsidR="00751FAC" w:rsidRDefault="00751FAC" w:rsidP="00751FAC">
+    <w:p w14:paraId="78F49D47" w14:textId="77777777" w:rsidR="009255D6" w:rsidRDefault="009255D6" w:rsidP="009255D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="27F2267C" w14:textId="77777777" w:rsidR="00751FAC" w:rsidRDefault="00476BCD" w:rsidP="00751FAC">
+    <w:p w14:paraId="5B42B17D" w14:textId="77777777" w:rsidR="009255D6" w:rsidRDefault="009255D6" w:rsidP="009255D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00743789">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00743789">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29477, nr. 969</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="109AAC86" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00476BCD" w:rsidP="009071A4">
-[...693 lines deleted...]
-  <w:p w14:paraId="7F7CA8C3" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="09886427" w14:textId="77777777" w:rsidR="009255D6" w:rsidRPr="009255D6" w:rsidRDefault="009255D6" w:rsidP="009255D6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1037 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BC1EADC" w14:textId="77777777" w:rsidR="009255D6" w:rsidRPr="009255D6" w:rsidRDefault="009255D6" w:rsidP="009255D6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="703CB672" w14:textId="77777777" w:rsidR="009C70BD" w:rsidRPr="009255D6" w:rsidRDefault="009C70BD" w:rsidP="009255D6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...248 lines deleted...]
-    <w:rsid w:val="00FD06D0"/>
+    <w:rsidRoot w:val="009255D6"/>
+    <w:rsid w:val="009255D6"/>
+    <w:rsid w:val="009C70BD"/>
+    <w:rsid w:val="00F0537E"/>
+    <w:rsid w:val="00F469DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A41143E"/>
+  <w14:docId w14:val="633052F6"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A442853C-1A27-44E2-BB17-E56665205AAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...17 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4331,1214 +1336,884 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009255D6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009255D6"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...178 lines deleted...]
-      <w:u w:val="single"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007C5218"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="009255D6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="009255D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="009255D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009255D6"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007C5218"/>
+    <w:rsid w:val="009255D6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfk.nl/publicatie/2025/pw-artikel/toenemende-concentratie-op-geneesmiddelenmarkt" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5644,53 +2319,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9094</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1560</ap:Words>
+  <ap:Characters>8585</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>75</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>71</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10558</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10125</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>