--- v0 (2026-06-02)
+++ v1 (2026-07-26)
@@ -1,3055 +1,653 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F87859" w14:paraId="5170310F" w14:textId="77777777">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="008028BC">
+    <w:p w:rsidRPr="006F05C2" w:rsidR="006F05C2" w:rsidP="006F05C2" w:rsidRDefault="005F40D5" w14:paraId="32683C17" w14:textId="7BF74FDB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F05C2" w:rsidR="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA514E">
-[...48 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F05C2" w:rsidR="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006F05C2" w:rsidR="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integrale visie op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="005F40D5" w:rsidP="006F05C2" w:rsidRDefault="006F05C2" w14:paraId="290D176C" w14:textId="05E3F20B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F05C2" w:rsidR="005F40D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1483</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="006F05C2" w:rsidP="006F05C2" w:rsidRDefault="006F05C2" w14:paraId="0A227421" w14:textId="33FBC1BF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="006F05C2" w:rsidP="006F05C2" w:rsidRDefault="006F05C2" w14:paraId="4E25D219" w14:textId="15EDE3FE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="005F40D5" w:rsidP="006F05C2" w:rsidRDefault="005F40D5" w14:paraId="4D2398E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="35156842" w14:textId="76484247">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het plenaire debat over de woningbouwopgave in Nederland van donderdag 28 mei jongstleden, hebben de leden Grinwis (CU) en De Hoop (PRO) een motie ingediend (Kamerstuk 32 847, nr. 1466) </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231289759" w:id="0"/>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="009228D6">
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over de implementatie van het hernieuwde DAEB-vrijstellingsbesluit van de Europese Commissie (EC) van 16 december 2025. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb Uw Kamer toegezegd een brief te sturen met een nadere appreciatie van deze motie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="114D6BE5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="6230E158" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie houdt het verzoek in om - vooruitlopend op de uitgebreidere wijziging van wet- en regelgeving ter implementatie van het vrijstellingsbesluit - alvast een wetsvoorstel uit te werken om geborgd lenen voor middenhuur mogelijk te maken voor woningcorporaties en deze vóór het einde van het jaar naar de Tweede Kamer te sturen. Het doel van deze motie, het mogelijk maken van borging van de middenhuur voor corporaties, en het liefst zo snel mogelijk, kan ik van harte ondersteunen, ook al moet ik deze motie ontraden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="0841CCCE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="5F5ABA86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er bestaan al mogelijkheden voor provincies en gemeenten om staatssteun te verlenen voor middenhuur. Zo kunnen gemeenten zelf leningen borgen voor de middenhuur, of daarvoor subsidie verlenen of korting verlenen op de grondprijs. Zo heeft de gemeente Den Haag een Dienst van Algemeen Economisch Belang (DAEB) gevestigd met daarin ondersteuning voor de realisatie van middenhuur en heeft de provincie Zuid-Holland de eerste subsidie vorige maand verstrekt. Ondertussen werk ik op dit moment ook aan een handreiking voor de medeoverheden over het benutten van de verruimde mogelijkheden voor het verlenen van staatssteun voor huisvesting, waaronder middenhuur, die het nieuwe DAEB-vrijstellingsbesluit biedt. Deze zal voor de zomer worden gepubliceerd. Tot slot wordt er op dit moment gekeken naar de mogelijkheden van een financieringsproduct voor de middenhuur waarbij, zodra borging door het Waarborgfonds Sociale Woningbouw (WSW) in de Woningwet mogelijk is gemaakt, onder voorwaarden het voordeel van borging ook wordt doorgerekend in de lopende financiering. Er wordt dus zeker niet stilgezeten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="36B28FA8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="7B3DE5DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opmerking verdient daarnaast dat de EC in het hernieuwde DAEB-vrijstellingsbesluit een aantal randvoorwaarden heeft gesteld, waarmee rekening gehouden moet worden bij het uitwerken van het wetsvoorstel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="10A83437" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="1FE7EF3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Zoals eerder aangegeven deel ik de wens om woningcorporaties, evenals de marktpartijen, zo snel mogelijk meer ruimte te geven een bijdrage te leveren aan de opgave voor middenhuur. Ik werk een wijziging van de Woningwet uit om de middenhuur voor woningcorporaties toe te voegen aan de borgbare doelen in de Woningwet. Het is echter niet mogelijk om middenhuur geïsoleerd aan de borgbare doelen toe te voegen in de Woningwet, zonder aan verscheidene systeem-vraagstukken te raken die de wetswijziging een meer integraal karakter geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="1FD18EB1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="455BD120" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wanneer middenhuur in de wet wordt toegevoegd als borgbaar doel, moet gelijktijdig worden voorzien in een aanpassing van de wettelijke afbakening van de DAEB in de Woningwet, die het mogelijk maakt om staatssteun te verlenen. De huidige DAEB voldoet namelijk niet aan de voorwaarden van het hernieuwde vrijstellingsbesluit van 16 december 2025 om steun te verlenen voor huisvesting van betaalbare huur (middenhuur). Zonder de mogelijkheid om daadwerkelijk staatssteun te verlenen zou een wetswijziging om het WSW de mogelijkheid te geven leningen voor de middenhuur te borgen aan zijn doel voorbij schieten. Een aanpassing van de DAEB, onder andere om deze in lijn te brengen met Europees recht, brengt diverse systeem-vraagstukken vanuit de Woningwet naar boven, zoals de werking van het toezicht, het voorkomen van weglek van maatschappelijk bestemd vermogen, de doelgroep bepaling en toewijzing, het voorkomen van ongewenste mutaties van het sociale segment naar middenhuur, en de afbakening van niet-DAEB. Een wetswijziging waarbij middenhuur aan de borgbare doelen wordt toegevoegd brengt met zich mee dat moet worden voorzien in een antwoord op de genoemde complexe en onderling samenhangende systeem-vraagstukken. Dit maakt dat er geen tijdswinst kan worden behaald met een afzonderlijke wetswijziging om borging voor middenhuur mogelijk te maken door WSW, zoals in de motie is voorgesteld. Ik ontraad daarom deze motie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="6E7294A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="3CBD0D27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanwege het belang dat woningcorporaties zo snel mogelijk de ruimte krijgen geborgd te lenen voor middenhuur hanteer ik een ambitieuze planning voor het wetsvoorstel: ik verwacht dat deze per 1 juli 2028 in werking zal kunnen treden. Ik werk dit wetsvoorstel uit in nauwe samenwerking met Aedes, de Autoriteit woningcorporaties en het WSW. Ik stuur Uw Kamer zoals toegezegd vóór de zomer een brief waarin ik de contouren schets voor de benodigde wijzigingen van de Woningwet. Na de zomer, via de Taskforce Versnelling Woningbouw, stuur ik Uw Kamer een meer gedetailleerde uitwerking van mijn plannen voor de implementatie van de ruimte die de EC biedt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="2C9405AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="45AA9271" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Volkshuisvesting en Ruimtelijke Ordening,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="580B2167" w14:textId="1FBBFD15">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F05C2" w:rsidR="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boekholt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F05C2" w:rsidR="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00BD1A20">
-[...529 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:r w:rsidRPr="006F05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O’Sullivan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="1E5B8301" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidP="006F05C2" w:rsidRDefault="00902779" w14:paraId="37BD8226" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006F05C2" w:rsidR="00902779" w:rsidSect="00902779">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2C042785" w14:textId="77777777" w:rsidR="00824C3E" w:rsidRDefault="00824C3E" w:rsidP="00902779">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0AA82F01" w14:textId="77777777" w:rsidR="00824C3E" w:rsidRDefault="00824C3E" w:rsidP="00902779">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="238F5A44" w14:textId="77777777" w:rsidR="00902779" w:rsidRPr="00902779" w:rsidRDefault="00902779" w:rsidP="00902779">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="433E6637" w14:textId="77777777" w:rsidR="00264244" w:rsidRPr="00902779" w:rsidRDefault="00264244" w:rsidP="00902779">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="311E1331" w14:textId="77777777" w:rsidR="00902779" w:rsidRPr="00902779" w:rsidRDefault="00902779" w:rsidP="00902779">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="293973DB" w14:textId="77777777" w:rsidR="00824C3E" w:rsidRDefault="00824C3E" w:rsidP="00902779">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="538B2D98" w14:textId="77777777" w:rsidR="00824C3E" w:rsidRDefault="00824C3E" w:rsidP="00902779">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...456 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37B84983" w14:textId="77777777" w:rsidR="00902779" w:rsidRPr="00902779" w:rsidRDefault="00902779" w:rsidP="00902779">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1275 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0ACB4445" w14:textId="77777777" w:rsidR="00264244" w:rsidRPr="00902779" w:rsidRDefault="00264244" w:rsidP="00902779">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0877F2E4" w14:textId="77777777" w:rsidR="00264244" w:rsidRPr="00902779" w:rsidRDefault="00264244" w:rsidP="00902779">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008028BC"/>
-[...91 lines deleted...]
-    <w:rsid w:val="00F87859"/>
+    <w:rsidRoot w:val="00902779"/>
+    <w:rsid w:val="001B75C6"/>
+    <w:rsid w:val="00264244"/>
+    <w:rsid w:val="002A6FCB"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005F40D5"/>
+    <w:rsid w:val="006F05C2"/>
+    <w:rsid w:val="00824C3E"/>
+    <w:rsid w:val="00902779"/>
+    <w:rsid w:val="009059E8"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BE4F44"/>
+    <w:rsid w:val="00D90C31"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="336679B4"/>
-  <w15:docId w15:val="{CA518C59-7799-45D1-83FA-8D2197BA5D56}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="47B183E1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BED606BB-664D-4D55-B6BA-BA82BB1B9A1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3058,77 +656,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3153,75 +751,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3256,55 +854,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3367,685 +965,723 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...126 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...28 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:pPr>
-[...20 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00902779"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00902779"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00902779"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008028BC"/>
+    <w:rsid w:val="00902779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008028BC"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00902779"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008028BC"/>
+    <w:rsid w:val="00902779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008028BC"/>
-[...22 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00902779"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F05C2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
-[...5 lines deleted...]
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief.dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4102,51 +1738,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4210,65 +1846,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4289,100 +1925,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>764</ap:Words>
-  <ap:Characters>4207</ap:Characters>
+  <ap:Words>790</ap:Words>
+  <ap:Characters>4346</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - appreciatie aangehouden motie Grinwis</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4962</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5126</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>