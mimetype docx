--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -1,6308 +1,2009 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00314F1B" w:rsidR="00572FCF" w:rsidP="00314F1B" w:rsidRDefault="00D7354A" w14:paraId="1E23BD79" w14:textId="4F4848F6">
-[...90 lines deleted...]
-      <w:r w:rsidRPr="00314F1B">
+    <w:p w:rsidRPr="00585229" w:rsidR="00585229" w:rsidRDefault="00D5539F" w14:paraId="3A5862B9" w14:textId="47ECC5AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229" w:rsidR="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>984</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229" w:rsidR="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00585229" w:rsidR="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spoor: vervoer- en beheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="00585229" w:rsidP="004474D9" w:rsidRDefault="00585229" w14:paraId="719627A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229" w:rsidR="00D5539F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1288</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="00585229" w14:paraId="6B530D03" w14:textId="23840B0B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="00585229" w:rsidP="009D1360" w:rsidRDefault="00585229" w14:paraId="2947B2BA" w14:textId="3F07BACC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="00585229" w:rsidP="009D1360" w:rsidRDefault="00585229" w14:paraId="61AF76CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="6C272818" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Hierbij ontvangt de Kamer, conform de toezegging tijdens het commissiedebat spoor op 18 december jl., het rapport van ProRail over kaderovereenkomsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="005F7495">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="000E2794">
-[...46 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze brief wordt invulling gegeven aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>de motie van het lid Veltman en de motie van de leden Veltman en Olger van Dijk over dit onderwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="000E2794">
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00314F1B" w:rsidR="00572FCF" w:rsidP="00314F1B" w:rsidRDefault="00572FCF" w14:paraId="6DAAB827" w14:textId="77777777">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00C5303B">
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="353A123C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="0FDA68D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder wordt de Kamer in deze brief geïnformeerd over de nieuwe Europese verordening spoorweginfrastructuurcapaciteit en de Nederlandse implementatie ervan. Recent is de Kamer geïnformeerd over de voortgang van het programma Toekomstige Marktordening Spoor (verder: TMS).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parallel aan dit programma wordt gewerkt aan de voorbereiding van de implementatie van de verordening spoorweginfrastructuurcapaciteit. In deze brief worden de hoofdlijnen van deze verordening toegelicht. Daarbij komt ook de relatie met de toekomstige marktordening spoor aan de orde. Met de verordening verandert de manier waarop spoorwegcapaciteit wordt verdeeld. Onder de nieuwe verordening kan beleidssturing gegeven worden aan ProRail voor de verdeling van spoorcapaciteit. Voor deze beleidssturing worden dezelfde doelen gehanteerd als voor de toekomstige marktordening op het spoor. Daarnaast worden hierin uiteraard de doelen voor goederenvervoer en internationaal personenvervoer meegenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="48F46F79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorts wordt de Kamer geïnformeerd over ontwikkelingen op het gebied van internationaal reizigersvervoer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en internationale nachttreinen. Hiermee wordt invulling gegeven aan de motie van de leden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Kröger en Dassen en de motie van de leden Dassen en Koekoek over internationaal reizigersvervoer per spoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5303B" w:rsidR="00775ED7">
-[...158 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="6465425B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="1BAF8F40" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00314F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>EU-verordening</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00314F1B">
+        <w:t>EU-verordening spoorweginfrastructuurcapaciteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="39175D32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314F1B">
-[...108 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nieuwe Europese kader voor capaciteitsmanagement, dat naar verwachting per medio juni aanstaande rechtstreeks en gefaseerd tot het jaar 2031 in werking treedt, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Europa</w:t>
-[...69 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>moderniseert de manier waarop spoorwegcapaciteit wordt verdeeld in Europa. Voor Nederland is dit van groot belang gezien ons druk bereden spoornetwerk en de gewenste ontwikkeling van internationale treindiensten voor goederen- en passagiersvervoer. Het is voor ons belangrijk om ook de binnenlandse reiziger zekerheid te bieden en bij schaarse capaciteit voldoende waarborgen te hebben voor de uitvoering van binnenlands spoorvervoer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="006B5E19">
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Daarom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="006B5E19">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00314F1B" w:rsidR="00B11D07">
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn voldoende bevoegdheden voor de lidstaten van belang voor beleidssturing van de infrastructuurbeheerders. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het BNC-fiche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="00B11D07">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="00B11D07">
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en het gemeenschappelijk standpunt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="00B11D07">
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> van de EU Transportraad 18 juni 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="00B11D07">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="00B11D07">
-[...173 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn voor Nederland leidend geweest in de onderhandelingen in de Raad, en in de triloog met het Europees Parlement (EP) en de Europese Commissie (EC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="505F23ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="6CF20FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In het eindakkoord zijn voldoende bevoegdheden voor lidstaten verkregen, omdat een lidstaat een infrastructuurbeheerder via bindende ‘strategic guidance’ (strategische richtsnoeren) beleidssturing kan geven op bijvoorbeeld een klokvaste dienstregeling (zoals het Nederlandse Basis Uur Patroon). Ook kan de lidstaat meer sturen op het garanderen van minimum volumes voor verschillende deelmarkten (bv. binnenlands personenvervoer, goederenvervoer, internationaal personenvervoer) op het spoor, conform onze huidige regelgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="006B5E19">
-[...95 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. In de ‘strategic guidance’ zullen, net als bij de toekomstige marktordening, de beleidsdoelen voor het spoor bepalend zijn voor de keuzes. In de verordening is ook een artikel opgenomen over grensoverschrijdende samenwerking tussen lidstaten ter bevordering van internationaal spoorvervoer via een onderlinge coördinatie. Het voorlopige beeld is dat deze coördinatie voor de eerste keer in oktober 2027 dient te worden afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="1D5C5566" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="7A44E086" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00314F1B">
-[...30 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In ruil voor de ruimte voor lidstaten heeft het EP een prominentere plaats bedongen voor een geharmoniseerde sociaaleconomische methodologie voor het beslechten van capaciteitsconflicten. Dit leidt tot meer uniforme voorrangsregels in Europa in het geval van schaarse spoorwegcapaciteit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Dit Europese kader </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Dit Europese kader wordt uitgewerkt door het Europees netwerk van infrastructuurbeheerders (ENIM). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="3F6676E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>wordt</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="58EC706E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> uitgewerkt door </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>het Europees netwerk van infrastructuurbeheerders (</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">In het eindakkoord is dus meer beleidsruimte voor een nationale lidstaat bedongen, maar die ruimte is kleiner dan we nu in Nederland gewend zijn. Dat betekent dat met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ENIM</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">deze verordening aan alle concessievervoer – dat in de huidige capaciteitsverdelingsregels in Nederland een belangrijke plaats inneemt – niet zonder meer voorrang kan worden gegeven per 2031. Enkele belangrijke elementen uit de verordening worden hieronder kort weergegeven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="01A2171D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>)</w:t>
-[...143 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="425D5D45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00314F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Proces uitwerking ‘strategic guidance’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00314F1B" w:rsidR="00314F1B" w:rsidP="00314F1B" w:rsidRDefault="00314F1B" w14:paraId="14AA9927" w14:textId="5B76BC81">
-[...61 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="12D00094" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met ‘strategic guidance’ kan een lidstaat ervoor zorgen dat de capaciteitsverdeling aansluit bij de algemene doelen van het nationale spoorbeleid en bij de investeringen in infrastructuur. De ‘strategic guidance’ moet in het najaar van 2027 gereed zijn zodat ProRail tijdig beleidssturing ontvangt voor de capaciteitsplanning voor dienstregelingsjaar 2031 en de jaren daarna. Voor de bindende elementen van ‘strategic guidance’ wordt een algemene maatregel van bestuur (AMvB) opgesteld. Naar verwachting kan de internetconsultatie aan het einde van dit jaar worden gehouden. Daarna kan de voorhang in de Tweede Kamer naar verwachting plaatsvinden in het voorjaar van 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="50B2EAE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00314F1B" w:rsidR="00F10668" w:rsidP="00314F1B" w:rsidRDefault="00F10668" w14:paraId="219098E3" w14:textId="2C27B163">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="7AEAA882" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00314F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Time</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Timetable Redesign</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>t</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>(TTR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="174F8874" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TTR is een Europees programma dat beoogt de capaciteitsplanning op het spoor flexibeler en meer vraaggestuurd te maken en vormt een basis voor deze verordening. Het kabinet onderschrijft de toepassing van TTR-principes en de digitalisering en automatisering van processen ter verbetering van de spoorcapaciteitsverdeling. De TTR-principes maken een flexibelere capaciteits-planning mogelijk, zodat meer treinen kunnen rijden tegen lagere kosten. Voor de spoorgoederenvervoersector is dit belangrijk, omdat zij korter voor ingang van de nieuwe dienstregeling en gedurende het dienstregelingsjaar capaciteit kunnen reserveren. Voor het internationale personenvervoer per spoor is het belangrijk omdat zij eerder inzicht krijgen in de dienstregeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="61327C1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>able Redesign</w:t>
-[...6 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="68D06AA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(TTR)</w:t>
-[...184 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Militaire mobiliteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="1E988E1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om prioriteit te kunnen geven aan spoorvervoer voor militaire doeleinden mogen lidstaten na inwerkingtreding afwijken van de regels uit de nieuwe verordening. Dit geldt zowel voor militaire operaties als voor training. In de huidige geopolitieke context is deze ruimte van groot belang, aangezien Europees militair vervoer veelal start bij Nederlandse zeehavens. Het kabinet is blij dat deze mogelijkheid nu Europees is geregeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="5D90DBA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="19469B50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00314F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Militaire mobiliteit</w:t>
-[...70 lines deleted...]
-          <w:bCs/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annuleringsheffing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="44C10E26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Het eindpakket bevat een wederkerige annuleringsheffing. De infrastructuur-beheerder en de vervoerder betalen een boete als zij capaciteit intrekken na toekenning of het niet gebruiken en dit een significante impact heeft op de operaties van de ander. Zowel het EP als de EC vinden dit instrument een effectieve prikkel voor het beter benutten van beschikbare capaciteit. De financiële risico’s voor beide partijen zijn beperkt via het instellen van plafonds aan de boetes, en het duidelijk definiëren van uitzonderingsvoorwaarden, zoals force majeure bepalingen en het mogen intrekken van capaciteit indien een vervoerder een risico oplevert voor de nationale veiligheid. Ook heeft de infrastructuur-beheerder mogelijkheden om af te wijken van de planning voor tijdelijke capaciteitsbeperkingen, bijvoorbeeld om redenen van veiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="3D48A996" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="279EBAE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00314F1B">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Annuleringsheffing</w:t>
-[...36 lines deleted...]
-        <w:rPr>
+        <w:t>Versterking rol infrastructuurbeheerder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="0F7520D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de verordening worden de bevoegdheden van de infrastructuurbeheerder versterkt. Er komen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>geharmoniseerde processen inzake capaciteitsverdeling en verkeersleiding. Deze worden uitgewerkt in de ENIM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Eén van de onderdelen hiervan is het gebruik van (multi-netwerk-)kaderovereenkomsten. In een kaderovereenkomst kunnen capaciteitsafspraken gemaakt worden tussen een infrastructuurbeheerder en een vervoerder. Dit kan (meer) zekerheid opleveren dat de betreffende capaciteit meerjarig kan worden aangeboden. Verderop in de brief wordt uitgebreider stilgestaan bij het onderzoek van ProRail naar kaderovereenkomsten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="1B798152" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="2DCC7AD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00314F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Versterking rol infrastructuurbeheerder</w:t>
-[...61 lines deleted...]
-          <w:bCs/>
+        <w:t>Juridisch kader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="189171BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het eindakkoord bevat een juridisch kader en tijdspad waarmee de EC kan optreden als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Europese sectorregulering onvoldoende effectief is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De stok achter de deur voor de EC gebeurt via bevoegdheden voor gedelegeerde en/of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>uitvoeringshandelingen. Nederland heeft erop ingezet om deze gedelegeerde en/of uitvoeringshandelingen proportioneel te houden om de regeldruk te beperken. In de slottriloog zijn onder druk van het EP de bevoegdheden voor de EC om in te grijpen echter verruimd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="1EC4F4CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="04EFCBC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...6 lines deleted...]
-          <w:bCs/>
+        <w:t>Realistische transitie- en implementatietermijnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="7E68E4A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft continu gepleit voor realistische transitiedata, zowel voor de ICT-transitie als voor de overgang van de spoorgoederencorridors naar de nieuwe integrale spoornetwerkbenadering. De datum voor volledige toepassing van alle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>artikelen uit de verordening, waaronder de intrekking van de spoorgoederen-corridors, is vastgesteld op de dienstregeling per 14 december 2030 (ingang in het jaar 2031). Dit is een jaar later dan in het oorspronkelijke EC-voorstel was voorgesteld. Een belangrijke voorwaarde voor succesvolle implementatie van deze nieuwe verordening is ook de tijdige toepassing door infrastructuurbeheerders en vervoerders van de Europese standaarden voor gegevensuitwisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="1918112B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="4B574AE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Juridisch kader</w:t>
-[...126 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:t>Relatie met toekomstige marktordening spoor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="6EE1672B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals vermeld in de recente Kamerbrief zal het kabinet begin 2027 besluiten over de marktordening op het spoor na 2033. Daarbij liggen ook opties voor die meer ruimte bieden aan verschillende vervoerders op het hoofdrailnet. Omdat het Nederlandse spoornetwerk zeer intensief wordt gebruikt, is het dan cruciaal dat kan worden geborgd dat het netwerk optimaal wordt benut. Met de beleidssturing en de capaciteitsverdelingsregels wordt hierin voorzien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="583FC1FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="21024AB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaderovereenkomsten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="6FF8808D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ProRail heeft een onderzoek uitgevoerd om in kaart te brengen of en zo ja, hoe kaderovereenkomsten in de Nederlandse context gebruikt kunnen worden. Ook heeft ProRail onderzocht hoe in verschillende Europese lidstaten wordt omgegaan met kaderovereenkomsten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ProRail doet in haar rapport verschillende aanbevelingen om in de toekomst meer gebruik te maken van het instrument. Het gebruik maken van kaderovereenkomsten blijft echter complex op het druk bereden Nederlandse spoornet. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230884081" w:id="0"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>De komende periode gaan IenW en ProRail aan de slag om de conclusies van het rapport en de verdere tijdlijn te bespreken. De conclusies en aanbevelingen uit het onderzoek van ProRail zullen betrokken worden bij de uitwerking van de ‘strategic guidance’ onder de verordening en in het programma TMS.  Bij toekomstige opvolging van het rapport wordt steeds het belang van en zekerheid voor de reiziger vooropgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="2B68A506" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="688F9E22" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Internationale ontwikkelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="68B27F14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Realistische transitie- en implementatietermijnen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>Antwoord op aanbevelingen van het Beneluxparlement over fiets- en spoorbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="22C1FE5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Beneluxparlement heeft in de zomer 2024 aanbevelingen omtrent spoorbeleid gedeeld. Deze zijn ook gedeeld met de Kamer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De drie Beneluxlanden hebben </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gezamenlijk een reactie op deze aanbevelingen opgesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze brief wordt de Kamer hierover geïnformeerd. In dit antwoord op de aanbevelingen wordt per aanbeveling de reactie van de Beneluxlanden toegelicht, waarbij wordt verwezen naar bestaande beleidsinzet en, indien relevant, de lopende samenwerking binnen de Benelux. De antwoorden zijn officieel aangenomen door het Comité van Ministers van de Benelux. Daarnaast is op 18 februari jl. een gezamenlijke verklaring ‘Intensivering samenwerking op spoordossiers’ met België ondertekend. Hierover is de Kamer eerder geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="0747A59B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00314F1B">
-[...28 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="62A8D5CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...387 lines deleted...]
-          <w:iCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Nachttreinen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62EBA" w:rsidP="00314F1B" w:rsidRDefault="00ED4944" w14:paraId="7BA799A8" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="021EA637" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Zoals aangegeven in de brief ‘Ontwikkelingen internationaal personenvervoer per spoor’ van 4 november 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="00854850">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="00314F1B">
-[...43 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, zijn vanuit IenW gesprekken gevoerd met aanbieders van nachttreinverbindingen van en naar Nederland. Zoals per motie is verzocht, is hier gesproken over praktische belemmeringen om nieuwe nachttreinen te laten rijden. En ook, zoals door de Kamer verzocht door de motie van de leden Dassen en Koekoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidRPr="00314F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, over de Europese pilot Amsterdam – Barcelona. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C62EBA" w:rsidP="00314F1B" w:rsidRDefault="00C62EBA" w14:paraId="1D4ADCD1" w14:textId="77777777">
-[...121 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="6CDB3ACF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="316C0533" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gesprekken bevestigen de bevindingen uit het rapport over nachttreinen dat eerder, met de brief van 4 november, met de Tweede Kamer is gedeeld. In de brief zijn drie typen drempels voor de invoering van nachttreinen zijn genoemd. Ten eerste is er beperkte beschikbaarheid van infrastructuur en het verkrijgen van meerjarige zekerheid op het spoor. Als tweede wordt de beperkte beschikbaarheid van treinmaterieel genoemd. Met name de financiering en technische vereisten van nieuw materieel is een uitdaging. Ten slotte is er een gebrek aan een geïntegreerd kaartverkoop systeem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="18103299" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="009D1360" w:rsidRDefault="009D1360" w14:paraId="4071CC7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Tijdens gesprekken met aanbieders van nachttreinen in Nederland, kwamen deze drempels ook naar voren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="006C1FD2">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
-      <w:r w:rsidRPr="00314F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De uitwerking van de TTR-principes in de Europese verordening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>spoorweginfrastructuurcapaciteit helpt de vervoerders bij de kaartverkoop, omdat zij eerder inzage krijgen in de dienstregeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. IenW blijft in gesprek met vervoerders en neemt dit mee in de bredere context van internationaal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>reizigersvervoer per spoor. Dit kan ruimte geven aan innovatieve nieuwe aanbieders van nachttreinen op het spoor, wat in lijn is met het coalitieakkoord. Hiermee wordt invulling gegeven aan de motie van de leden Kröger en Dassen en de motie van de leden Dassen en Koekoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00314F1B" w:rsidR="00611092">
-[...201 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="00585229" w:rsidRDefault="009D1360" w14:paraId="68BE6DA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="00585229" w:rsidP="00585229" w:rsidRDefault="00585229" w14:paraId="436DED9E" w14:textId="5249DE0F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="00585229" w:rsidRDefault="009D1360" w14:paraId="37AD0663" w14:textId="46E4CAEE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229" w:rsidR="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="009D1360" w:rsidP="00585229" w:rsidRDefault="009D1360" w14:paraId="03DAD2F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00585229" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="7CDB2C42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00585229" w:rsidR="006F53E6" w:rsidSect="00D45836">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2691" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C4EA23C" w14:textId="77777777" w:rsidR="008A239E" w:rsidRDefault="008A239E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54E42E55" w14:textId="77777777" w:rsidR="003F02A5" w:rsidRDefault="003F02A5" w:rsidP="009D1360">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B77055A" w14:textId="77777777" w:rsidR="008A239E" w:rsidRDefault="008A239E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2EFB5ED6" w14:textId="77777777" w:rsidR="003F02A5" w:rsidRDefault="003F02A5" w:rsidP="009D1360">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Verdana"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7412C468" w14:textId="77777777" w:rsidR="00C5303B" w:rsidRDefault="00C5303B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00D2A9A0" w14:textId="77777777" w:rsidR="004B46B5" w:rsidRPr="009D1360" w:rsidRDefault="004B46B5" w:rsidP="009D1360">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6C509839" w14:textId="77777777" w:rsidR="00C5303B" w:rsidRDefault="00C5303B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E9AD53D" w14:textId="77777777" w:rsidR="004B46B5" w:rsidRPr="009D1360" w:rsidRDefault="004B46B5" w:rsidP="009D1360">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="14D67ACF" w14:textId="77777777" w:rsidR="00C5303B" w:rsidRDefault="00C5303B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D1BAD9C" w14:textId="77777777" w:rsidR="004B46B5" w:rsidRPr="009D1360" w:rsidRDefault="004B46B5" w:rsidP="009D1360">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25E592A5" w14:textId="77777777" w:rsidR="008A239E" w:rsidRDefault="008A239E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="164A69D2" w14:textId="77777777" w:rsidR="003F02A5" w:rsidRDefault="003F02A5" w:rsidP="009D1360">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33574540" w14:textId="77777777" w:rsidR="008A239E" w:rsidRDefault="008A239E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="517201E4" w14:textId="77777777" w:rsidR="003F02A5" w:rsidRDefault="003F02A5" w:rsidP="009D1360">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6FC3BB9F" w14:textId="40CD4C80" w:rsidR="005F7495" w:rsidRPr="00FE2815" w:rsidRDefault="005F7495">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="712F4889" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE2815">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Toezegging 202512-077.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="48B13B0D" w14:textId="4775F212" w:rsidR="000E2794" w:rsidRPr="005F1FED" w:rsidRDefault="000E2794" w:rsidP="000E2794">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3DFEA63B" w14:textId="3BF4E710" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005F1FED">
-[...60 lines deleted...]
-        <w:t xml:space="preserve">, toezegging TZ202505-082 </w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025/26, 36 563, nrs. 11 en 12, toezegging TZ202505-082 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="38EC1E2E" w14:textId="1ACC6924" w:rsidR="00775ED7" w:rsidRDefault="00775ED7">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="6D3C0604" w14:textId="1970C5B3" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025/206, 29984, nr. 1283.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5FF0A2B4" w14:textId="5CB22443" w:rsidR="005F1FED" w:rsidRDefault="005F1FED">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="32BFA677" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008921B9">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conform Kamerstuk 36287-6/2024D37716.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="39378BBA" w14:textId="4C9D4D3E" w:rsidR="00F667A6" w:rsidRPr="00FE2815" w:rsidRDefault="00F667A6">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7D61E2FE" w14:textId="23352A0C" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE2815">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> 9 en 15</w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025/26, 36 563, nrs. 9 en 15</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="35BBD07F" w14:textId="6BA1BF88" w:rsidR="006B5E19" w:rsidRPr="00FE2815" w:rsidRDefault="006B5E19" w:rsidP="006B5E19">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2F4E1A38" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE2815">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> vervoersconcessies, zowel op het hoofdrailnet als het regionale net.</w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Via openbare dienstcontracten of vervoersconcessies, zowel op het hoofdrailnet als het regionale net.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="2B525E05" w14:textId="77777777" w:rsidR="00B11D07" w:rsidRPr="00FE2815" w:rsidRDefault="00B11D07" w:rsidP="00B11D07">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="62509834" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE2815">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie Kamerstuk 2023/24, 22 112, nr. 3822. </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00FE2815">
+        <w:r w:rsidRPr="00585229">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="11EDB565" w14:textId="77777777" w:rsidR="00B11D07" w:rsidRPr="00FE2815" w:rsidRDefault="00B11D07" w:rsidP="00B11D07">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="48EBF621" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE2815">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00FE2815">
+        <w:r w:rsidRPr="00585229">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Vergroening goederenvervoer: Raad bepaalt standpunt over pakket voor efficiënter beheer van spoorinfrastructuurcapaciteit en -verkeer - Consilium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="49643A64" w14:textId="2B7D6BEB" w:rsidR="006B5E19" w:rsidRPr="00FE2815" w:rsidRDefault="006B5E19" w:rsidP="006B5E19">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1F4E37C4" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE2815">
-[...32 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Besluit capaciteitsverdeling hoofdspoorweginfrastructuur.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="3305C5A9" w14:textId="62385B0A" w:rsidR="00314F1B" w:rsidRPr="006C12FE" w:rsidRDefault="00314F1B" w:rsidP="00314F1B">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="16BE23A3" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006C12FE">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TSI telematica, (EU) 2026/253 van 6 februari 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="795EDCD7" w14:textId="65BC44A8" w:rsidR="006D1F13" w:rsidRPr="00FE2815" w:rsidRDefault="006D1F13">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1769D7FE" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE2815">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit rapport vindt u in bijlage 1. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="45B07DE8" w14:textId="5D0D0B96" w:rsidR="00FE2815" w:rsidRPr="004111D2" w:rsidRDefault="00FE2815">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="528FF274" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004111D2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2024/25, 36287, nr. 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="0AB05FB7" w14:textId="7E613BBB" w:rsidR="004111D2" w:rsidRPr="004111D2" w:rsidRDefault="004111D2">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="77553B68" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004111D2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze reactie vindt u in bijlage 2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="11703EED" w14:textId="213BFCCA" w:rsidR="00FE2815" w:rsidRPr="00FE2815" w:rsidRDefault="00FE2815">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1BD4FADF" w14:textId="415A0604" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004111D2">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken 2025/26, 29984-1276.</w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025/26, 29984, nr. 1276.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="13402EB4" w14:textId="087887C7" w:rsidR="00854850" w:rsidRPr="00FE2815" w:rsidRDefault="00854850">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="54A8FAAD" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE2815">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00FE2815">
+        <w:r w:rsidRPr="00585229">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Kamerbrief over ontwikkelingen internationaal personenvervoer per spoor november 2025</w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">Kamerbrief over ontwikkelingen internationaal personenvervoer per spoor november 2025. </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="74D848E7" w14:textId="2AB54100" w:rsidR="00854850" w:rsidRPr="00FE2815" w:rsidRDefault="00854850">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="71A5AB7E" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE2815">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025/26, 36 563, nr. 9 en 15.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="5E347C9A" w14:textId="59E674D2" w:rsidR="006C1FD2" w:rsidRPr="00FE2815" w:rsidRDefault="006C1FD2">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7BB0E925" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE2815">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> hierover een BNC fiche op dat aan de Kamer wordt toegestuurd.</w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De EC heeft op 13 mei haar voorstellen gepubliceerd voor internationale ticketverkoop ter bevordering van internationaal personenvervoer per spoor. Het kabinet stelt hierover een BNC fiche op dat aan de Kamer wordt toegestuurd.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="33342B21" w14:textId="7C173182" w:rsidR="00854850" w:rsidRPr="00FE2815" w:rsidRDefault="00854850">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4CED31B1" w14:textId="77777777" w:rsidR="009D1360" w:rsidRPr="00585229" w:rsidRDefault="009D1360" w:rsidP="009D1360">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00FF1A56" w:rsidRPr="00FE2815">
-[...32 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00585229">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025/26, 36 563, nr. 9 en 15.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="140409BC" w14:textId="77777777" w:rsidR="00C5303B" w:rsidRDefault="00C5303B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AEC1988" w14:textId="77777777" w:rsidR="004B46B5" w:rsidRPr="009D1360" w:rsidRDefault="004B46B5" w:rsidP="009D1360">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...414 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C9D0B16" w14:textId="77777777" w:rsidR="004B46B5" w:rsidRPr="009D1360" w:rsidRDefault="004B46B5" w:rsidP="009D1360">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="69FEB6BA" w14:textId="77777777" w:rsidR="00193D9B" w:rsidRDefault="00910E6B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03F70E20" w14:textId="77777777" w:rsidR="004B46B5" w:rsidRPr="009D1360" w:rsidRDefault="004B46B5" w:rsidP="009D1360">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1372 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9A714FAA"/>
-[...772 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EC64982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="394A32F2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6344,1718 +2045,153 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...1023 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="1310011540">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...61 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E71BAD"/>
-[...492 lines deleted...]
-    <w:rsid w:val="00FF1A56"/>
+    <w:rsidRoot w:val="009D1360"/>
+    <w:rsid w:val="00106A24"/>
+    <w:rsid w:val="003F02A5"/>
+    <w:rsid w:val="004B46B5"/>
+    <w:rsid w:val="00585229"/>
+    <w:rsid w:val="005A67BC"/>
+    <w:rsid w:val="00640809"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00860D99"/>
+    <w:rsid w:val="009D1360"/>
+    <w:rsid w:val="00D45836"/>
+    <w:rsid w:val="00D5539F"/>
+    <w:rsid w:val="00DB003C"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="5C283809"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="11C97714"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0C0C99E9-06EF-405E-9083-3CF4AED66674}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8064,77 +2200,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8159,75 +2295,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8262,55 +2398,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8373,3618 +2509,918 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...12 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...76 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1360"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...1967 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
-      <w:spacing w:line="20" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="2"/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...554 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E71BAD"/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E71BAD"/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E217C"/>
+    <w:rsid w:val="009D1360"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005E217C"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="009D1360"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="BVI fnr,Footnote Reference Superscript,Footnote Reference/,Footnote symbol,SUPERS,number,Voetnootmarkering boek STT,Footnotemark,Footnotemark1,FR,Footnotemark2,FR1,Footnotemark3,FR2,Footnotemark4,FR3,Footnotemark5,FR4,Footnotemark6"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005E217C"/>
+    <w:rsid w:val="009D1360"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...17 lines deleted...]
-    <w:rsid w:val="005E217C"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00585229"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...109 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...134 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/11/04/ontwikkelingen-internationaal-personenvervoer-per-spoor" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/nl/press/press-releases/2024/06/18/greening-freight-package-council-adopts-position-for-a-more-efficient-management-of-rail-infrastructure-capacity-and-traffic/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2023D45062&amp;did=2023D45062" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12041,51 +3477,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -12149,65 +3585,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -12228,186 +3664,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11216</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2051</ap:Words>
+  <ap:Characters>11284</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>93</ap:Lines>
+  <ap:Lines>94</ap:Lines>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Capaciteitsmanagement spoor en Europese ontwikkelingen spoor</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13157</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13309</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>