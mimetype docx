--- v0 (2026-06-02)
+++ v1 (2026-07-26)
@@ -1,2794 +1,1173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FB68F2" w:rsidP="00FB68F2" w14:paraId="77BBF2C6" w14:textId="77777777"/>
-[...41 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00BC46BD" w:rsidP="007B3039" w:rsidRDefault="00F71DBD" w14:paraId="3ACAD607" w14:textId="7DD07EF3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD" w:rsidR="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>568</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD" w:rsidR="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD" w:rsidR="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Staatkundig proces Nederlandse Antillen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00BC46BD" w:rsidP="007B3039" w:rsidRDefault="00BC46BD" w14:paraId="6F8F9B00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD" w:rsidR="00F71DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>221</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00BC46BD" w:rsidP="007B3039" w:rsidRDefault="00BC46BD" w14:paraId="4E8EAD9E" w14:textId="1E13D715">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00BC46BD" w14:paraId="2E35BCC0" w14:textId="5E0082E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="3F21F918" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="5E96EDE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Algemene Maatregel van Rijksbestuur (AMvRb) Samenwerkingsregeling waarborging plannen van aanpak landstaken Curaçao en Sint Maarten (hierna: Samenwerkingsregeling) is sinds 10 oktober 2010 van kracht. Hierin is wettelijk vastgelegd dat voor de landstaken die Curaçao en Sint Maarten op het moment van de staatkundige hervormingen nog niet volledig zelfstandig konden uitvoeren, een plan van aanpak wordt opgesteld waarmee wordt toegewerkt naar de zelfstandige uitvoering van de landstaak. De voortgangscommissie Sint Maarten houdt toezicht op de uitvoering van de plannen van aanpak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="5F31ED84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="1971D40C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Middels deze brief doe ik u de meest recente voortgangsrapportages toekomen. Vanwege de Samenwerkingsregeling bied ik deze periodieke voortgangsrapportages aan, aan uw Kamer. Ook informeer ik u over de verlenging van de Samenwerkingsregeling in verband met de huidige looptijd tot 10 oktober 2026 en bied ik het ontwerp-Koninklijk Besluit aan voor een voorhangprocedure van vier weken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="3EE083D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="462E7A6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F77126">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Stand van zaken Curaçao</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77126" w:rsidR="00FB68F2" w:rsidP="00FB68F2" w14:paraId="107F2D54" w14:textId="77777777">
-      <w:r w:rsidRPr="00F77126">
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="001B0DE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In februari 2017 heeft de Voortgangscommissie Curaçao geconcludeerd dat alle plannen van aanpak landstaken Curaçao zijn uitgevoerd. Daarom heeft de Voortgangscommissie Curaçao haar werkzaamheden per 1 juni 2017 beëindigd. Sindsdien heeft de Samenwerkingsregeling geen betekenis meer voor Curaçao. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77126" w:rsidR="00FB68F2" w:rsidP="00FB68F2" w14:paraId="79FAA037" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="28F0FEC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="406B0A69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F77126">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Stand van zaken </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Stand van zaken Sint Maarten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="657B3882" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sint Maarten heeft drie van de oorspronkelijke vijf plannen van aanpak voor de uitvoering van de landstaken afgerond. De plannen van aanpak voor het gevangeniswezen en de politie moeten nog worden afgerond. Nederland en Sint Maarten werken constructief samen in het verbeteren van de detentieomstandigheden op Sint Maarten. Gedurende de afgelopen jaren zijn belangrijke stappen gezet in de uitvoering van de openstaande plannen van aanpak. Desondanks volgt uit de meest recente rapportages van de Voortgangscommissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sint Maarten dat beide plannen van aanpak niet voor het aflopen van de Samenwerkingsregeling zullen zijn afgerond. Hetgeen deze verlenging noodzakelijk maakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="4333AF50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="30D972F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Detentiewezen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="211C64F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2020 heeft Nederland incidenteel € 30 miljoen beschikbaar gesteld voor verbeteringen in het detentiewezen. € 20 miljoen hiervan wordt besteed aan de bouw van de nieuwe gevangenis, onder leiding van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations Office on Drugs and Crime </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(UNOPS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Momenteel vinden de voorbereidende werkzaamheden plaats en de daadwerkelijke bouw van de gevangenis zal spoedig van start gaan. De bouw vindt gefaseerd plaats. Halverwege 2027 zal de eerste fase worden opgeleverd, wat reeds leidt tot aanvullende celcapaciteit voor Sint Maarten. In 2028 wordt de gehele nieuwe gevangenis opgeleverd met een celcapaciteit van 191, meer dan een verdubbeling van de huidige capaciteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="59594B04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="519FADA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De resterende € 10 miljoen wordt aangewend voor structurele verbeteringen van de detentieomstandigheden. Zo heeft mijn voorganger begin februari jl. een tripartite overeenkomst getekend tussen Sint Maarten, het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations Office on Drugs and Crime </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(UNODC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en Nederland. Hiermee draagt BZK € 3,2 miljoen bij aan het meerjarige ondersteuningsprogramma (ADVANCE SXM programma) ter verbetering van het detentiewezen van Sint Maarten. Dit programma ondersteunt het Ministerie van Justitie van Sint Maarten met het op orde brengen van de organisatie van de gevangenis en maakt de gevangenis gereed voor de transitie richting de nieuwbouw. De looptijd van dit programma is van 1 augustus 2025 (middels een initiële overeenkomst tussen Sint Maarten en UNODC) tot en met augustus 2029. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="75D580EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="1AC0438B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Politie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="5CEBE291" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van Justitie en Veiligheid biedt hulp en bijstand bij het plan van aanpak politie door middel van ondersteuning van een medewerker van de Nationale Politie aan het Korps Politie Sint Maarten (KPSM). BZK draagt sinds 2023 bij aan  een grondige renovatie van de politiecellen in Philipsburg middels een bijdrage (vanuit de € 30 miljoen) aan het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Recovery Program Bureau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(NRPB).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De werkzaamheden vinden momenteel plaats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="605FC1EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="549F4E21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sint Maarten</w:t>
-[...198 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>51</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F77126">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F77126">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Voortgangsrapportage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77126" w:rsidR="00FB68F2" w:rsidP="00FB68F2" w14:paraId="7E6B7A27" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="7E852831" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Voortgangscommissie Sint Maarten (hierna: commissie) rapporteert over de uitvoering van de plannen van aanpak Sint Maarten. Bijgevoegd bij deze brief vindt u de 51</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F77126">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voortgangsrapportage van de commissie. Deze rapportage betreft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">periode van maart 2025 – juni 2025. In de rapportage stond een brand in de gevangenis in mei 2025 centraal. Hierdoor is weinig progressie geboekt op het plan van aanpak detentie. De brand heeft significante druk gelegd op de reeds krappe capaciteit van KPSM. De commissie is verheugd over de diverse vormen van ondersteuning van het ministerie van Justitie op Sint Maarten. De commissie is daarnaast positief over de vooruitgang van de implementatie van het functieboek bij KPSM. De commissie onderkent bereidheid bij het ministerie van Justitie om structurele verbeteringen door te voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="5563E8B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="74E2C91B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F77126">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F77126">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F77126">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Voortgangsrapportage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77126" w:rsidR="00FB68F2" w:rsidP="00FB68F2" w14:paraId="6E661BE1" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="3B4A05D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bijgevoegd vindt u tevens de 52</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F77126">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F77126">
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voortgangsrapportage. Deze rapportage betreft de periode van juli 2025 – januari 2026. In deze rapportage spreekt de commissie zich positiever uit dan in de vorige rapportage. Zo spreekt zij haar waardering uit voor de organisaties die zijn betrokken bij het nieuwbouwtraject. Desondanks blijven er zorgen bestaan over de personele bezetting. De commissie benoemt positieve stappen binnen KPSM, maar geeft ook aan dat KPSM onder druk staat door continue ontwikkelingen van het criminaliteitsbeeld. Binnen het ministerie van Justitie zijn positieve stappen gemaakt in de versterken van de organisatie en in samenwerking met partners binnen en buiten het Koninkrijk. Ten slotte uit de commissie complimenten voor de voortgang die de minister van Justitie en haar team op het dossier hebben geboekt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="21CF252F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="22D23D44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de rapportage staat opgenomen dat twee door BZK verstrekte subsidies zullen worden verlengd t/m november 2027. Hier is echter nog geen beslissing over genomen. Dit gebeurt op een later moment in 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77126" w:rsidR="00FB68F2" w:rsidP="00FB68F2" w14:paraId="0A289DB4" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="76850E3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als de Voortgangscommissie Sint Maarten ben ik verheugd over de stappen die Sint Maarten de afgelopen periode heeft gemaakt. De voortgang – en uitdagingen - heb ik recent met eigen ogen mogen aanschouwen tijdens mijn reis ons Caribisch deel van het Koninkrijk. Ik ben hoopvol dat de minister van Justitie van Sint Maarten met voortdurende inzet de komende jaren verder toe zal werken naar de afronding van de plannen van aanpak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="697FAD92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="6232A675" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F77126">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Verlenging </w:t>
-[...47 lines deleted...]
-    <w:p w:rsidRPr="00F77126" w:rsidR="00FB68F2" w:rsidP="00FB68F2" w14:paraId="47572E4B" w14:textId="77777777">
+        <w:t>Verlenging AMvRb</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="4C28D056" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Samenwerkingsregeling kan worden verlengd met twee jaar indien niet alle plannen binnen de voorafgaande termijn zijn afgerond. Verlenging per Koninklijk Besluit heeft eerder plaatsgevonden in 2012, 2014, 2016, 2018, 2020, 2022 en 2024. De Samenwerkingsregeling loopt momenteel tot 10 oktober 2026. Omdat de plannen van aanpak Detentie en Politie van Sint Maarten nog niet zijn afgerond, wordt de Samenwerkingsregeling opnieuw met twee jaar verlengd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="54CD5A6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="65129947" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ontwerp-Koninklijk Besluit tot verlenging van de Samenwerkingsregeling is behandeld in de Rijksministerraad van 24 april jl. Conform artikel 42, vierde lid, van de Samenwerkingsregeling wordt het ontwerp-Koninklijk Besluit tot verlenging voor een voorhangprocedure van vier weken aan beide kamers der Staten-Generaal gezonden. Met het oog hierop treft u het ontwerp-Koninklijk Besluit als bijlage bij deze brief aan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="158F33E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conform artikel 42, derde lid, van de Samenwerkingsregeling dient het Koninklijk Besluit uiterlijk 10 augustus 2026 in het Staatsblad te worden gepubliceerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="31C6E91B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="36E96F86" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00F77126">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 21 oktober 2023 is de Rijkswet aangenomen tot wijziging van de artikelen 14 en 38 van het Statuut voor het Koninkrijk der Nederlanden (Stb. 2023, 407), waarmee de mogelijkheid is beperkt een algemene maatregel van rijksbestuur uit te vaardigen zonder wettelijke grondslag daartoe. In samenspraak met Aruba, Curaçao en Sint Maarten wordt op dit moment gewerkt aan Rijkswetgeving die een grondslag biedt voor zelfstandige algemene maatregelen van rijksbestuur die hun gelding dienen te behouden, waaronder de Samenwerkingsregeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="346842CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="41F73771" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F77126" w:rsidR="00FB68F2" w:rsidP="00FB68F2" w14:paraId="3DCAC2F7" w14:textId="77777777"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F77126">
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00153DE7" w:rsidP="007B3039" w:rsidRDefault="00153DE7" w14:paraId="31B740DC" w14:textId="157FEB3E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD" w:rsidR="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00F71DBD" w:rsidP="007B3039" w:rsidRDefault="00F71DBD" w14:paraId="296CA38A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="00F71DBD" w:rsidP="007B3039" w:rsidRDefault="00F71DBD" w14:paraId="4AD484DE" w14:textId="23F53D1C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ontvangen ter Griffie op 2 juni 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F77126">
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...9 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+        <w:t>De voordracht voor het vast te stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>koninklijk besluit kan niet eerder worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>gedaan dan op 1 juli 2026. Het koninklijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>besluit is aan beide Kamers overlegd tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>en met 30 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC46BD" w:rsidR="006F53E6" w:rsidP="007B3039" w:rsidRDefault="006F53E6" w14:paraId="5E401402" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BC46BD" w:rsidR="006F53E6" w:rsidSect="00153DE7">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0CD96FFF" w14:textId="77777777" w:rsidR="00683FA8" w:rsidRDefault="00683FA8" w:rsidP="00153DE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7A928C38" w14:textId="77777777" w:rsidR="00683FA8" w:rsidRDefault="00683FA8" w:rsidP="00153DE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54361351" w14:textId="77777777" w:rsidR="00153DE7" w:rsidRPr="00153DE7" w:rsidRDefault="00153DE7" w:rsidP="00153DE7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="615FC8EC" w14:textId="77777777" w:rsidR="00FB0E3E" w:rsidRPr="00153DE7" w:rsidRDefault="00FB0E3E" w:rsidP="00153DE7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26F7663B" w14:textId="77777777" w:rsidR="00153DE7" w:rsidRPr="00153DE7" w:rsidRDefault="00153DE7" w:rsidP="00153DE7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5FDE26C1" w14:textId="77777777" w:rsidR="00683FA8" w:rsidRDefault="00683FA8" w:rsidP="00153DE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4F017EB5" w14:textId="77777777" w:rsidR="00683FA8" w:rsidRDefault="00683FA8" w:rsidP="00153DE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...440 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DFC3C24" w14:textId="77777777" w:rsidR="00153DE7" w:rsidRPr="00153DE7" w:rsidRDefault="00153DE7" w:rsidP="00153DE7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1208 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="708366B3" w14:textId="77777777" w:rsidR="00FB0E3E" w:rsidRPr="00153DE7" w:rsidRDefault="00FB0E3E" w:rsidP="00153DE7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B5E6605" w14:textId="77777777" w:rsidR="00FB0E3E" w:rsidRPr="00153DE7" w:rsidRDefault="00FB0E3E" w:rsidP="00153DE7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CA74EB"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00FB68F2"/>
+    <w:rsidRoot w:val="00153DE7"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rsid w:val="002A386C"/>
+    <w:rsid w:val="00464B37"/>
+    <w:rsid w:val="00470028"/>
+    <w:rsid w:val="00683FA8"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007B3039"/>
+    <w:rsid w:val="009F3AEC"/>
+    <w:rsid w:val="00BC46BD"/>
+    <w:rsid w:val="00D90C31"/>
+    <w:rsid w:val="00EA4194"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F71DBD"/>
+    <w:rsid w:val="00FB0E3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="4D432E52"/>
-  <w15:docId w15:val="{E1714160-727D-4B12-B712-1D39FF897D0A}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="137D3E81"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{44BC2DCA-52F4-419B-BD10-89960AC2B3B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2797,77 +1176,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2892,75 +1271,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2995,55 +1374,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3106,665 +1485,743 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...126 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...28 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:pPr>
-[...20 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00153DE7"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...102 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...103 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00153DE7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00921FE0"/>
+    <w:rsid w:val="00153DE7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00921FE0"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00153DE7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00921FE0"/>
+    <w:rsid w:val="00153DE7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00921FE0"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00153DE7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC46BD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3821,51 +2278,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3929,65 +2386,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4008,85 +2465,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6738</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1291</ap:Words>
+  <ap:Characters>7104</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>56</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>59</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7948</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8379</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>