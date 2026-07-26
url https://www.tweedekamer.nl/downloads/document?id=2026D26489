--- v0 (2026-06-01)
+++ v1 (2026-07-26)
@@ -1,36291 +1,35380 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xml:space="preserve" ve:Ignorable="w14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="248B4320" w14:textId="1E6CC8B6">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED" w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Financieel Jaarverslag van het Rijk 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="0C6A0333" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="5A098315" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="39F6A860" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="74CC24F5" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Rijksuitgaven heeft een aantal vragen voorgelegd aan de minister van Financiën over de brief van 20 mei 2026 over het rapport Staat van de rijksverantwoording 2025 (Kamerstuk 36 945, nr. 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="56B2CC67" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister heeft deze vragen beantwoord bij brief van 1 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="24587FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="7230B89B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="522708C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sneller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="3E884E26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="0E2AE6D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="1EE59FB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Van der Steur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="6A2C12E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="37DD29D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="3A99F5DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="3690F666" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="0630C1E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="5F893726" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="0D705BDF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="3A58D376" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="4B30E43D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="75D68040" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00342C0C" w:rsidP="003F3EED" w:rsidRDefault="00342C0C" w14:paraId="2FE3C0AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="233C3110" w14:textId="68BE098A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="18C30C23" w14:textId="43426747">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="10AA2601" w14:textId="58A3A378">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="6A80BF70" w14:textId="2D3EF39E">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113" w:right="111"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aangenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Blok</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>(Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>540,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>105)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uitgevoerd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zeggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Verantwoordingsdebat met het voltallige kabinet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="0DCF5B3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="66EC2AAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Blok</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>presidium.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bepaalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zelf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bewindspersonen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>worden uitgenodigd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>debat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>president</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kamer uitgenodigd en derhalve aanwezig bij het debat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="011311D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="539F7CF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Erkent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onvoldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>klimaatdoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>halen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanvullend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beleid om de doelen wél te halen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="3F8FC76B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="09E23595" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>halen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>klimaatdoel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lastige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opgave,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>houden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ambitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>realisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>afgesproken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>versnellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doorbraken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>mogelijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="462E4336" w14:textId="6401D2DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Voorjaarsbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>klimaat</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Eind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>beter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>beeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Unie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>(EU)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voor 2040.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ambitieus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>pakket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>investeringszekerheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>marktvertrouwen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>speelveld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>biedt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanvullend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geborgde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorjaarsnota </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Uiterlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Prinsjesdag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>actualisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(NPE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gepubliceerd, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>alsmede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Klimaat-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Energienota,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>daarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>concrete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>richting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2040</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transitiepaden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>naar klimaatneutraliteit per sector in 2050.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="16FA3F8C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="19649921" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Erkent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onvoldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>natuurdoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>halen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanvullend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beleid om de doelen wél te halen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="6EDC2C06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="130BACF2" w14:textId="0379C1A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidSect="00C83551">
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="2060" w:right="992" w:bottom="1340" w:left="992" w:header="1402" w:footer="1141" w:gutter="0"/>
+          <w:pgNumType w:start="15"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gecommitteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>reduceren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>stikstofuitstoot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitvoeren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Natuurherstelverordening.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanvullend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beleid. Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>werkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Taskforce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Landbouw,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Stikstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanpak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aangekondigd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kamerbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>‘Samenhangende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Landbouw,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Stikstof’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>36800-XIV-80)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vóór</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zomer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3EED" w:rsidP="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="50F21360" w14:textId="54270011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="41F677F6" w14:textId="40BDEB20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Erkent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onvoldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waterdoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>halen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanvullend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de doelen wél te halen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="65E935B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="3EBEB8EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>erkent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>opgaves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>waterbeleid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>veel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verschillende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>water,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waaronder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waterveiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waterkwaliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>behalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7D9829DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ambitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>waterkwaliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>structureel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verbeteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2035 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>1,25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gereserveerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>landbouwsector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>behoeve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kader-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>richtlijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>(KRW).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>herziening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Kaderrichtlijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>simplificatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ambitieuze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>realistische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>richtlijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waterkwaliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verbeteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waarborgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de waterveiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>herijking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Hoogwaterbeschermingsprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een herijking van het programma Ruimte voor de Rivier 2.0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="697FB511" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>juni,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voorafgaand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>commissiedebat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Water,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geïnformeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>laatste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>stand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zaken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rondom het behalen van verschillende doelen op het gebied van water.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="2D08FBE6" w14:textId="44D043C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="4CB46040" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Erkent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onvoldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>woondoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>halen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanvullend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de doelen wél te halen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="4AB37A14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="625F3E96" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>woningtekort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>prioriteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Ministeriële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Taskforce Versnelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Woningbouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opgericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>versneld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>100.000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>woningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Dit doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>grootschalige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>woningbouwgebieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wijzen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>belemmeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7AF0DADA" w14:textId="2579022A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>woningbouw weg te nemen. In separate trajecten zet het kabinet zich in om randvoorwaardelijke knelpunten zoals stikstof en netcongestie op te lossen. De eerste resultaten van de Taskforce zijn reeds gedeeld met uw Kamer</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Actieplan Versnelling Woningbouw wordt in september met uw Kamer gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="40789FEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Bovendien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>stimuleren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bouwen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>betaalbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>woningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>per jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vrijgemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vanaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2029</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2035.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>invulling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>budgettair besluitvormingsmoment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>besloten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2029</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>woningbouwopgave beschikbaar op de VRO-begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3EED" w:rsidP="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="27872A21" w14:textId="2BE87CE1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1DEC825B" w14:textId="71B77EC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>begroting(en)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>steeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>steun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geregeld?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Waarom</w:t>
       </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>duurt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>lang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wanneer gaat u dit wél geregeld hebben?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="798F441F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="08354ED4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ontwerpbegrotingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ingediend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Prinsjesdag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>september</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verkiezingsreces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ingestemd met alle ontwerpbegrotingen in de Tweede Kamer. De volgende ontwerpbegrotingen zijn geautoriseerd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(peildatum 1 juni 2026) door de Eerste Kamer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="001DCE59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Koning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1281C9B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>IIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Staten-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Generaal,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1823E007" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="33562206" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>BES,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="0A641608" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Buitenlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="3CADF265" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Justitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7838DD16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Binnenlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Koninkrijksrelaties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="38869160" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Nationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Schuld,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1D83D76F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Asiel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="65EC82B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Deltafonds,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="3D5F3B3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Groeifonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="35217811" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>overige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begrotingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>liggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>behandeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vervolgens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>stemming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7C4721D7" w14:textId="1B62B87C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="4FEA3708" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>reageert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>defensief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>analyse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Rekenkamer?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wil </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het kabinet niet leren van fouten op dit terrein?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="375DFE21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="2BEB0697" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Het ministerie van Defensie neemt de geconstateerde onvolkomenheden serieus en zet in op het oplossen hiervan. Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>opdracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>snel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>militair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>vermogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>versterken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>waarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toezien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op de doelmatige, rechtmatige en navolgbare besteding van overheidsmiddelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="0CBB4933" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="0AB73668" w14:textId="37818BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>3,6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-[...125 lines deleted...]
-          <w:color w:val="231F20"/>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geconstateerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>4,4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>volgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>onzekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>rechtmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inkoopdossiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitzonderingsbepaling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanbeste-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dingswetgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>betreffende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inkoopdossiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>oordeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Rekenkamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onvoldoende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zelfdragend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onderbouwd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dossiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onzekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rechtmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beoordeeld. De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>overige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onrechtmatigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>betreffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
         </w:rPr>
         <w:t>meer</w:t>
       </w:r>
-      <w:r>
-[...69 lines deleted...]
-        <w:t>Verantwoordingsdebat met het voltallige kabinet?</w:t>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>escalatiedossiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verwerving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(bewuste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>afwijking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van aanbestedingsregels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onontkoombare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>noodzaak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanbesteding)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zogenaamde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geïmporteerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onrechtma-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tigheden doordat wordt afgeroepen op onrechtmatig afgesloten rijksbrede (overbruggings)overeenkomsten door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inkoopuitvoeringscentra van andere departementen.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1B865C33" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>staat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>initiatief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoogambtelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>overleg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gepland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Auditdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Rijk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Rekenkamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Financiën.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de Algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Rekenkamer,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Auditdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>slag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>afspraken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>over de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onderbouwing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inkoopdossiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onzekerheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voorkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>maakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>extra capaciteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beschikbaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opvolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Verantwoordingsonderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Kamerbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gestuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Audit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gang te zetten verbetering worden gevolgd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="2C521851" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="003F3EED" w:rsidP="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="59E87F52" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="682A94B3" w14:textId="05D1BA66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Erkent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onvoldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>stikstofdoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>halen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanvullend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beleid om de doelen wél te halen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="01E2DA0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="76D35CCA" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="60CBB908" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="02864B91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>analyse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Rekenkamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaarlijks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tientallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljarden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>worden uitgedeeld aan onverstandige belastingkortingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="26515E85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1AA3DDF9" w14:textId="6F18B522">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begrotingsregels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitgangspunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opgenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>indien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>fiscale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">negatief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geëvalueerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wordt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zodanig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>passen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>tegemoet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gekomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schaffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bereid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kritisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kijken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>negatief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geëvalueerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>regelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voornemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>terug</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>negatief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geëvalueerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schaffen</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>negatief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beoordeelde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>fiscale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>afgeschaft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1B876224" w14:textId="7549C741">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dekking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>weerbaarheidspakket</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>terugkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Dassen</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+          <w:position w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waarin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>alternatief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>lastenverzwaring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>arbeid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>alternatieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dekkingsopties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>werken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">basis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van ondoelmatige en ondoeltreffende fiscale regelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="5AEC5C3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="389BA8CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>slag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Rekenkamer?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="159B6741" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="05D4D786" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aandacht voor risico’s is van belang om weloverwogen beleidskeuzes te kunnen maken. In de lijn met de verzoeken hiertoe van uw Kamer ben ik voornemens om vanaf de ontwerpbegroting 2027 structureel aandacht te besteden aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doelen, resultaten en risico’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="29B5ED0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="435388F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Erkent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>halen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>stikstofdoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>leidt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>15 miljard euro?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="4DA7DA14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="3B65FCDE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>refereert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bevindingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>‘Stikstofuitstoot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Stikstofbeperkingen’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>SEO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Delft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>vorig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>opdracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Rutte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>erkent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stikstofprobleem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>economie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>belemmert,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>koste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>natuur,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>agrarische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>sector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>grote onzekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>houdt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>sluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>strekking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rapport.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>werkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de Taskforce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Landbouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Stikstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>brede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>samenhangende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>stikstofproblematiek waarover de Kamer voor de zomer wordt geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3EED" w:rsidP="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="55FC79C6" w14:textId="0B765EDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...45 lines deleted...]
-          <w:w w:val="110"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="6640BB05" w14:textId="42B93394">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Erkent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>netcongestie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>schade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>vanaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>2026?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="0E9CA4F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="2A70D63F" w14:textId="69365D9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik erken dat er door netcongestie economische schade ontstaat. In het Interdepartementaal Beleidsonderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Schakelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>toekomst</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:position w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>benoemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-[...265 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>oplossen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-[...117 lines deleted...]
-        <w:t>Kamer uitgenodigd en derhalve aanwezig bij het debat.</w:t>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>netcongestie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>zo’n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>jaar kan opleveren.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="45D7EBCE" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="0151747E" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="00AEEF"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="6A73C8F6" w14:textId="40BBD7C5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...7 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="76F1881D" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>rijksoverheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zoveel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gehaald?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="305B46CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1B8B38C2" w14:textId="4C5FF8EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gestelde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gehaald,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>mede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>val</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verkiezingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>formatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>coalitieakkoord heeft het nieuwe kabinet op diverse thema’s ambities en doelen geformuleerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="470D27C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="5EBB7A5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>concrete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gehaald?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="48FE7BEE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="65E5243D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1BEE1265" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="17447719" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>waren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>belangrijkste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>oorzaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>falen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7CC3602D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="6E4D927C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="025512DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="14C0F44A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>steeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitvoerbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>blijken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="46086BFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="4C232EAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>regeringspartijen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>afspraken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vooruit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>krijgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>daarvoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>stelt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zowel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>korte als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lange</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>termijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beleidsbrieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verstuurd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kamer zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>daar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>specifieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beleidsonderwerpen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rekening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gehouden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>uitvoerbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>maatregelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Vanaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>ontwerpbegroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>krijgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>hoofddoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>vaste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7CC2D9BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begrotingsstukken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Hierbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>besteed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>risico’s,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitvoering,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beheersing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>daarvan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaarverslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>reflectie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bevatten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ontwerpbegrotingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opgenomen doelen en risico’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="5A285CFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="59841F44" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0"/>
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="3CB046E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="519BCAAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="60BB3DBD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="3B8BE9D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F3EED" w:rsidP="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="34DD0B50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS"/>
-[...3 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vraag 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1B0BBD13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>neemt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>structureel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>verbeteren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="2C5FECD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="770DA33B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="059646F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
-[...12 lines deleted...]
-        <w:t>2</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>18</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="712C5D5F" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113" w:right="111"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voorkomt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uitgegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aantoonbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>resultaat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7AB8BA29" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1BCAB0BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7B4FF725" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="45C94AD7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>raken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>langetermijndoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>steeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zicht?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="4789DF2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="0F437A12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="564277CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="4EFA5BCB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>departementen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>presteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>volgens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Rekenkamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>slechtst?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="264F2855" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="45CB1B1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De ministeries met de meeste onvolkomenheden in de bedrijfsvoering zijn Defensie (8), Financiën (8) en Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>(8).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Ernstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>onvolkomenheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geconstateerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ministeries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Defensie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Justitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en Buitenlandse Zaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="6E11A897" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De begrotingshoofdstukken met de meest omvangrijke onrechtmatigheden zijn Defensie (onzekerheid bij rechtma-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inkopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>4,4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>SZW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(onzekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rechtmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Wajong-uitkeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>4,4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="075280CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="03240E32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...24 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>informatievoorziening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...24 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...24 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="231F20"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verbeteren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="773B3DB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="3D09A503" w14:textId="7E839CB4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Vanaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-[...163 lines deleted...]
-          <w:w w:val="105"/>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ontwerpbegrotingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2027,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanstaande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Prinsjesdag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ingediend,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>departementen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beleidsagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>volgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>coalitieakkoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beleidsagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>besteed aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>risico’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beheersing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hiervan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaarverslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begrotingsjaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geflecteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...32 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-[...98 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ontwerpbegroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opgenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>risico’s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Hiermee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>invulling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-[...3041 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>der Lee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
-            <w:color w:val="00AEEF"/>
-[...21555 lines deleted...]
-          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:w w:val="110"/>
           </w:rPr>
           <w:t>36740,</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:spacing w:val="-12"/>
             <w:w w:val="110"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:w w:val="110"/>
           </w:rPr>
           <w:t>nr.</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:spacing w:val="-12"/>
             <w:w w:val="110"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:w w:val="110"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>over</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>opnemen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>hoofddoelen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>hoofdresultaten</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>begrotings-</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>verantwoordingsstukken.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Ook</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>wordt</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>invulling</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>gegeven</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>aan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>motie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Lee</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>c.s.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>(Kamerstuk</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
           </w:rPr>
           <w:t>36740,</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:spacing w:val="33"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
           </w:rPr>
           <w:t>nr.</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:spacing w:val="33"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="33"/>
         </w:rPr>
-        <w:t> </w:t>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>verzoek</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>Tweede</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>Kamer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>(Kamerstuk</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:w w:val="110"/>
           </w:rPr>
           <w:t>31865,</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:spacing w:val="-15"/>
             <w:w w:val="110"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:w w:val="110"/>
           </w:rPr>
           <w:t>nr.</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:spacing w:val="-16"/>
             <w:w w:val="110"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="003F3EED">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="00AEEF"/>
             <w:w w:val="110"/>
           </w:rPr>
           <w:t>284</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>besteden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>risico’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de beheersing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hiervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3EED" w:rsidP="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="39A7D694" w14:textId="6B9BCB1F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Vraag 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="0FD8B7D1" w14:textId="07F0BDA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>waren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zoveel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>fouten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>onzekerheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>uitgaven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7BAAA621" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="5CB44702" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="6DB59CAF" w14:textId="4B64A51A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="6B48D597" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>4,4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>volgens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>regels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>uitgaf?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="2AC768AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="3F07CE73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="56948B66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1BB4B753" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>stappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>rechtmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>herstellen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="67B30767" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="5A2FE723" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="5F5E0770" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="3550346C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onzekerheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljarden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>directe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gunningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>pakken?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Deelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>urgentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Rekenkamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="1F6C04D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="0E0169E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3EED" w:rsidP="003F3EED" w:rsidRDefault="003F3EED" w14:paraId="7BBE92F2" w14:textId="61727590">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Vraag 26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="57874A60" w14:textId="63A2E881">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uitgebreid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ingaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>6,7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>fouten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>onzekerheden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bestaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bedrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>precies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uit? Hoe verhoudt het zich tot eerdere jaren? Is Defensie verantwoordelijk voor 4,4 miljard euro (pagina 29) of 3,6 miljard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro hiervan (pagina 27)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="53B2B768" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="0A32E3BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De 6,7 miljard euro aan fouten en onzekerheden betreft de optelsom aan fouten en onzekerheden in de rechtma-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tigheid en getrouwheid in de verplichtingen die bij de diverse begrotingshoofdstukken zijn geconstateerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="755918C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>meest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>omvangrijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>fouten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>onzekerheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>6,7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verplichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bestaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>uit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7618360C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>4,4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inkooponrechtmatigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Defensie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waarvan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>3,6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vanwege</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onvoldoende zelfdragende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onderbouwing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inkoopdossiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitzonderingsbepalingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanbe-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>stedingswetgeving;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="19DE6D90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Circa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>850</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>departementen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>vanwege</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>naleven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aanbestedingsregels,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waaronder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>escalatiedossiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>afroepen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onrechtmatig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>afgesloten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>overeenkomsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inkoo-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>puitvoeringscentra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="6695F36E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>eerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>totaalbedrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>fouten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onzekerheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verplichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omvang </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>procentueel):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="21A8C26B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>2025:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>6,7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>(1,33%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="62373539" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>2024:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>4,7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>(1,06%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="7B01A7F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>2023:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>4,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>(1,11%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="0994B965" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>2022:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>4,6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>(1,22%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="29992073" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>2021:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>15,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>(4,83%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="727E9D90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>2020:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>9,1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>(2,48%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="06346302" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="22C6F568" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>risico's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aangeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r>
-[...75 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-        <w:t>hiervan.</w:t>
+        <w:t>pakken?</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="25C01B54" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        </w:sectPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="00BB2AD3" w:rsidP="003F3EED" w:rsidRDefault="00BB2AD3" w14:paraId="55E52AC0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F3EED" w:rsidR="004E5D09" w:rsidP="003F3EED" w:rsidRDefault="004E5D09" w14:paraId="53A5DB4B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...4620 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId25"/>
+    <w:sectPr w:rsidRPr="003F3EED" w:rsidR="004E5D09" w:rsidSect="00C83551">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="2060" w:right="992" w:bottom="1340" w:left="992" w:header="1402" w:footer="1141"/>
+      <w:pgMar w:top="2060" w:right="992" w:bottom="1340" w:left="992" w:header="1402" w:footer="1141" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4F6BD205" w14:textId="77777777" w:rsidR="00286976" w:rsidRDefault="00286976" w:rsidP="00BB2AD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="16B25EE3" w14:textId="77777777" w:rsidR="00286976" w:rsidRDefault="00286976" w:rsidP="00BB2AD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="0"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-[...1 lines deleted...]
-    <w:charset w:val="0"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F6AE230" w14:textId="77777777" w:rsidR="00BB2AD3" w:rsidRPr="00BB2AD3" w:rsidRDefault="00BB2AD3" w:rsidP="00BB2AD3">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...144 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1738067C" w14:textId="77777777" w:rsidR="00974264" w:rsidRPr="00BB2AD3" w:rsidRDefault="00974264" w:rsidP="00BB2AD3">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...144 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DC93D0C" w14:textId="77777777" w:rsidR="00BB2AD3" w:rsidRPr="00BB2AD3" w:rsidRDefault="00BB2AD3" w:rsidP="00BB2AD3">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...144 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A6FEFD9" w14:textId="77777777" w:rsidR="00974264" w:rsidRPr="00BB2AD3" w:rsidRDefault="00974264" w:rsidP="00BB2AD3">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...144 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...636 lines deleted...]
-</w:ftr>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="213CD1C6" w14:textId="77777777" w:rsidR="00286976" w:rsidRDefault="00286976" w:rsidP="00BB2AD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="35AA3549" w14:textId="77777777" w:rsidR="00286976" w:rsidRDefault="00286976" w:rsidP="00BB2AD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="350370A8" w14:textId="0B8A817B" w:rsidR="003F3EED" w:rsidRPr="003F3EED" w:rsidRDefault="003F3EED" w:rsidP="003F3EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026/2027,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1">
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>32813,</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>nr.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>1556</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="2E54C7A5" w14:textId="226114BB" w:rsidR="003F3EED" w:rsidRPr="003F3EED" w:rsidRDefault="003F3EED" w:rsidP="003F3EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kamer,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vergaderjaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2025/2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32847, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1448</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="21E9C4BA" w14:textId="52B9B4B7" w:rsidR="003F3EED" w:rsidRPr="003F3EED" w:rsidRDefault="003F3EED">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>betreft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>lage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>btw-tarief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>sierteelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>producten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>zorgkostenaftrek.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="0150C32A" w14:textId="16279F83" w:rsidR="003F3EED" w:rsidRPr="003F3EED" w:rsidRDefault="003F3EED" w:rsidP="003F3EED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>betreft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>startersaftrek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gerichte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vrijstelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bedrijfseigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>producten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>werkkostenregeling.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="2A6DFAE1" w14:textId="5FBBDE72" w:rsidR="003F3EED" w:rsidRPr="003F3EED" w:rsidRDefault="003F3EED" w:rsidP="003F3EED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>848,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>101.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="650096F7" w14:textId="77777777" w:rsidR="003F3EED" w:rsidRPr="003F3EED" w:rsidRDefault="003F3EED" w:rsidP="003F3EED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>II,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2024-2025,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2">
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:spacing w:val="-5"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>023,</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:spacing w:val="-4"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>nr.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:spacing w:val="-5"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F3EED">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="00AEEF"/>
+            <w:spacing w:val="-4"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>553</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003F3EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B28057" w14:textId="62AC768B" w:rsidR="003F3EED" w:rsidRPr="003F3EED" w:rsidRDefault="003F3EED" w:rsidP="003F3EED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BD6C5C4" w14:textId="77777777" w:rsidR="00BB2AD3" w:rsidRPr="00BB2AD3" w:rsidRDefault="00BB2AD3" w:rsidP="00BB2AD3">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...428 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="549C31C7" w14:textId="77777777" w:rsidR="00974264" w:rsidRPr="00BB2AD3" w:rsidRDefault="00974264" w:rsidP="00BB2AD3">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...298 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C87599E" w14:textId="77777777" w:rsidR="00BB2AD3" w:rsidRPr="00BB2AD3" w:rsidRDefault="00BB2AD3" w:rsidP="00BB2AD3">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...298 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BDD3A1E" w14:textId="77777777" w:rsidR="00974264" w:rsidRPr="00BB2AD3" w:rsidRDefault="00974264" w:rsidP="00BB2AD3">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1554 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35F83ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:tmpl w:val="E864FC8A"/>
+    <w:lvl w:ilvl="0" w:tplc="F6E8DD46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="396" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="231F20"/>
         <w:spacing w:val="0"/>
         <w:w w:val="92"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="42D65CCA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="22F212B8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2304" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="8E8CFB66">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3256" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="2FCC19CE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4208" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="5CE096A0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="FC503236">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6112" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="A3F22C9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7065" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="03C641E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8017" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F84761C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:tmpl w:val="E8A45F90"/>
+    <w:lvl w:ilvl="0" w:tplc="8B9C5096">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="231F20"/>
         <w:spacing w:val="0"/>
         <w:w w:val="92"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="18222AF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="69BA5DA6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2304" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="44AE315E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3256" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="6EC02BFA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4208" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="733C6A00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="10B8A1C2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6112" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="34CA9DE0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7065" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="3D1A7DC0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8017" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="770080381">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1394304957">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...3 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00BB2AD3"/>
+    <w:rsid w:val="000F1E5F"/>
+    <w:rsid w:val="00286976"/>
+    <w:rsid w:val="00342C0C"/>
+    <w:rsid w:val="003F3EED"/>
+    <w:rsid w:val="00472F7B"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00974264"/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rsid w:val="00C83551"/>
+    <w:rsid w:val="00CB0AE4"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="nl-NL"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0ABEF328"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{56A59AE3-1B71-45B3-B448-EC485544BB33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
-    <w:name w:val="No List"/>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB2AD3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB2AD3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB2AD3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F3EED"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="003F3EED"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="003F3EED"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F3EED"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
-      <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
-[...4 lines deleted...]
-    <w:pPr/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F3EED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F3EED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...28 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-32813-1556.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-29023-553.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36740-7.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36740-8.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31865-284.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31865-284.html" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36740-8.html" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36740-7.html" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-29023-553.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-32813-1556.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>2483</ap:Words>
+  <ap:Characters>13657</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>113</ap:Lines>
+  <ap:Paragraphs>32</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>16108</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
-  <dc:subject/>
-  <dc:title/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <lastModifiedBy/>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
-  <revision/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...9 lines deleted...]
-    <vt:lpwstr>Antenna House PDF Output Library 7.4.1889</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>