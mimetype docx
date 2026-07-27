--- v0 (2026-06-01)
+++ v1 (2026-07-27)
@@ -1,3457 +1,978 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D147F6" w:rsidR="00AC4269" w:rsidP="00D147F6" w:rsidRDefault="00AC4269" w14:paraId="650548E4" w14:textId="0A77A536">
-[...30 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002F244F" w:rsidR="002F244F" w:rsidP="002F244F" w:rsidRDefault="00AA573E" w14:paraId="01D2904F" w14:textId="4CC15B3F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F" w:rsidR="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F" w:rsidR="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002F244F" w:rsidR="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="002F244F" w14:paraId="1F42CCC1" w14:textId="30A8464C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F" w:rsidR="00AA573E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3564</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="002F244F" w:rsidP="002F244F" w:rsidRDefault="002F244F" w14:paraId="36B8A196" w14:textId="4FF4169C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="002F244F" w:rsidP="002F244F" w:rsidRDefault="002F244F" w14:paraId="3E6C7861" w14:textId="48F4CBD6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="3B8D8C1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="0186324E" w14:textId="4247E441">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met het van kracht worden van het Asiel- en Migratiepact en de beoogde wijzigingen volgend uit de Wet Tweestatusstelsel, zijn veel ingrijpende veranderingen ophanden voor het asielstelsel en de bijbehorende uitvoeringsprocessen. Een van de te verwachten gevolgen is een toename van het aantal beroepen op artikel 8 van het Europees Verdrag voor de Rechten van de Mens (EVRM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="14447CF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="227A7356" w14:textId="041BEE7E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mede in het licht daarvan heeft uw Kamer een van mijn ambtsvoorgangers op 7 november 2024 per motie van de leden Rajkowski (VVD) en Bontenbal (CDA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D147F6">
-        <w:rPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00D147F6">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgeroepen om een Werkinstructie 8 EVRM op te stellen, die voor zowel aanvragers als de uitvoerende ambtenaren kan bijdragen aan de snelle en rechtvaardige behandeling van deze aanvragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="4EA76F4A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="08653F31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met uw Kamer deel ik het belang van een helder en goed toepasbaar uitvoeringskader. De Werkinstructie 8 EVRM is dan ook onderworpen aan een volledige herziening. In deze brief informeer ik u daar verder over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="2F35F9BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="44BAB7AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Herziening Werkinstructie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078447C" w:rsidR="00AC4269" w:rsidP="00D147F6" w:rsidRDefault="00AC4269" w14:paraId="73B9D8EC" w14:textId="18095FB4">
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="4A2556E4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="0078447C" w:rsidR="00737A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mede naar aanleiding van de motie van de leden Rajkowski en Bontenbal en de verwachting van een toename van het aantal beroepen op artikel 8 EVRM die ik met uw Kamer deel, is de Werkinstructie 8 EVRM onderworpen aan een volledige herziening.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="0078447C">
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Daarbij zijn de volgende overwegingen centraal gezet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078447C" w:rsidR="00AC4269" w:rsidP="00D147F6" w:rsidRDefault="00AC4269" w14:paraId="3BC3C335" w14:textId="77777777">
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="15834A03" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="68BB1F1E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0078447C" w:rsidR="00AC4269" w:rsidP="00D147F6" w:rsidRDefault="00AC4269" w14:paraId="60248A44" w14:textId="20432B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is een taak van de overheid om publieke voorzieningen, zoals zorg en onderwijs betaalbaar aan te bieden, maar ook om beleid op economische en maatschappelijke ambities te voeren en de publieke ruimte te verdelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om het economische belang en de brede welvaart te beschermen, hanteert Nederland strikte eisen en strenge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">wettelijke kaders voor toelating en verblijf. Enkel wanneer wordt voldaan aan deze eisen wordt de vreemdeling toelating en verblijf toegestaan. Vreemdelingen die niet voldoen aan het op hen van toepassing zijnde verblijfskader, of voor wie geen wettelijk toelatingskader bestaat, hebben geen recht op toelating en verblijf in Nederland, tenzij dat in een zeer bijzonder geval in strijd is met artikel 8 EVRM. Van een zeer bijzonder geval zal echter niet snel sprake zijn. Het Nederlands wettelijk toetsingskader is ontworpen in overeenstemming met artikel 8 EVRM. Het algemene belang bij een effectief toelatings- en vreemdelingenbeleid weegt dan ook zwaar. Slechts in zeer uitzonderlijke gevallen kan het individuele belang van de vreemdeling zwaarder wegen. De vernieuwde Werkinstructie dient de ambtenaren te ondersteunen in de eenvoudigere en rechtvaardige uitvoering van dit toelatingsbeleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="6DA5AD6B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="07FAD4D1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078447C">
-        <w:rPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Individuele toetsing van ongehuwden onder artikel 8 EVRM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078447C" w:rsidR="004D235B" w:rsidP="004D235B" w:rsidRDefault="004D235B" w14:paraId="5922C3EF" w14:textId="77777777">
-      <w:r w:rsidRPr="0078447C">
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="3CC2FB9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Naar aanleiding van de toezegging tijdens het debat over de asielnoodmaatregelenwet, de Wet uitvoering tweestatusstelsel en de novelle aanpassing strafbaarstelling illegaal verblijf in de Eerste Kamer op maandag 13 april jl. en dinsdag 14 april jl., is samen met de IND de huidige werkinstructie over de toepassing van artikel 8 van het Europees Verdrag voor de Rechten van de Mens (EVRM) bezien. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078447C" w:rsidR="004D235B" w:rsidP="004D235B" w:rsidRDefault="004D235B" w14:paraId="25C37C32" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0078447C">
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="1F3B9DE3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="4D24DDDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In de werkinstructie is opgenomen dat de IND in ieder geval aanneemt dat sprake is van familie- of gezinsleven in de zin van artikel 8 EVRM tussen partners die een reële en in voldoende mate met een huwelijk op één lijn te stellen relatie (homo- of heteroseksueel) onderhouden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078447C">
-        <w:rPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="0078447C">
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Daarbij geldt dat een niet-huwelijkse partnerrelatie in ieder geval met een huwelijk gelijk te stellen is wanneer deze een duurzaam karakter heeft. Indien er niet aannemelijk wordt gemaakt dat de relatie een duurzaam karakter heeft, moeten de referent en de vreemdeling nader onderbouwen waarom de relatie toch voldoende lijkt op een huwelijk om familie- of gezinsleven in de zin van artikel 8 EVRM aan te nemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0078447C" w:rsidR="004D235B" w:rsidP="004D235B" w:rsidRDefault="004D235B" w14:paraId="70D1AB54" w14:textId="77777777"/>
-[...53 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="1A603D4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="791CA0E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gelet op de toezegging die ik aan uw Kamer heb gedaan, is in de Werkinstructie aangepast dat het geen vereiste is dat er sprake is van een huwelijk om familie- en gezinsleven in de zin van artikel 8 EVRM aan te nemen. Deze aanpassing is gelijktijdig met deze brief gepubliceerd en hiermee is de toezegging afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="5A553693" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="0037774B" w14:paraId="451831BF" w14:textId="5CA9C349">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F" w:rsidR="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Asiel en Migratie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="0037774B" w:rsidP="002F244F" w:rsidRDefault="002F244F" w14:paraId="4B88E55D" w14:textId="6405ACD9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F244F" w:rsidR="0037774B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F244F" w:rsidR="006F53E6" w:rsidP="002F244F" w:rsidRDefault="006F53E6" w14:paraId="632F7471" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002F244F" w:rsidR="006F53E6" w:rsidSect="00C82BF5">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="279F4F2F" w14:textId="77777777" w:rsidR="00DA40F9" w:rsidRDefault="00DA40F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39082244" w14:textId="77777777" w:rsidR="007338C5" w:rsidRDefault="007338C5" w:rsidP="0037774B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E95CA19" w14:textId="77777777" w:rsidR="00DA40F9" w:rsidRDefault="00DA40F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="008AFE70" w14:textId="77777777" w:rsidR="007338C5" w:rsidRDefault="007338C5" w:rsidP="0037774B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2174DE43" w14:textId="77777777" w:rsidR="00143D6E" w:rsidRDefault="00143D6E">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="5027671E" w14:textId="77777777" w:rsidR="0037774B" w:rsidRPr="0037774B" w:rsidRDefault="0037774B" w:rsidP="0037774B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="639D8E87" w14:textId="77777777" w:rsidR="001273FE" w:rsidRPr="0037774B" w:rsidRDefault="001273FE" w:rsidP="0037774B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5120D6B7" w14:textId="77777777" w:rsidR="0037774B" w:rsidRPr="0037774B" w:rsidRDefault="0037774B" w:rsidP="0037774B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56A36759" w14:textId="77777777" w:rsidR="00DA40F9" w:rsidRDefault="00DA40F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C74B32B" w14:textId="77777777" w:rsidR="007338C5" w:rsidRDefault="007338C5" w:rsidP="0037774B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57EE4596" w14:textId="77777777" w:rsidR="00DA40F9" w:rsidRDefault="00DA40F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="456D0B34" w14:textId="77777777" w:rsidR="007338C5" w:rsidRDefault="007338C5" w:rsidP="0037774B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3B7A6737" w14:textId="77777777" w:rsidR="00AC4269" w:rsidRPr="00D147F6" w:rsidRDefault="00AC4269" w:rsidP="00AC4269">
+    <w:p w14:paraId="74DA3458" w14:textId="242CDC27" w:rsidR="0037774B" w:rsidRPr="002F244F" w:rsidRDefault="0037774B" w:rsidP="0037774B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D147F6">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D147F6">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D147F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        <w:t>126248/36 600 XX, nr. 17</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk 36 600 XX, nr. 17</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="62B1BFEC" w14:textId="212FB6C6" w:rsidR="00737A07" w:rsidRPr="00D147F6" w:rsidRDefault="00737A07">
+    <w:p w14:paraId="721712E5" w14:textId="77777777" w:rsidR="0037774B" w:rsidRPr="002F244F" w:rsidRDefault="0037774B" w:rsidP="0037774B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D147F6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D147F6">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00D147F6">
+        <w:r w:rsidRPr="002F244F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>WI 2026/3 Richtlijnen voor de toepassing van artikel 8 EVRM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D147F6">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="74D92D83" w14:textId="77777777" w:rsidR="00AC4269" w:rsidRPr="00D147F6" w:rsidRDefault="00AC4269" w:rsidP="00AC4269">
+    <w:p w14:paraId="7A3CD000" w14:textId="77777777" w:rsidR="0037774B" w:rsidRPr="002F244F" w:rsidRDefault="0037774B" w:rsidP="0037774B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D147F6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D147F6">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Onder de economische belangen van Nederland vallen onder meer: het zorgen voor voldoende werkgelegenheid, het zorgen voor adequate huisvesting (terwijl het aanbod in Nederland onder druk staat en de beschikbare ruimte schaars is), het verzorgen van toegang tot (soms schaarse of overbelaste) goederen en/of diensten; het leveren van hoogwaardige gezondheidszorg (terwijl de kosten voor die zorg steeds verder stijgen); zorgen voor voldoende toegang tot kwalitatief hoogwaardig onderwijs; onderhouden van een goede (soms al overbelaste) infrastructuur. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="14AAF568" w14:textId="77777777" w:rsidR="004D235B" w:rsidRPr="00D147F6" w:rsidRDefault="004D235B" w:rsidP="004D235B">
+    <w:p w14:paraId="0A049719" w14:textId="77777777" w:rsidR="0037774B" w:rsidRPr="002F244F" w:rsidRDefault="0037774B" w:rsidP="0037774B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D147F6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F244F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D147F6">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002F244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paragraaf 3.1 WI 2026/3 Richtlijnen voor de toepassing van artikel 8 EVRM.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7AB1F3EA" w14:textId="77777777" w:rsidR="00143D6E" w:rsidRDefault="00DA40F9">
-[...426 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="66D6E155" w14:textId="77777777" w:rsidR="0037774B" w:rsidRPr="0037774B" w:rsidRDefault="0037774B" w:rsidP="0037774B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="048C136A" w14:textId="77777777" w:rsidR="00143D6E" w:rsidRDefault="00DA40F9">
-[...1341 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="020A05D4" w14:textId="77777777" w:rsidR="001273FE" w:rsidRPr="0037774B" w:rsidRDefault="001273FE" w:rsidP="0037774B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...789 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BBDBA5D" w14:textId="77777777" w:rsidR="001273FE" w:rsidRPr="0037774B" w:rsidRDefault="001273FE" w:rsidP="0037774B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00143D6E"/>
-[...168 lines deleted...]
-    <w:rsid w:val="00FE0F79"/>
+    <w:rsidRoot w:val="0037774B"/>
+    <w:rsid w:val="00106A24"/>
+    <w:rsid w:val="001273FE"/>
+    <w:rsid w:val="002F244F"/>
+    <w:rsid w:val="0037774B"/>
+    <w:rsid w:val="00393E97"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007338C5"/>
+    <w:rsid w:val="00876000"/>
+    <w:rsid w:val="00AA573E"/>
+    <w:rsid w:val="00B842C8"/>
+    <w:rsid w:val="00C82BF5"/>
+    <w:rsid w:val="00CB0551"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="64164148"/>
+  <w14:docId w14:val="11A08F37"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{221EB72C-C9D5-4D2B-ABA7-9058A8B5D30E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3476,75 +997,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3579,55 +1100,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3699,1192 +1220,773 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="0037774B"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...295 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="5_G"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="5_G Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0037774B"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000222D8"/>
+    <w:rsid w:val="0037774B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000222D8"/>
-[...16 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="0037774B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...16 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0037774B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...10 lines deleted...]
-    <w:link w:val="VoetnoottekstChar"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F1484"/>
-[...109 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0037774B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F244F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...261 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1404152_1/1/" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4941,51 +2043,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5049,65 +2151,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5128,85 +2230,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3392</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>639</ap:Words>
+  <ap:Characters>3519</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>28</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>29</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4001</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4150</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>