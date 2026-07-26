--- v0 (2026-06-01)
+++ v1 (2026-07-26)
@@ -1,25634 +1,24277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xml:space="preserve" ve:Ignorable="w14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="15AE18BE" w14:textId="753BFE63">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>945 IX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="00DD3CCC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Financiën en Nationale Schuld 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="00DD3CCC" w:rsidP="003429E4" w:rsidRDefault="00DD3CCC" w14:paraId="76298396" w14:textId="52F7F8A7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="31AA106C" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="6444CDAF" w14:textId="10FB42A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="0091242D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERSLAG HOUDENDE EEN LIJST VAN VRAGEN EN ANTWOORDEN </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="3E93933B" w14:textId="1237C2F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="0091242D">
+        <w:t>10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="3E842469" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="6E75B226" w14:textId="4F7C9FE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="0091242D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste commissie voor Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="00DD3CCC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="0091242D">
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de daarop gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="0091242D">
+        <w:t>antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="34404C20" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="21B525E5" w14:textId="23C1DDFB">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="0091242D">
+        <w:t>vragen zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="00FE484A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="0091242D">
+        <w:t>27 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="00716217">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>voorgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="003B5BD2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="0091242D">
+        <w:t>minister van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="0091242D">
+        <w:t>1 juni 2026 zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="0091242D">
+        <w:t xml:space="preserve">minister van Financiën </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="3D7B737F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="440A968B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="653E304E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="1CF1459E" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="6F087671" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:t>Jansen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="32B4C829" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="5C6F9127" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="3F207137" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:t>Van der Steur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="002D3580" w:rsidP="003429E4" w:rsidRDefault="002D3580" w14:paraId="1EE504E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="52FA0741" w14:textId="30E52197">
+      <w:r w:rsidRPr="003429E4">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="003429E4" w14:paraId="360722A6" w14:textId="2A46027A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="003429E4" w:rsidP="003429E4" w:rsidRDefault="003429E4" w14:paraId="0719E7DB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="4AC9090E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="1D6D3442" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>toelichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>overige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>personeelskosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(Belastingen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>saldo 26,6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitgevallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verwacht,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ondanks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>57,6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>minder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan inhuurcontracten voor 2026 is afgesloten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="017A771C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="52382A50" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...483 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="4FBC214B" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aangegane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verplichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>overige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>personeelskosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>26,6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitgevallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>doordat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verplichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Vervroegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Uittreden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>(RVU)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>eind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aangegaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>begin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>staat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lagere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verplichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inhuurcontracten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(57,6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>want</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>niet onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>overige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>personeelskosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>externe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inhuur,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>totale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>personele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verplichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saldo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>29,0 miljoen euro lager zijn dan begroot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7F562491" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7E497C60" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113" w:right="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...945 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="00AEEF"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="6435779E" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>rentelasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>vlottende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>schuld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>(artikel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uitgevallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>renteper-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>centage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>concrete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>scenario's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hanteert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>indien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>marktrente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kortlopende financiering verder stijgt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="723AD544" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="56148EFB" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="6DBE27FF" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanzien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lange</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>korte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rentepercentages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>raming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Centraal Planbureau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(CPB)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aangehouden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>raming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>stijgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rentepercentage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vaste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schuld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>sterker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het rentepercentage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vlottende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schuld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>minimale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>streefniveau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gemiddelde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>looptijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>staatsschuld, en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verdeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vaste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vlottende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schuld,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaarlijks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geëvalueerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aangepast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wenselijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>minimale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>streefniveau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ingang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verlaagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>8,0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>naar 7,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>minimale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>streefniveau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>opgenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>financieringsplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Agentschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Generale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Thesaurie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="3311424C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="12360B38" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:t>2</w:t>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="3E592249" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>toelichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ICT-opdrachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>realisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>120,6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>lager is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uitgevallen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>lagere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>vervanging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Teradata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>-omgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">garanderen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lagere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>realisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voortkomt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>efficiëntie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vertraging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ICT-vervangingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7C85142C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="1863CB08" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...456 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="4770ACE0" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>lagere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>realisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aangegane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verplichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>120,6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ICT-opdrachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gevolg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vertraging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanbesteding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Teradata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onderhoud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>netwerkverbindingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>saldo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>leidt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit meerjarig gezien niet tot lagere uitgaven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="48A4E557" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2640 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:sectPr w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidSect="00F57995">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="2060" w:right="992" w:bottom="1340" w:left="992" w:header="1402" w:footer="1141"/>
+          <w:pgMar w:top="2060" w:right="992" w:bottom="1340" w:left="992" w:header="1402" w:footer="1141" w:gutter="0"/>
           <w:pgNumType w:start="32"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="003429E4" w:rsidP="003429E4" w:rsidRDefault="003429E4" w14:paraId="31701F52" w14:textId="29130E72">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113" w:right="106" w:hanging="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...239 lines deleted...]
-        <w:t>uitvielen dan begroot bij de tweede suppletoire begroting?</w:t>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="003429E4" w:rsidP="003429E4" w:rsidRDefault="003429E4" w14:paraId="6361D9D4" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="16"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="78FF1DE2" w14:textId="356E4BE1">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verklaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>toename</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>boeteontvangsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Nederlandsche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>(DNB),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>3,3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitvielen dan begroot bij de tweede suppletoire begroting?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="6E2A5ACA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="69E9E29A" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="4CA72B73" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>overige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ontvangsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>3,3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitgevallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begroot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suppletoire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>begroting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>doordat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>boeteontvangsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>(DNB)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>waren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>namelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>circa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2,4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>toegenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>boete-inkomsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gevolg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onherroepelijk worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanzienlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>DNB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opgelegde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>boetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voorgaande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vooraf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geheel te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voorspellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>boetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opgelegd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Boetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>worden pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geïnd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nadat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>boetebesluiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onherroepelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geworden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>woorden:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zodra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bezwaar-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en beroepsprocedures zijn afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="443ABE22" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7183FC6F" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113" w:right="106"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1390 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="00AEEF"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="6F782D8D" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>TenneT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt vermeld dat een gereserveerde kapitaalinjectie van drie miljard euro in 2025 niet is aangewend omdat er «structurele oplossingen» zijn uitgewerkt. Kunt u klip en klaar uitleggen wat deze oplossingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inhouden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoeverre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>belastingbetaler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hiermee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>definitief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ontlast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalbehoefte?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7078648B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="55B61F1B" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="46D43D54" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beantwoording</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kamervragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaarverslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Nationale Schuld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(IX).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="57419648" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="6D0C7A10" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:t>5</w:t>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="12B3A0DD" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>toelichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>garantie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Next</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Generation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(NGEU)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>met 576,4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>boven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bijgesteld?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ontwikkeld?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="102F0B3D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="77CEEB8A" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...210 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="582EF8CE" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bijstelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>betreft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>reguliere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>actualisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geraamde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>-aandeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>EU.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verwachte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rentestanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geraamde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>financie-ringskosten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>NGEU-middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>toe,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>garantiestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opwaarts is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bijgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="1D0BD16D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="5E019901" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...289 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="00AEEF"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7E57B09F" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse garantie aan het Next </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Generation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EU (NGEU) fonds is met maar liefst 576,4 miljoen euro naar boven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bijgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gevolg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>renteontwikkeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Bent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bereid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Europees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verband</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kritisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>interveniëren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op de alsmaar stijgende garantierisico's voor de Nederlandse staat die voortvloeien uit dit fonds?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="051FCE3C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="30377AB0" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="5B6A6FD4" w14:textId="7029934B">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>totale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitstaande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>garantie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>8.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bijlage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>FJR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bijstelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gevolg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>renteontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>markten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Naast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ontwikkelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>marktrente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>fluctueert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>garantie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>NGEU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aandeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>EU-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>totaalomvang van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>NGEU-leningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>externe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>effecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>invloed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>heeft.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zin benadrukt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Europees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verband</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>terugdringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schulden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4" w:rsidR="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begrotingstekorten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>naleving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>handhaving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begrotingsregels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="003429E4" w:rsidP="003429E4" w:rsidRDefault="003429E4" w14:paraId="7BB83B00" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="003429E4" w14:paraId="48050C1F" w14:textId="1E0FB4E8">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="003429E4" w:rsidP="003429E4" w:rsidRDefault="003429E4" w14:paraId="06FC7FA0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="458EEDE7" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanzien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ESM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>opgemerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geplande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verhoging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>garantie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>1,4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">miljard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verschoven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bevestigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>herziening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalsleutel maximaal inspant om de nationale blootstelling aan dit noodfonds te beperken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="174992DC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7C93B086" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="1"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="48E80422" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ESM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalsleutel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bepaalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>contributie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>elk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalvoorraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ESM,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-24"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>betreft het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-21"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ingelegde-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>oproepbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ESM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ESM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalsleutel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gebaseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-19"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalsleutel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ECB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>maakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ESM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ECB-sleutel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2009</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>daarvan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>draagt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>momenteel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>5,6%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalvoorraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ESM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ECB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>sleutel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>elke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lidstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gebaseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>factoren:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aandeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lidstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>totale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bevolking-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bbp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>EU.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ESM-verdrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">schrijft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>situaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kapitaalsleutel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ESM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aangepast:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>toetreden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>nieuw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ESM,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>twaalfjarige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>correctieperiode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalinleg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lidstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ESM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>einde komt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voorzien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beëindiging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>twaalfjarige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>correctieperiode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalinleg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Letland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>toetreding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Bulgarije</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ESM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalinleg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>garantie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>begroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voorzien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Gouverneurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ESM-verdrag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>echter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">besluiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>actualiseren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalsleutel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>december</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onvoldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>draagvlak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="07F36525" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalsleutel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>actualiseren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Gouverneurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>besloten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hiervan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zien.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Gouverneurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>besluiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kapitaalsleutel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>alsnog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>actualiseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>blijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>huidige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kapitaalsleutel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ESM,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gebaseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ECB-sleutel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2009,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>garantie niet verhoogd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="1F7BF949" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="25FCACB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:t>6</w:t>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="6979A37E" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>toelichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gemeenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>provincies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitbetaalde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>declaraties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>saldo 216,8 miljoen euro hoger zijn uitgevallen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7A820484" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="68F443CC" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113" w:right="393"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...423 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7DD9CF15" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gemeenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>provincies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitbetaalde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>declaraties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>saldo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>216,8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitgevallen dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geraamd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>suppletoire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begroting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>afwijking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>context</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>systematiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Btw-compensatiefonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>(BCF):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>BCF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>declaratiegedreven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>regeling:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>gemeenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="27EA6100" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provincies kunnen betaalde btw op niet-ondernemersactiviteiten declareren, waardoor de feitelijke uitgaven van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het fonds rechtstreeks samenhangen met de ingediende declaraties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="659806F4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="144FA333" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>hoogte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>declaraties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>hangt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>daadwerkelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>medeoverheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gedurende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>praktijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lastig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>exact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ramen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prijsontwikkelingen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>taakmutaties,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>investeringsritmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>mate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitbesteding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>invloed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoogte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compensabele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>btw van medeoverheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="4E3485DC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="50003AD0" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Het BCF kent een vooraf vastgesteld plafond. Afwijkingen tussen de gerealiseerde uitgaven en dit plafond worden verrekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Gemeentefonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>(GF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Provinciefonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>(PF).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geraamde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>declaraties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>BCF leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>daardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>saldo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Rijksbegroting,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>werken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>lagere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afdracht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onttrekking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>GF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>PF.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>plafond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>overschreden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="33DD1B00" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="4FFB3258" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113" w:right="199"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...679 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-10"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="72C73C7F" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(Toeslagen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>valt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>verplichtingenrealisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>personeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>105</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>mln.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>lager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uit,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verschuiven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>herstelactiviteiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>latere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>jaren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Betekent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>gedupeerden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>toeslagenschandaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>door deze verschuiving wéér langer moeten wachten op de definitieve afhandeling van hun dossier?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="6068CEDE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="2FD508DF" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="1AC20DE8" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>deel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>geplande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>activiteiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>doorschoven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ambitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>blijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>eind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het financieel herstel af te ronden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="07F39A7C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="003429E4" w:rsidP="003429E4" w:rsidRDefault="003429E4" w14:paraId="1518CFE4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="003429E4" w:rsidP="003429E4" w:rsidRDefault="003429E4" w14:paraId="00E4B9D5" w14:textId="60F652A6">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="0473E133" w14:textId="7610E316">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>productie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>«aanvullende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schaderoutes»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>achtergebleven,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitgaven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hiervoor 41,8 miljoen euro lager uitvielen dan begroot?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="6C93081D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="5FAB2F47" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="1"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="4541A29D" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zowel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Stichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(Gelijk)waardig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Herstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gevraagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aantal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>afgehandelde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aanvragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schalen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Daardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>besteding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>achtergebleven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begrote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bedrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="4E84CF6E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="58169084" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="231F20"/>
-          <w:spacing w:val="-10"/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:t>7</w:t>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="74B304D2" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kerndepartement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>(artikel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>externe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inhuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>drie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitgevallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begroot,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ondanks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>onderbezetting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitleggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ingezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>eigen personeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>inhuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ICT-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>HR-werkzaamheden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="12CCE992" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="5A29547D" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...265 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-10"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7E9B2010" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>blijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>inzetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>terugdringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>externe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>inhuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>externe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>inhuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kerndepartement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>redenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="202A1228" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="09074441" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>krapte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>arbeidsmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vacatures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>altijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>snel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>genoeg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>invullen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ministerie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voor bepaald werk terugvalt op externe inhuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="76D21C2B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="758FA46A" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>bepaalde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>situaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>specifieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kennis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vereisen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>huurt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>externen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>externen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tijdelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>opdrachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>vergroten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kennis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>organisatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>zorgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>lange</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>termijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>maatschappelijke opgaven kan werken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="22A36E05" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003429E4" w:rsidR="003429E4" w:rsidRDefault="003429E4" w14:paraId="27F17CC9" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113" w:right="106"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="07D0CFAE" w14:textId="079CDDB1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="70BBEC6C" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="231F20"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>toelichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>728</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>mln.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schuld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitgegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003429E4">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1399 lines deleted...]
-        <w:t>kader.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kapitaalmarkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dan waarmee in de begroting rekening werd gehouden?</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7469DD7F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="1C63517E" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        </w:sectPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...545 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-10"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="293A0818" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>totale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>financiering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kapitaalmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>begin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>slechts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>indicatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gegeven. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Afhankelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>verwachte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>financieringsbehoefte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>komende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>jaar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>marktomstandigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>exogene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>factoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>einde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>definitieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>financieringsomvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kapitaalmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bepaald.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>overschrijding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>1,8%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>initiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>indicatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitgifte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>vaste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schuld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="325558D6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="0C9983BC" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="113" w:right="106"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3590 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Vraag</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="00AEEF"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-10"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="785F6CF4" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>nader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>toelichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rentelasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>kasbeheer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>164</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitgevallen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>dan bij de tweede suppletoire begroting werd geraamd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="7FE3CC8A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00F57995" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="612ACCBB" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="231F20"/>
-[...300 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>vraag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2087 lines deleted...]
-          <w:color w:val="00AEEF"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57995">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="003429E4" w:rsidR="0091242D" w:rsidP="003429E4" w:rsidRDefault="0091242D" w14:paraId="41FD12DA" w14:textId="77777777">
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>rentelasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>kasbeheer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>bestaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>rentevergoedingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>betaald</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>deelnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>schatkistbankieren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>saldo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rekeningen-courant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>deposito’s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>uitvoerder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van schatkistbankieren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>zicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>beweegredenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>deelnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>minder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>aan te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>houden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>schatkist.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>toename</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>betaalde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>rentevergoedingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>voornamelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>gevolg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003429E4">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>een toename van de middelen aangehouden door de sociale fondsen.</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...6234 lines deleted...]
-    <w:sectPr>
+    <w:p w:rsidRPr="003429E4" w:rsidR="009E7070" w:rsidP="003429E4" w:rsidRDefault="009E7070" w14:paraId="61467E83" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="003429E4" w:rsidR="009E7070" w:rsidSect="00F57995">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
-      <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="2060" w:right="992" w:bottom="1340" w:left="992" w:header="1402" w:footer="1141"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6560D76A" w14:textId="77777777" w:rsidR="0045213C" w:rsidRDefault="0045213C" w:rsidP="0091242D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3BAEA68E" w14:textId="77777777" w:rsidR="0045213C" w:rsidRDefault="0045213C" w:rsidP="0091242D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-[...1 lines deleted...]
-    <w:charset w:val="0"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="113CDD4F" w14:textId="42972E2D" w:rsidR="00CB3242" w:rsidRDefault="00CB3242">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto" w:before="0"/>
+      <w:pStyle w:val="Plattetekst"/>
+      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="171CB579" w14:textId="45D78F56" w:rsidR="00F57995" w:rsidRDefault="00F57995">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4CE71EA2" w14:textId="5D2C218B" w:rsidR="00CB3242" w:rsidRDefault="00CB3242">
+    <w:pPr>
+      <w:pStyle w:val="Plattetekst"/>
+      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="271A31C1" w14:textId="77777777" w:rsidR="0045213C" w:rsidRDefault="0045213C" w:rsidP="0091242D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3FDEAB6C" w14:textId="77777777" w:rsidR="0045213C" w:rsidRDefault="0045213C" w:rsidP="0091242D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="192C901D" w14:textId="77777777" w:rsidR="00CB3242" w:rsidRDefault="00CB3242">
+    <w:pPr>
+      <w:pStyle w:val="Plattetekst"/>
+      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487483392">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6178E985" wp14:editId="76A37ACA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>6691564</wp:posOffset>
+                <wp:posOffset>689299</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9827879</wp:posOffset>
+                <wp:posOffset>877877</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="217804" cy="165100"/>
+              <wp:extent cx="3646804" cy="163830"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="Textbox 3"/>
+              <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="3" name="Textbox 3"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="217804" cy="165100"/>
+                        <a:ext cx="3646804" cy="163830"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="24C904C5" w14:textId="77777777" w:rsidR="00CB3242" w:rsidRDefault="00CB3242">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-                            <w:ind w:left="60"/>
+                            <w:spacing w:before="23"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                              <w:b/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...33 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:526.894836pt;margin-top:773.848755pt;width:17.150pt;height:13pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15833088" type="#_x0000_t202" id="docshape3" filled="false" stroked="false">
+            <v:shapetype w14:anchorId="6178E985" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:54.3pt;margin-top:69.1pt;width:287.15pt;height:12.9pt;z-index:-251665920;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDO5mWIlAEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1Ol2VVVR0xWwAiGt&#10;AGnhA1zHbiJij5lxm/TvGXvTFsENcRmP7fGb9954+zD5QZwsUg+hkctFJYUNBto+HBr5/duHNxsp&#10;KOnQ6gGCbeTZknzYvX61HWNt76CDobUoGCRQPcZGdinFWikynfWaFhBt4EsH6HXiLR5Ui3pkdD+o&#10;u6paqxGwjQjGEvHp48ul3BV856xJX5wjm8TQSOaWSsQS9zmq3VbXB9Sx681MQ/8DC6/7wE2vUI86&#10;aXHE/i8o3xsEApcWBrwC53pjiwZWs6z+UPPc6WiLFjaH4tUm+n+w5vPpOX5FkaZ3MPEAiwiKT2B+&#10;EHujxkj1XJM9pZq4OgudHPq8sgTBD9nb89VPOyVh+HC1vl9vqnspDN8t16vNqhiubq8jUvpowYuc&#10;NBJ5XoWBPj1Ryv11fSmZybz0z0zStJ+4JKd7aM8sYuQ5NpJ+HjVaKYZPgY3KQ78keEn2lwTT8B7K&#10;18haArw9JnB96XzDnTvzBAqh+bfkEf++L1W3P737BQAA//8DAFBLAwQUAAYACAAAACEArsqSHN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNQFYa4lQVghMSIg0Hjk7s&#10;JlbjdYjdNvw9y4nednZHs2/KzeJHdrJzdAEV3K8EMItdMA57BZ/N610OLCaNRo8BrYIfG2FTXV+V&#10;ujDhjLU97VLPKARjoRUMKU0F57EbrNdxFSaLdNuH2etEcu65mfWZwv3IMyEk99ohfRj0ZJ8H2x12&#10;R69g+4X1i/t+bz/qfe2aZi3wTR6Uur1Ztk/Akl3Svxn+8AkdKmJqwxFNZCNpkUuy0vCQZ8DIIfNs&#10;DayljXwUwKuSX3aofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDO5mWIlAEAABsDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCuypIc3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAO4DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="24C904C5" w14:textId="77777777" w:rsidR="00CB3242" w:rsidRDefault="00CB3242">
                     <w:pPr>
-                      <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-                      <w:ind w:left="60"/>
+                      <w:spacing w:before="23"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...33 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...12 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487484928">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78AA91AA" wp14:editId="42A31162">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>6691564</wp:posOffset>
+                <wp:posOffset>689299</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9827879</wp:posOffset>
+                <wp:posOffset>1162277</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="217804" cy="165100"/>
+              <wp:extent cx="446405" cy="163830"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name="Textbox 6"/>
+              <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="6" name="Textbox 6"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="217804" cy="165100"/>
+                        <a:ext cx="446405" cy="163830"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="08D354EC" w14:textId="14CD9046" w:rsidR="00CB3242" w:rsidRDefault="00CB3242">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-                            <w:ind w:left="60"/>
+                            <w:spacing w:before="23"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Trebuchet MS"/>
+                              <w:b/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...33 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:526.894836pt;margin-top:773.848755pt;width:17.150pt;height:13pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15831552" type="#_x0000_t202" id="docshape6" filled="false" stroked="false">
+            <v:shape w14:anchorId="78AA91AA" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:54.3pt;margin-top:91.5pt;width:35.15pt;height:12.9pt;z-index:-251664896;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhEYkymAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOluqVZR0xWwAiGt&#10;AGmXD3Adu7GIPWbGbdK/Z+xNWwQ3xMUez4yf33vjzf3kB3E0SA5CK5eLWgoTNHQu7Fv5/fnjmzsp&#10;KKnQqQGCaeXJkLzfvn61GWNjbqCHoTMoGCRQM8ZW9inFpqpI98YrWkA0gYsW0KvER9xXHaqR0f1Q&#10;3dT1uhoBu4igDRFnH16KclvwrTU6fbWWTBJDK5lbKiuWdZfXartRzR5V7J2eaah/YOGVC/zoBepB&#10;JSUO6P6C8k4jENi00OArsNZpUzSwmmX9h5qnXkVTtLA5FC820f+D1V+OT/EbijS9h4kHWERQfAT9&#10;g9ibaozUzD3ZU2qIu7PQyaLPO0sQfJG9PV38NFMSmpOr1XpVv5VCc2m5vr27LX5X18sRKX0y4EUO&#10;Wok8rkJAHR8p5edVc26Zubw8n4mkaTcJ12XO3JkzO+hOLGXkabaSfh4UGimGz4HtyqM/B3gOducA&#10;0/ABygfJigK8OySwrhC44s4EeA6F1/xn8qB/P5eu68/e/gIAAP//AwBQSwMEFAAGAAgAAAAhAFyB&#10;KC7eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1ldio3SIFN8SpKgQTEiIN&#10;A6MTu4nV+Bxitw3/nusE2726R+9HsZ39wM52ii6ggtVSALPYBuOwU/BZv95LYDFpNHoIaBX82Ajb&#10;8vam0LkJF6zseZ86RiYYc62gT2nMOY9tb72OyzBapN8hTF4nklPHzaQvZO4HvhYi4147pIRej/a5&#10;t+1xf/IKdl9Yvbjv9+ajOlSurjcC37KjUneLefcELNk5/cFwrU/VoaROTTihiWwgLWRGKB3ygUZd&#10;iUe5AdYoWAspgZcF/7+h/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBhEYkymAEAACED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcgSgu3gAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
-[...611 lines deleted...]
-                  <w:p>
+                  <w:p w14:paraId="08D354EC" w14:textId="14CD9046" w:rsidR="00CB3242" w:rsidRDefault="00CB3242">
                     <w:pPr>
                       <w:spacing w:before="23"/>
-                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-[...276 lines deleted...]
-                      <w:jc w:val="left"/>
+                      <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Trebuchet MS"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...30 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BADF4E5" w14:textId="55E5B73E" w:rsidR="00CB3242" w:rsidRDefault="00CB3242">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto" w:before="0"/>
+      <w:pStyle w:val="Plattetekst"/>
+      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...926 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...3 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="0091242D"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rsid w:val="003429E4"/>
+    <w:rsid w:val="003B5BD2"/>
+    <w:rsid w:val="0045213C"/>
+    <w:rsid w:val="0046608A"/>
+    <w:rsid w:val="00716217"/>
+    <w:rsid w:val="0086435E"/>
+    <w:rsid w:val="008F23E1"/>
+    <w:rsid w:val="0091242D"/>
+    <w:rsid w:val="009E7070"/>
+    <w:rsid w:val="00A54391"/>
+    <w:rsid w:val="00AC31AE"/>
+    <w:rsid w:val="00CB3242"/>
+    <w:rsid w:val="00DD3CCC"/>
+    <w:rsid w:val="00F57995"/>
+    <w:rsid w:val="00FE484A"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="nl-NL"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="760D9680"/>
+  <w15:docId w15:val="{2CBF576E-ED5B-47B5-8503-97337BED2BF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...8 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D3580"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091242D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:left="113"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:link w:val="Ballontekst"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0091242D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0091242D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
-[...6 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-[...9 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="0091242D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0091242D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="0091242D"/>
     <w:pPr>
-      <w:ind w:left="113"/>
-      <w:outlineLvl w:val="1"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="0091242D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
-[...4 lines deleted...]
-    <w:pPr/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0091242D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0091242D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0091242D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0091242D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\LAMS0610\OneDrive%20-%20Tweede%20Kamer%20der%20Staten-Generaal\Dienst%20GPBW%20-%20GRI\07%20Griffie%20-%20Publicatie\Voorkantjes\Verslag%20houdende%20een%20lijst%20van%20vragen%20en%20antwoorden.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -25758,64 +24401,83 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1933</ap:Words>
+  <ap:Characters>10633</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>88</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>12541</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:creator/>
-  <dc:subject/>
-  <dc:title/>
+  <lastModifiedBy/>
+  <revision/>
+  <lastPrinted>2013-11-04T08:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <lastModifiedBy/>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
   <keywords/>
   <version/>
   <category/>
-  <revision/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2026-06-01T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Antenna House XSL Formatter V7.4 R1 Linux : 7.4.1.63121 (2023-12-20T11:05+09)</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-[...3 lines deleted...]
-    <vt:lpwstr>Antenna House PDF Output Library 7.4.1889</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>