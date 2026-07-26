--- v0 (2026-06-01)
+++ v1 (2026-07-26)
@@ -1,4159 +1,1376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="006C3666" w:rsidP="006C3666" w:rsidRDefault="006C3666" w14:paraId="70BC13DC" w14:textId="77777777"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="004C7726" w:rsidR="004C7726" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="0D11E5D9" w14:textId="2CBF91A6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726" w:rsidR="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>793</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726" w:rsidR="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C7726" w:rsidR="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Internationale klimaatafspraken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="004C7726" w:rsidP="004C7726" w:rsidRDefault="004C7726" w14:paraId="6976A84F" w14:textId="6DAB7616">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726" w:rsidR="00F71A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>302</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="004C7726" w:rsidP="004C7726" w:rsidRDefault="004C7726" w14:paraId="2126F82D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="004C7726" w14:paraId="641B7828" w14:textId="41F6C1B2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726" w:rsidR="00F71A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004C7726" w:rsidR="00F71A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Van 24 tot en met 29 april jl. vond in Santa Marta, Colombia, de eerste internationale conferentie plaats over de afbouw van fossiele brandstoffen. Nederland organiseerde deze conferentie samen met Colombia, in opvolging van de aankondiging tijdens de klimaatconferentie van de Verenigde Naties, COP30 in Belém, Brazilië. De conferentie in Santa Marta stond in het teken van de uitvoering van de eerder gemaakte mondiale afspraak om dit decennium versneld toe te werken naar een transitie weg van fossiele brandstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726" w:rsidR="00F71A3F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="004C7726" w:rsidR="00F71A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B97BE1">
-[...205 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="0CDD8966" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="29ECD2FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wereldwijde energiecrisis die is ontstaan als gevolg van de blokkade van de Straat van Hormuz laat zien hoe kwetsbaar landen zijn voor prijsschommelingen en leveringsrisico’s van fossiele energie. De grote prijsvolatiliteit en hoge prijzen voor fossiele energie leiden tot onzekerheid en onverwachte kosten voor huishoudens en bedrijven. Landen met een hoger aandeel hernieuwbare energie zijn beter bestand tegen dergelijke schokken. Door verwevenheid van fossiele brandstoffen in onze economieën is de afbouw van fossiel geen gemakkelijke opgave. Het vergt naast analyses en maatregelen op nationaal niveau internationale samenwerking, kennisdeling en gezamenlijke oplossingen. Deze conferentie heeft een grote groep landen bijeengebracht om over al deze aspecten te spreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="7D6711F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="7628492D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze brief zal ik nader ingaan op de opzet en inhoud van de conferentie, de belangrijkste uitkomsten van de ministeriële bijeenkomst op 28 en 29 april en de Nederlandse inzet en vervolgstappen richting COP31, in november in Antalya, Turkije.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="028C42A8" w14:textId="070E3AE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="59E5CB85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doel van de conferentie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="5FBD98C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="079A73D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ter voorbereiding op de tweedaagse ministeriële dialoog tussen landen gingen zo’n 1500 belanghebbenden met elkaar in gesprek, waaronder wetenschappers, parlementariërs, en vertegenwoordigers van het maatschappelijk middenveld en bedrijfsleven. Bij de start van de ministeriële bijeenkomst op 28 april presenteerden deze groepen hun bevindingen. Aan de ministeriële bijeenkomst namen 57 landen deel, samen goed voor een derde van het wereldwijde fossiele energieverbruik en een vijfde van de wereldwijde fossiele productie. Ook waren de COP30- en COP31-voorzitters aanwezig, evenals Europees Commissaris Hoekstra, en de speciaal adviseur voor Klimaatactie en Rechtvaardige Transitie van de secretaris-generaal van de Verenigde Naties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="4B59DFE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="51EEBB77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Doel </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">De conferentie richtte zich op implementatie van de in Dubai (COP28) gemaakte afspraken over de transitie weg van fossiele brandstoffen. Het is nadrukkelijk géén vervanging voor het maken van mondiale klimaatafspraken met consensus, maar dient als 'buitenboordmotor’ voor versterking en versnelling van implementatie van multilaterale afspraken. Mede hierom was er geen sprake van onderhandelingen over een gemeenschappelijke eindverklaring. Wel hebben Colombia en Nederland als voorzitters een document opgesteld met voorgestelde oplossingen en vervolgstappen. Deze vindt u in de bijlage van de brief. Deze aanpak werd breed onderschreven door aanwezige partijen en het document wordt gezien als een goede weergave van de gesprekken en noodzakelijke vervolgstappen voor de coalitie van welwillende landen die in Santa Marta bijeen is gekomen. Een uitgebreid rapport namens beide covoorzitters volgt voor de zomer en zal ook met de Tweede Kamer worden gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="4E9AA051" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="1D052655" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...217 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De belangrijkste uitkomsten van de ministeriële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijeenkomst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="699C5BB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...29 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="2E77C809" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gezamenlijke prioriteiten voor de transitie weg van fossiele brandstoffen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3666" w:rsidP="006C3666" w:rsidRDefault="006C3666" w14:paraId="7F9736A7" w14:textId="77777777">
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="4441D677" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF03B7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Drie thema’s stonden tijdens de gesprekken centraal: het doorbreken van economische afhankelijkheid van fossiele brandstoffen, de transformatie van vraag en aanbod van fossiel naar schone energiebronnen en het versterken van internationale samenwerking en klimaatdiplomatie. Landen hebben de uitwisseling over deze thema’s als waardevol ervaren en daarom </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">Drie thema’s stonden tijdens de gesprekken centraal: het doorbreken van economische afhankelijkheid van fossiele brandstoffen, de transformatie van vraag en aanbod van fossiel naar schone energiebronnen en het versterken van internationale samenwerking en klimaatdiplomatie. Landen hebben de uitwisseling over deze thema’s als waardevol ervaren en daarom worden er drie werkstromen opgezet om deze thema's verder uit te werken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="2CCD5ADD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>worden</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="5D239CA3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> er drie werkstromen opgezet om deze thema's verder uit te werken. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006C3666" w:rsidP="006C3666" w:rsidRDefault="006C3666" w14:paraId="67189AD4" w14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland en Colombia zullen deze werkstromen verder uitwerken samen met de genoemde organisaties en de voorzitters van de tweede conferentie, Tuvalu en Ierland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is gekozen om de uitvoering zoveel mogelijk door bestaande organisaties te laten doen, zodat bestaand werk kan worden opgeschaald, inspanningen elkaar versterken, overlap wordt voorkomen, en kosten worden bespaard. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De werkstromen blijven open en flexibel, om ook landen en initiatieven die niet aanwezig waren op de conferentie gelegenheid te bieden aan te sluiten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="3A3CF694" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C3666" w:rsidP="006C3666" w:rsidRDefault="006C3666" w14:paraId="35F8A217" w14:textId="77777777">
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="4FCC4BAE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nederland en Colombia zullen deze werkstromen verder uitwerken </w:t>
-[...267 lines deleted...]
-    <w:p w:rsidRPr="00592D10" w:rsidR="006C3666" w:rsidP="006C3666" w:rsidRDefault="006C3666" w14:paraId="34443684" w14:textId="77777777">
+        <w:t>Er zal worden gewerkt aan drie thema’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="6B8029BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...62 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nationale routekaarten voor de transitie weg van fossiele brandstoffen, inclusief aandacht voor de aanbodzijde van fossiele brandstoffen. Dit zal worden ondersteund door het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Science Panel for the Global Energy Transition</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004C7726">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="441FE920">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en het </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E766C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDC Partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="441FE920">
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00EA367C" w:rsidR="006C3666" w:rsidP="006C3666" w:rsidRDefault="006C3666" w14:paraId="37EC2D5C" w14:textId="1A6068FF">
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat landen nu al helpt hun verplichte klimaatplannen onder de Overeenkomst van Parijs te ontwikkelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="2ECDA468" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analyses en oplossingen voor knelpunten die voortvloeien uit macro-economische afhankelijkheden en de financiële architectuur, waaronder aandacht voor schulden, fiscale afhankelijkheden en fossiele brandstofsubsidies. Het werk wordt ondersteund door het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>International Institute for Sustainable Development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA367C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IISD); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3666" w:rsidP="006C3666" w:rsidRDefault="006C3666" w14:paraId="7A95003B" w14:textId="77777777">
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="2228E98C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...98 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kansrijke opties om via handel en investeringen decarbonisatie en fossielvrije handelsketens te versterken, zoals bijvoorbeeld vraag- en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>marktcreatie voor producten en technologieën voor de energietransitie. Dit wordt ondersteund door de Organisatie voor Economische Samenwerking en Ontwikkeling (OESO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="16946971" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="569DD5C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vergroten van transparantie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3666" w:rsidP="006C3666" w:rsidRDefault="006C3666" w14:paraId="5E32FB86" w14:textId="77777777">
-[...42 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="001E7F26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft tijdens de conferentie landen aangespoord transparanter te worden over hun fossiele brandstofsubsidies en andere fossiele voordelen. Alle aanwezige landen zullen worden uitgenodigd om deze subsidies en voordelen in kaart te brengen op basis van de methodologie die is ontwikkeld in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coalition on Phasing Out Fossil Fuel Incentives including Subsidies </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E766C">
-[...111 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(COFFIS). Zo kan beter inzicht ontstaan in de verwevenheid van fossiele brandstoffen in de economie en maatschappij, en in de aangrijpingspunten voor de afbouw daarvan. Bij het uitfaseren van fossiele brandstofsubsidies is internationale samenwerking vaak van groot belang, omdat sommige subsidies vastliggen in internationale verdragen of Europese afspraken. In Nederland geeft het kabinet via de Miljoenennota transparantie over de eigen fossiele subsidies en -voordelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="2D007819" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="060C1FC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Nederlandse inzet en vervolgstappen richting COP31 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3666" w:rsidP="006C3666" w:rsidRDefault="006C3666" w14:paraId="029E8E21" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="1A2B6B69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="0EC46062" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...81 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De conferentie heeft een coalitie van welwillende landen bijeengebracht die het multilaterale COP-proces willen versterken door de uitvoering van gemaakte afspraken te versnellen. Het is dus van belang om aansluiting met het multilaterale proces te borgen. De conferentie was daarbij een mijlpaal om het momentum voor het uitfaseren van fossiele brandstoffen dat ontstond tijdens COP30 te behouden, ook richting andere relevante internationale bijeenkomsten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3666" w:rsidP="006C3666" w:rsidRDefault="006C3666" w14:paraId="1E72F4BE" w14:textId="77777777">
-[...73 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="1EB23CC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="36D2B2CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland en Colombia zullen de resultaten van de conferentie en de vervolgstappen op mondiaal niveau actief onder de aandacht brengen. Nederland heeft dit recent gedaan bij de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Copenhagen Climate Ministerial</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, door bovengenoemde uitkomsten toe te lichten en landen uit te nodigen inbreng te leveren bij de werkstromen. Tijdens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">London Climate Action Week </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eind juni verwacht ik samen met de Colombiaanse minister het officiële rapport van de covoorzitters te kunnen overhandigen aan het voorzitterschap van COP30, als input voor de wereldwijde routekaart over de transitie weg van fossiele brandstoffen die zij ontwikkelen. Bij de Algemene Vergadering van de Verenigde Naties in september zullen Nederland en Colombia de uitkomsten ook aanbieden aan de Secretaris Generaal van de VN. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="4C223CC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="5881D9F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor Nederland en Colombia is het verder belangrijk dat het proces zo inclusief mogelijk blijft, en dat de coalitie van welwillende landen en andere betrokkenen verder groeit. De conferentie moet ook in de toekomst een platform blijven voor open samenwerking en het bespreken van gezamenlijke uitdagingen. In dit kader is aangekondigd dat de tweede conferentie over de transitie weg van fossiele brandstoffen in 2027 zal plaatsvinden in Tuvalu, mede georganiseerd door Ierland. Nederland en Colombia zijn voornemens het voorzitterschap tijdens COP31 officieel over te dragen aan de volgende covoorzitters. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="08937309" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="1BB0CA62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Verder zullen de uitkomsten ook tijdens COP31 aan de orde komen. Nederland wil dat hierbij de nadruk blijft liggen op uitvoering en het daadwerkelijk versnellen van de energietransitie op verschillende plekken in de wereld. Daar is geen nieuw consensusbesluit voor vereist. Richting 2028, wanneer de volgende algemene inventarisatie van de voortgang van de uitvoering van de Overeenkomst van Parijs plaatsvindt, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...189 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Global Stocktake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, kan wel worden ingezet op een aanvullende onderhandelde afspraak. Hier kunnen de uitkomsten van de conferentie in Santa Marta en de volgende in 2027 aan bijdragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="6850C839" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="7E1E1C81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot werkt ook Nederland aan een nationale routekaart in de vorm van het Nationaal Plan Energiesysteem (NPE) en de actualisatie hiervan. De actualisatie van het NPE wordt dit jaar nog gepubliceerd met daarin een onderdeel over de Verantwoorde Afbouw van Fossiel. Het kabinet wil deze routekaart in aanloop naar COP31 ook internationaal presenteren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="64386CFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="63B9DD94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...239 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="6C767564" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="17827C7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tegen de achtergrond van de huidige geopolitieke spanningen en de wereldwijde energiecrisis heeft de conferentie laten zien dat internationale samenwerking op de transitie weg van fossiele brandstoffen blijvend momentum en groeiend draagvlak heeft. De door Nederland en Colombia gekozen open en inclusieve aanpak heeft daarbij een positieve dynamiek op gang gebracht die ook richting de komende COPs verder zal worden versterkt. Ik blijf uw Kamer via de reguliere communicatie over COP31 informeren over de voortgang van de vervolgstappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="03EE5DF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="004C7726" w:rsidP="004C7726" w:rsidRDefault="004C7726" w14:paraId="148B09BB" w14:textId="4B169747">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...90 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="00F71A3F" w:rsidP="004C7726" w:rsidRDefault="00F71A3F" w14:paraId="60D33A97" w14:textId="3C9537F4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726" w:rsidR="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C7726" w:rsidR="004E5D09" w:rsidP="004C7726" w:rsidRDefault="004E5D09" w14:paraId="789ABCCA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004C7726" w:rsidR="004E5D09" w:rsidSect="00F71A3F">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05E01E90" w14:textId="77777777" w:rsidR="00C17949" w:rsidRDefault="00C17949">
+    <w:p w14:paraId="058E6816" w14:textId="77777777" w:rsidR="00C64FF8" w:rsidRDefault="00C64FF8" w:rsidP="00F71A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02011BE2" w14:textId="77777777" w:rsidR="00C17949" w:rsidRDefault="00C17949"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F88C69B" w14:textId="77777777" w:rsidR="00C17949" w:rsidRDefault="00C17949">
+    <w:p w14:paraId="6834CEB1" w14:textId="77777777" w:rsidR="00C64FF8" w:rsidRDefault="00C64FF8" w:rsidP="00F71A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D382729" w14:textId="77777777" w:rsidR="00C17949" w:rsidRDefault="00C17949"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D4C1C5D" w14:textId="10436A40" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5DEBBB61" w14:textId="77777777" w:rsidR="00F71A3F" w:rsidRPr="00F71A3F" w:rsidRDefault="00F71A3F" w:rsidP="00F71A3F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="32FAA583" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="52C804B1" w14:textId="77777777" w:rsidR="00F71A3F" w:rsidRPr="00F71A3F" w:rsidRDefault="00F71A3F" w:rsidP="00F71A3F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="54AC6BFA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DBB9580" w14:textId="77777777" w:rsidR="00F71A3F" w:rsidRPr="00F71A3F" w:rsidRDefault="00F71A3F" w:rsidP="00F71A3F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="385133F0" w14:textId="77777777" w:rsidR="00C17949" w:rsidRDefault="00C17949">
+    <w:p w14:paraId="36500B54" w14:textId="77777777" w:rsidR="00C64FF8" w:rsidRDefault="00C64FF8" w:rsidP="00F71A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E42557B" w14:textId="77777777" w:rsidR="00C17949" w:rsidRDefault="00C17949"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DC7C516" w14:textId="77777777" w:rsidR="00C17949" w:rsidRDefault="00C17949">
+    <w:p w14:paraId="2C5D02D1" w14:textId="77777777" w:rsidR="00C64FF8" w:rsidRDefault="00C64FF8" w:rsidP="00F71A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E0C4EB" w14:textId="77777777" w:rsidR="00C17949" w:rsidRDefault="00C17949"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7E36F2AA" w14:textId="77777777" w:rsidR="006C3666" w:rsidRPr="005822AE" w:rsidRDefault="006C3666" w:rsidP="006C3666">
+    <w:p w14:paraId="71AFB82C" w14:textId="77777777" w:rsidR="00F71A3F" w:rsidRPr="004C7726" w:rsidRDefault="00F71A3F" w:rsidP="004C7726">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005822AE">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005822AE">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Afgesproken in 2023 op de VN-klimaatconferentie COP28 in Dubai. Zie ook Kamerstukken II 2025-2026, 31793, nr. 287 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1D08561A" w14:textId="77777777" w:rsidR="006C3666" w:rsidRPr="005822AE" w:rsidRDefault="006C3666" w:rsidP="006C3666">
+    <w:p w14:paraId="7D39555C" w14:textId="77777777" w:rsidR="00F71A3F" w:rsidRPr="004C7726" w:rsidRDefault="00F71A3F" w:rsidP="004C7726">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005822AE">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7726">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005822AE">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het Science Panel onder leiding van de Universiteit van Sao Paulo en het Potsdam Instituut is opgericht om wetenschappelijke kennis beschikbaar te stellen voor beleidskeuze</w:t>
       </w:r>
-      <w:r w:rsidRPr="005822AE" w:rsidDel="005B10AF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="004C7726" w:rsidDel="005B10AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ontwikkeling</w:t>
       </w:r>
-      <w:r w:rsidRPr="005822AE">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="004C7726">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rond de energietransitie. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...93 lines deleted...]
-  <w:p w14:paraId="671894EC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5E3A1DF4" w14:textId="77777777" w:rsidR="00F71A3F" w:rsidRPr="00F71A3F" w:rsidRDefault="00F71A3F" w:rsidP="00F71A3F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...103 lines deleted...]
-  <w:p w14:paraId="35E8425A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="59179900" w14:textId="77777777" w:rsidR="00F71A3F" w:rsidRPr="00F71A3F" w:rsidRDefault="00F71A3F" w:rsidP="00F71A3F">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2A464A9E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...441 lines deleted...]
-  <w:p w14:paraId="48490858" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="799058DD" w14:textId="77777777" w:rsidR="00F71A3F" w:rsidRPr="00F71A3F" w:rsidRDefault="00F71A3F" w:rsidP="00F71A3F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30A440B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFA88F52"/>
     <w:lvl w:ilvl="0" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="11" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -4198,1591 +1415,233 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4331" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5771" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...429 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1397583673">
+  <w:num w:numId="1" w16cid:durableId="492844515">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1917668248">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="108"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...922 lines deleted...]
-    <w:rsid w:val="00FF6AC0"/>
+    <w:rsidRoot w:val="00F71A3F"/>
+    <w:rsid w:val="001D34EF"/>
+    <w:rsid w:val="004C7726"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0068334B"/>
+    <w:rsid w:val="00C64FF8"/>
+    <w:rsid w:val="00D90C31"/>
+    <w:rsid w:val="00F71A3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F5E4E63"/>
+  <w14:docId w14:val="52F8C6BA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{18221BDD-1753-4725-A35A-9524067E39CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5798,74 +1657,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6014,1244 +1874,1208 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F71A3F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F71A3F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...64 lines deleted...]
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...198 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B821D4"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:rsid w:val="00F71A3F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B821D4"/>
+    <w:rsid w:val="00F71A3F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...48 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1503</ap:Words>
-  <ap:Characters>8270</ap:Characters>
+  <ap:Words>1527</ap:Words>
+  <ap:Characters>8399</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>68</ap:Lines>
+  <ap:Lines>69</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9754</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9907</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>