--- v0 (2026-06-01)
+++ v1 (2026-08-10)
@@ -1,2534 +1,788 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="002D3812" w:rsidRDefault="00A97BB8" w14:paraId="3A2DC6DC" w14:textId="77777777">
+    <w:p w:rsidRPr="003B4A07" w:rsidR="003B4A07" w:rsidRDefault="0038139B" w14:paraId="00E2F95C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29538</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4A07" w:rsidR="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B4A07" w:rsidR="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B4A07" w:rsidR="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zorg en maatschappelijke ondersteuning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="003B4A07" w:rsidP="003B4A07" w:rsidRDefault="003B4A07" w14:paraId="1737A7FE" w14:textId="6CA61DE6">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>375</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A97BB8" w:rsidP="002D3812" w:rsidRDefault="00A97BB8" w14:paraId="0932BE7E" w14:textId="77777777">
+    <w:p w:rsidRPr="003B4A07" w:rsidR="003B4A07" w:rsidP="0038139B" w:rsidRDefault="003B4A07" w14:paraId="51AEAEA3" w14:textId="2E0F01F0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A97BB8" w:rsidR="00A97BB8" w:rsidP="002D3812" w:rsidRDefault="00D712E9" w14:paraId="7AC28FB5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="003B4A07" w:rsidP="0038139B" w:rsidRDefault="003B4A07" w14:paraId="3432984C" w14:textId="2CE292AF">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="0038139B" w:rsidRDefault="0038139B" w14:paraId="74C4195F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="0038139B" w:rsidRDefault="0038139B" w14:paraId="67CE8DB8" w14:textId="4822A942">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>U heeft op 22 april 2026 verzocht om te reageren op een brief die uw vaste commissie Volksgezondheid, Welzijn en Sport (VWS) heeft ontvangen. Met deze brief voldoe ik aan dit verzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="0038139B" w:rsidRDefault="0038139B" w14:paraId="302BC24F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De schrijver van de brief geeft aan een structureel probleem te zien in de toegang tot zorg en ondersteuning, specifiek wanneer gemeenten zelf partij zijn in een casus. Allereerst wil ik aangeven dat ik het betreur dat mevrouw ervaart dat er regelmatig burgers, waaronder zij zelf, tussen de systemen vallen en hierdoor niet de benodigde ondersteuning ontvangen en dat er hierbij sprake is van een onvoldoende onafhankelijke beoordeling van de benodigde ondersteuning. Voor persoonlijke vragen passend bij haar situatie kan mevrouw zich wenden tot het lokale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-loket, onafhankelijke cliëntondersteuning of tot Het Juiste Loket. Het Juiste Loket is een onafhankelijk informatie- en adviespunt voor vragen over de Jeugdwet, Wmo2015, Wet Langdurige Zorg of Zorgverzekeringswet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="0038139B" w:rsidRDefault="0038139B" w14:paraId="7B0B4A98" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de brief wordt de vraag gesteld hoe onafhankelijke toegang tot ondersteuning gewaarborgd wordt wanneer de gemeente zelf partij is, en welke landelijke kaders hiervoor nodig zijn. Hier wil ik graag op ingaan. Gemeenten zijn verantwoordelijk voor verschillende vormen van ondersteuning. Omdat deze vraag aan de commissie van VWS is gesteld, zal ik mij in deze brief focussen op de beantwoording van deze vraag vanuit het perspectief van de toegang tot ondersteuning vanuit de Wet Maatschappelijke Ondersteuning (Wmo2015). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="0038139B" w:rsidRDefault="0038139B" w14:paraId="6FD49294" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toegangsprocedure </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-ondersteuning: kaders en rechtsbescherming</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="0038139B" w:rsidRDefault="0038139B" w14:paraId="49083A37" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer een inwoner een hulpvraag heeft, kan diegene zich melden bij de gemeente waar diegene ingeschreven staat. Dit kan via het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-loket of een sociaal wijkteam. Na het doen van de melding, moet de gemeente binnen uiterlijk 6 weken een onderzoek doen naar de situatie en welke ondersteuning passend is. In de regel beslaat het onderzoek mede een gesprek met een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-consulent. Tijdens het onderzoek kan een inwoner aangeven wat diegene nodig heeft, wat de omstandigheden zijn en of er naasten zijn die al ondersteuning bieden of iets zouden kunnen doen. Bij afronding van het onderzoek kan een maatwerkvoorziening worden aangevraagd; dat is een besluit van het college. Hierbij kan de gemeente kijken of een algemene voorziening een passende oplossing is. Door middel van het besluit krijgt de inwoner antwoord op de vraag welke ondersteuning passend wordt geacht. Indien de inwoner niet tevreden is met het besluit kan diegene in bezwaar en eventueel daarna in beroep gaan bij de rechter. Daarnaast zijn er mogelijkheden om een klacht in te dienen over bijvoorbeeld de bejegening tijdens het gesprek. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230678069" w:id="0"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sommige gemeenten hebben een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>eigen klachtvoorziening met eigen ombudsman om klachten in behandeling te nemen en sommige gemeenten zijn aangesloten bij de nationale ombudsman voor de afhandeling van klachten en laten de behandeling van klachten direct via die route verlopen. Wanneer iemand niet tevreden is met de klachtafhandeling via de gemeente, kan alsnog contact opgenomen worden met de nationale ombudsman. De lokale of nationale ombudsman geldt als onafhankelijke instantie die de klachtbehandeling van de gemeente kan bezien.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="0038139B" w:rsidRDefault="0038139B" w14:paraId="5BAE32F6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gedurende het hele proces voorafgaand en tijdens de aanvraag kan iemand gebruik maken van gratis onafhankelijke cliëntondersteuning (artikelen 2.2.4 en 2.3.2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015). Een cliëntondersteuner kan ondersteunen in het proces, het verwoorden van de hulpvraag, de inwoner voorzien van informatie en advies en meedenken. De client heeft het recht om bij het onderzoek gebruik te maken van de clientondersteuner. Vanwege de onafhankelijke positie heeft de cliëntondersteuner geen stem in de toekenning van ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="0038139B" w:rsidRDefault="0038139B" w14:paraId="41AFE36B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de Wmo2015 geldt dat dit een wet is die decentraal wordt uitgevoerd. Dat betekent dat gemeenten ruimte hebben om op basis van lokale keuzes invulling te geven aan deze wet. Hierbij gelden de kaders vanuit de Wmo2015 en de Algemene wet bestuursrecht (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Awb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="0038139B" w:rsidRDefault="0038139B" w14:paraId="083E942A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het proces van toegang tot ondersteuning bij de gemeente zitten zoals hierboven geschetst verschillende mogelijkheden om de positie van de inwoner en de rechtsbescherming daarbij te waarborgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="0038139B" w:rsidRDefault="0038139B" w14:paraId="63C6C701" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="003B4A07" w:rsidRDefault="003B4A07" w14:paraId="5D42E24A" w14:textId="1DB14916">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4A07" w:rsidR="0038139B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-        <w:t>Den Haag</w:t>
+      <w:r w:rsidRPr="003B4A07" w:rsidR="0038139B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...43 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="0038139B" w:rsidP="003B4A07" w:rsidRDefault="003B4A07" w14:paraId="069A349C" w14:textId="41FF3C2B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4A07" w:rsidR="0038139B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002D3812" w:rsidP="002D3812" w:rsidRDefault="00D712E9" w14:paraId="4A6B0930" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003B4A07" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="64E0F260" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002D3812" w:rsidR="00C40D08" w:rsidP="002D3812" w:rsidRDefault="00D712E9" w14:paraId="3393B70D" w14:textId="074C4484">
-[...408 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidRPr="003B4A07" w:rsidR="006F53E6" w:rsidSect="0038139B">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="555C5A47" w14:textId="77777777" w:rsidR="00640667" w:rsidRDefault="00640667">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3C7F658A" w14:textId="77777777" w:rsidR="00B2353E" w:rsidRDefault="00B2353E" w:rsidP="0038139B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49330B65" w14:textId="77777777" w:rsidR="00640667" w:rsidRDefault="00640667">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5871C098" w14:textId="77777777" w:rsidR="00B2353E" w:rsidRDefault="00B2353E" w:rsidP="0038139B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...56 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10164AD5" w14:textId="77777777" w:rsidR="0038139B" w:rsidRPr="0038139B" w:rsidRDefault="0038139B" w:rsidP="0038139B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68B3A3CD" w14:textId="77777777" w:rsidR="0038139B" w:rsidRPr="0038139B" w:rsidRDefault="0038139B" w:rsidP="0038139B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="378C9604" w14:textId="77777777" w:rsidR="0038139B" w:rsidRPr="0038139B" w:rsidRDefault="0038139B" w:rsidP="0038139B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E4E3FD3" w14:textId="77777777" w:rsidR="00640667" w:rsidRDefault="00640667">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="415F3899" w14:textId="77777777" w:rsidR="00B2353E" w:rsidRDefault="00B2353E" w:rsidP="0038139B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42AB3DBC" w14:textId="77777777" w:rsidR="00640667" w:rsidRDefault="00640667">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E9625D9" w14:textId="77777777" w:rsidR="00B2353E" w:rsidRDefault="00B2353E" w:rsidP="0038139B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="604C30BB" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00D712E9">
+  <w:p w14:paraId="01C0D466" w14:textId="77777777" w:rsidR="0038139B" w:rsidRPr="0038139B" w:rsidRDefault="0038139B" w:rsidP="0038139B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="669F98AA" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00D712E9" w:rsidP="00536636">
+  <w:p w14:paraId="05BDA627" w14:textId="77777777" w:rsidR="002472EB" w:rsidRPr="0038139B" w:rsidRDefault="002472EB" w:rsidP="0038139B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...317 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6810F926" w14:textId="77777777" w:rsidR="002472EB" w:rsidRPr="0038139B" w:rsidRDefault="002472EB" w:rsidP="0038139B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...265 lines deleted...]
-    <w:rsid w:val="00FB6BCF"/>
+    <w:rsidRoot w:val="0038139B"/>
+    <w:rsid w:val="002472EB"/>
+    <w:rsid w:val="0038139B"/>
+    <w:rsid w:val="003B4A07"/>
+    <w:rsid w:val="004F5975"/>
+    <w:rsid w:val="00635C38"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00946711"/>
+    <w:rsid w:val="00AF1338"/>
+    <w:rsid w:val="00B2353E"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F35610"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="009E23CB"/>
+  <w14:docId w14:val="62E3457A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6BF7304E-142F-41D1-BA0E-DBD09577C6A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2550,74 +804,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2766,1398 +1021,1003 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0038139B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0038139B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0038139B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...514 lines deleted...]
-      <w:i/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="0038139B"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="0038139B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0038139B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="0038139B"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-TabelTitel">
-    <w:name w:val="Huisstijl-TabelTitel"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...69 lines deleted...]
-    <w:semiHidden/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00077A08"/>
-[...42 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0038139B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0038139B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B4A07"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>675</ap:Words>
-  <ap:Characters>3837</ap:Characters>
+  <ap:Words>680</ap:Words>
+  <ap:Characters>3743</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4503</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4415</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>