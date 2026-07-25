--- v0 (2026-06-01)
+++ v1 (2026-07-25)
@@ -1,4933 +1,3017 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00B61A68" w:rsidP="006B7BF5" w:rsidRDefault="00B61A68" w14:paraId="763B2A41" w14:textId="77777777">
-[...23 lines deleted...]
-        <w:t>geeft de Nederlandse Zorgautoriteit (</w:t>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00777EB5" w:rsidRDefault="00670399" w14:paraId="651D8DA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29247</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5" w:rsidR="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5" w:rsidR="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5" w:rsidR="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Acute zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00777EB5" w:rsidP="00777EB5" w:rsidRDefault="00777EB5" w14:paraId="03AA3726" w14:textId="3BDEB86A">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>490</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00777EB5" w:rsidP="00670399" w:rsidRDefault="00777EB5" w14:paraId="0E40BBEA" w14:textId="64D10D15">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00777EB5" w:rsidP="00670399" w:rsidRDefault="00777EB5" w14:paraId="02173EAD" w14:textId="4F0A55A1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="069A4289" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="39398563" w14:textId="1237ED60">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De acute zorg vormt een onmisbare pijler van ons zorgstelsel en moet voor iedereen in Nederland tijdig, toegankelijk en van goede kwaliteit beschikbaar zijn. Juist in situaties waarin iedere minuut telt, moet een patiënt kunnen rekenen op snelle beoordeling, passende behandeling en goede samenwerking in de spoedzorgketen. Tegelijkertijd geeft de Nederlandse Zorgautoriteit (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688" w:rsidR="00C36743">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688" w:rsidR="00C36743">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) in de Stand van de zorg 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan dat de acute zorg onder druk staat door een toenemende vraag naar spoedzorg en een schaarste aan zorgmedewerkers. Dat vraagt om duidelijke keuzes en gezamenlijke verantwoordelijkheid van alle betrokken partijen om de beschikbaarheid, toegankelijkheid en kwaliteit van de acute zorg ook in de toekomst te waarborgen. Het kabinet zet zich daarom in om passende zorg tot norm te maken en te werken aan een passend zorglandschap, ook in de acute zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="6EBEEF0B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeert het kabinet de Kamer over de ontwikkelroute passende acute zorg in de regio (voorheen het zogenoemde groeipad) en voldoet daarmee aan de gedane toezeggingen en aangenomen moties waaronder </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230178562" w:id="0"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de motie van het lid Vermeer die door de Kamer op 19 mei jl. is aangenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53688" w:rsidR="00C36743">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F53688" w:rsidR="00C36743">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ontwikkelroute beschrijft hoe het kabinet tot een passend aanbod van acute zorg in de regio komt en welke bijdrage de invoering van budgetbekostiging voor de spoedeisende hulp (SEH) levert aan deze opgave. Het kabinet schetst eerst de aanleiding voor budgetbekostiging voor de spoedeisende hulp. Vervolgens wordt de huidige stand van zaken besproken met betrekking tot invoering van budgetbekostiging per 1 januari 2027, zoals toegezegd in het commissiedebat Acute zorg van 25 september 2025. Aanvullend zijn in bijgevoegde bijlage 2 de uitkomsten van het onderzoek naar administratieve lasten te vinden. Daarna wordt toegelicht hoe de ontwikkelroute past binnen de bredere beweging naar een passend zorglandschap. Vervolgens wordt uiteengezet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="2DE56F29" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">welke stappen het kabinet de komende periode zet om tot een passende acute zorg in de regio te komen en gefaseerde doorontwikkeling van de budgetbekostiging te realiseren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="55E63C9A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="7CAFCF6F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 is besloten om budgetbekostiging voor de spoedeisende hulp in te voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...159 lines deleted...]
-    <w:p w:rsidRPr="00F53688" w:rsidR="004D065C" w:rsidP="006B7BF5" w:rsidRDefault="00D90149" w14:paraId="6EC4C46E" w14:textId="0DB0AF31">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze keuze komt voort uit de noodzaak om acute zorg ook in de toekomst toegankelijk, kwalitatief goed en beschikbaar te houden. De SEH heeft een duidelijk beschikbaarheidskarakter: de functie moet permanent beschikbaar zijn, ongeacht het aantal patiënten dat zich op enig moment meldt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="7FB5E050" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De huidige bekostiging van de SEH bevat een productieprikkel en stimuleert samenwerking in de acute zorgketen onvoldoende. Doordat aanbieders bij de huidige bekostiging een directer financieel belang kunnen hebben bij het behandelen van extra patiënten op de SEH, kan het moeilijker zijn om regionale afspraken te maken over het verplaatsen van zorg naar een passende plek in de spoedzorgketen, bijvoorbeeld van SEH naar huisartsenspoedpost. Binnen de acute zorg worden de ambulancezorg en de huisartsenspoedposten al op basis van een budget bekostigd. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229496889" w:id="2"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast dat budgetbekostiging voor de SEH de productieprikkel kan verminderen, kan de ketensamenwerking worden bevorderd en daarmee een doelmatige inzet van schaarse capaciteit beter ondersteunen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="7F6B5B2A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet kiest daarom voor budgetbekostiging als onderdeel van de bredere transitie naar passende acute zorg in de regio. Door de beschikbaarheid van een SEH via een budget te bekostigen, kan de maatregel bijdragen aan het toegankelijk houden van acute zorg, het ondersteunen van de beschikbaarheid van SEH-zorg, betere samenwerking in de spoedzorgketen en meer financiële zekerheid voor ziekenhuizen om in een passend zorgaanbod te kunnen voorzien. Daarmee ontstaat meer ruimte om regionaal afspraken te maken over de organisatie van acute zorg. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Randvoorwaardelijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hierbij zijn duidelijke kwaliteitseisen, regionale keuzes over het aanbod van acute zorg en afspraken over samenwerking in de spoedzorgketen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="54954F12" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...123 lines deleted...]
-        <w:t xml:space="preserve">. Daarmee ontstaat meer ruimte om regionaal afspraken te maken over de organisatie van acute zorg. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stand van zaken invoering budgetbekostiging SEH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="7F074645" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk229496276" w:id="3"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per 1 januari 2027 wordt de eerste stap gezet om alle </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00FE47EF">
-        <w:t>Randvoorwaardelijk</w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SEH’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FE47EF">
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> miljoen per SEH. </w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te bekostigen met een budget met een beperkte afbakening ter grootte van ongeveer € 4,6 miljoen per SEH. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00F53688">
-[...33 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarmee wordt een deel van de kosten van de SEH minder afhankelijk gemaakt van productie, zijn ziekenhuizen verzekerd van een vast budget en ontstaat een eerste basis voor de bekostiging waarop in latere stappen kan worden voortgebouwd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="551FB203" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk223957008" w:id="4"/>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Stand van zaken regelgeving</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Het vorige kabinet heeft de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688" w:rsidR="009510A4">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> op 15 december 2025 een aanwijzing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gegeven om met ingang van 1 januari 2027 budgetbekostiging in de regelgeving van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> mogelijk te maken. Op basis daarvan heeft de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de regelgeving voor de invoering van budgetbekostiging voor de SEH op 10 maart jl. vastgesteld. Deze regelgeving is tot stand gekomen in zorgvuldig overleg met de branche- en beroepsorganisaties. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> dit najaar hun aanvraag voor het budget en het tarief voor 2027 bij de </w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft de individuele ziekenhuizen en zorgverzekeraars ook geïnformeerd over de publicatie van haar regelgeving en hun laten weten dat zij dit najaar hun aanvraag voor het budget en het tarief voor 2027 bij de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> kunnen indienen. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00D37460" w:rsidR="00D37460">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor het aanvragen van een budget dienen ziekenhuis en zorgverzekeraars een gemeenschappelijke aanvraag in bij de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D37460" w:rsidR="00D37460">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D37460" w:rsidR="00D37460">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Deze gemeenschappelijke aanvraag is de uitkomst van een proces waarin ziekenhuis en zorgverzekeraars afspraken maken over de toegankelijkheid, kwaliteit en betaalbaarheid van de SEH. Ziekenhuizen en zorgverzekeraars kunnen ook eenzijdig een aanvraag voor een budget indienen bij de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D37460" w:rsidR="00D37460">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D37460" w:rsidR="00D37460">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> wanneer zij niet tot overeenstemming kunnen komen. Het kabinet ziet een eenzijdige aanvraag echter niet als een gewenste oplossing voor zo’n situatie, omdat dit niet bijdraagt aan het gezamenlijk realiseren van passende acute zorg in de regio. Bij het behandelen van de eenzijdige aanvragen beoordeelt de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D37460" w:rsidR="00D37460">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D37460" w:rsidR="00D37460">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> alle relevante documenten en omstandigheden, waaronder bijvoorbeeld het gemeenschappelijk inkoopkader van zorgverzekeraars, om tot een besluit over de aanvraag te komen. Wanneer bijvoorbeeld een ziekenhuis een eenzijdige aanvraag indient, zonder dat hieraan vooraf overleg heeft plaatsgevonden met de zorgverzekeraar, dan zal de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D37460" w:rsidR="00D37460">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D37460" w:rsidR="00D37460">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dat gegeven meewegen in haar besluit over het al dan niet toekennen van een geheel of gedeeltelijk budget. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00597FD8" w:rsidP="006B7BF5" w:rsidRDefault="00597FD8" w14:paraId="3245B7D2" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="3BFCFB20" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="733AD2E3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk230866970" w:id="5"/>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Uitwerking randvoorwaarden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De afgelopen maanden hebben UMCNL, de Nederlandse Vereniging van Ziekenhuizen (NVZ), Zorgverzekeraars Nederland (ZN), de Nederlandse Vereniging van Spoedeisende Hulp Artsen (NVSHA) en de Federatie Medisch Specialisten (FMS) intensief met elkaar — en met de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> eerste stap van invoering van budgetbekostiging per 2027 van de SEH tot een succes te maken. Er zijn afspraken gemaakt over onder andere het voldoen aan de eisen van het Kwaliteitskader Spoedzorgketen, inzicht in SEH-indicatoren, het representatiemodel van zorgverzekeraars voor de zorginkoop en het schonen van de tarieven voor diagnose-behandelcombinaties (</w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het ministerie — overlegd over randvoorwaarden om deze eerste stap van invoering van budgetbekostiging per 2027 van de SEH tot een succes te maken. Er zijn afspraken gemaakt over onder andere het voldoen aan de eisen van het Kwaliteitskader Spoedzorgketen, inzicht in SEH-indicatoren, het representatiemodel van zorgverzekeraars voor de zorginkoop en het schonen van de tarieven voor diagnose-behandelcombinaties (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>DBC’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C04FF4" w:rsidP="006B7BF5" w:rsidRDefault="005B6D97" w14:paraId="0166BEC7" w14:textId="3CBC8D54">
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="32B94D9F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk230896876" w:id="6"/>
-      <w:r w:rsidRPr="005B6D97">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">en de </w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zorgverzekeraars hebben een gemeenschappelijk inkoopkader opgesteld, in lijn met deze afspraken. Het kabinet en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> de zorgverzekeraars hier erkentelijk voor en onderstrepen dat de kwaliteit van de geleverde SEH zorg ook belangrijk is. Daarnaast gaan het kabinet en de </w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de zorgverzekeraars hier erkentelijk voor en onderstrepen dat de kwaliteit van de geleverde SEH zorg ook belangrijk is. Daarnaast gaan het kabinet en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005B6D97">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005B6D97">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">van </w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ervan uit dat elk ziekenhuis en elke zorgverzekeraar meewerkt aan de afspraken die de brancheorganisaties met elkaar hebben gemaakt over het corrigeren van de tarieven van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005B6D97">
-[...6 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>DBC’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E01E7C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">odat samen verantwoordelijkheid wordt genomen voor de afgesproken </w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor opbrengsten uit het SEH-budget. Dit wordt ook wel het schonen van de tarieven genoemd. Zodat samen verantwoordelijkheid wordt genomen voor de afgesproken </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005B6D97">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>budgetneutrale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005B6D97">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> invoering. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00A93BB5" w:rsidP="006B7BF5" w:rsidRDefault="00A93BB5" w14:paraId="01721C85" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="09E389AF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="7925A589" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Aanpassing Besluit beschikbaarheidbijdrage WMG</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Aanpassing Besluit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>beschikbaarheidbijdrage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WMG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F53688" w:rsidR="005E1DF1">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00F53688" w:rsidR="005E1DF1">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het invoeren van budgetbekostiging leidt ertoe dat per 1 januari 2027 iedere aanbieder van spoedeisende hulp in aanmerking komt voor een vast budget, dat minimaal gelijk is aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>beschikbaarheidbijdrage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53688" w:rsidR="003F7AC1">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Dit betekent dat de </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die een aantal spoedeisende hulpen nu krijgt. Dit betekent dat de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688" w:rsidR="005E1DF1">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>beschikbaarheidbijdrage</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688" w:rsidR="006C2DDB">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> waar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688" w:rsidR="006C2DDB">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>SEH’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688" w:rsidR="006C2DDB">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die gevoelig zijn voor de 45-minutennorm aanspraak op kunnen maken, kan komen te vervallen. Deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688" w:rsidR="005E1DF1">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>SEH's</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688" w:rsidR="005E1DF1">
-[...31 lines deleted...]
-        <w:t xml:space="preserve">met verschillen tussen </w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn immers verzekerd van een vast budget op basis van de budgetbekostiging. Dit besluit is ter advisering voorgelegd aan de Raad van State.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="344C63FE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze eerste stap in budgetbekostiging vormt geen eindpunt. Uiteindelijk is de inzet dat de budgetbekostiging rekening houdt met verschillen tussen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>SEH’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688" w:rsidR="00F35017">
-[...34 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zoals de schaalgrootte van de SEH, en met de verschillende functies die acute zorgvoorzieningen in een regio kunnen vervullen. Voor de langere termijn is daarom verdere doorontwikkeling nodig, om ervoor te zorgen dat het budget per SEH beter passend gemaakt kan worden. Maar ook om alle randvoorwaarden die horen bij een andere inkooprol voor de zorgverzekeraars goed te verankeren in de nieuwe bekostiging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="71A4DE6A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Passende acute zorg, nu en in de toekomst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F53688" w:rsidR="006421DA" w:rsidP="006B7BF5" w:rsidRDefault="007D655E" w14:paraId="4A5640D3" w14:textId="3E8D9CB6">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="5CF56BDC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de brief van 24 april jl. heeft het kabinet aangegeven passende zorg altijd en overal de norm te willen maken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53688" w:rsidR="00D45C60">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00F53688" w:rsidR="00D13FAB">
+      <w:bookmarkStart w:name="_Hlk227749955" w:id="7"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de acute zorg betekent dit dat inwoners moeten kunnen rekenen op tijdige, toegankelijke en kwalitatief goede acute zorg, ook wanneer de zorgvraag toeneemt en personeel schaars is. Dat vraagt om duidelijke keuzes over de inrichting van de acute zorg in de regio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="4E37D1BB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de spoedzorgketen zijn functies als de SEH, huisartsenspoedpost, ambulancezorg, acute geestelijke gezondheidszorg, acute wijkverpleging, diagnostiek en vervolgzorg nauw met elkaar verweven. Daarnaast staat een SEH of spoedafdeling nooit op zichzelf en is het onderdeel van een ziekenhuis en daarmee een passend aanbod van ziekenhuiszorg in de regio. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230178602" w:id="8"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="4E75C19C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ziekenhuizen vervullen daarin een belangrijke rol: zij bieden inwoners herkenbare, toegankelijke en vertrouwde ziekenhuiszorg dichtbij huis, en dragen daarmee bij aan continuïteit, nabijheid en samenhang in de zorg voor de regio.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk227749955" w:id="7"/>
-[...81 lines deleted...]
-        <w:t>ntwikkelroute passende acute zorg in de regio geeft daaraan richting.</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="16914CE0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Keuzes over het regionale aanbod van acute zorg kunnen daarom niet los van elkaar worden gemaakt. Om te waarborgen dat patiënten passende acute zorg ontvangen, is daarom gerichte sturing nodig op de inrichting van de acute zorg in de regio, met duidelijke landelijke kaders, regionale planvorming en afspraken die niet vrijblijvend zijn. De ontwikkelroute passende acute zorg in de regio geeft daaraan richting.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00D90149" w:rsidP="006B7BF5" w:rsidRDefault="00FE37A1" w14:paraId="5C193974" w14:textId="7B9BB224">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="5F3EE0A0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Inrichting </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Inrichting ontwikkelroute passende acute zorg in de regio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="0A3C3D42" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Niet iedere regio is hetzelfde en niet iedere SEH hoeft dezelfde rol of omvang te hebben. Verschillen in bevolkingssamenstelling, patiëntstromen, reisafstanden, beschikbaarheid van professionals, bestaande samenwerkingsrelaties en het totale zorgaanbod moeten kunnen meewegen. Keuzes over de inrichting van acute zorg werken daarom het beste als ze zoveel mogelijk in de regio worden gemaakt. Regionale keuzes vergroten bovendien eigenaarschap en uitvoerbaarheid van die keuzes. De ontwikkelroute is daarom gericht op het ondersteunen van en het bieden van kaders voor noodzakelijke veranderingen in de regionale inrichting van de acute zorg. Hier is het zorgen voor een passende budgetbekostiging voor de spoedeisende hulp een onderdeel van.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="4406CC5E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kwaliteit en differentiatie in zorgfunctie</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227848873" w:id="9"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor passende acute zorg is van belang dat duidelijk is welke acute zorg in welke situatie nodig is, welke kwaliteitseisen daarvoor gelden en welke acute zorgfunctie op welke plek verantwoord kan worden geleverd. Voor de SEH en de bredere spoedzorgketen bestaan al kwaliteitskaders, richtlijnen en regionale samenwerkingsstructuren. Tegelijkertijd vraagt de beweging naar een passend aanbod van acute zorg in de regio om verdere verduidelijking. Niet iedere acute zorgvoorziening hoeft dezelfde rol, omvang, openingstijden of deskundigheid te hebben. Wel moet voor patiënten, inwoners, professionals, zorgaanbieders, zorgverzekeraars en toezichthouders duidelijk zijn wat een voorziening wel en niet doet, welke kwaliteitseisen daarbij horen en hoe de voorziening is ingebed in de spoedzorgketen. Daarnaast bieden kwaliteitsnormen een basis voor regionale planvorming, afspraken over beschikbaarheid en een verdere doorontwikkeling van de budgetbekostiging.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="53DAFF40" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment wordt aan de Landelijke Spoedzorgtafel de laatste hand gelegd aan de oplevering van gedifferentieerde kwaliteitseisen voor verschillend aanbod van acute zorg in ziekenhuizen. Het kabinet wil bezien of deze bestaande en in ontwikkeling zijnde kwaliteitseisen voor acute zorg voldoende richting geven aan de inrichting van het regionale aanbod van acute zorg, of dat doorontwikkeling nodig is. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227947274" w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet zal zich inzetten om hierover, indien noodzakelijk, bestuurlijke afspraken te maken met betrokken partijen. Bij een doorontwikkeling kan bijvoorbeeld gekeken worden hoe bestaande criteria, zoals criteria voor traumazorg, kunnen worden geharmoniseerd met het Kwaliteitskader Spoedzorgketen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitkomsten kunnen vervolgens een inhoudelijke basis bieden om de bekostiging op aan te passen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="137F1092" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="0CAB6E1C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Een passende inrichting van het acute zorglandschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="27ABDD13" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet wil dat zorgaanbieders en zorgverzekeraars in iedere regio duidelijke keuzes maken over waar welke acute zorg wordt geleverd. Daarbij hoort ook dat wordt bezien waar zorg anders, minder of op een andere plek wordt georganiseerd, wanneer dit beter aansluit bij kwaliteit, continuïteit en toegankelijkheid van zorg en personele beschikbaarheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="074CDE86" w14:textId="45CF36E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet gaat de beweging naar passende zorg normeren door uit te werken hoe zorgaanbieders, in samenspraak met zorginkopers, verplicht kunnen worden om constructief en gedegen deel te nemen aan het opstellen en uitvoeren van regionale plannen voor een passend zorglandschap. Het kabinet werkt daarbij procesvoorwaarden uit en stelt inhoudelijke eisen aan de plannen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229564057" w:id="11"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van regio’s wordt verwacht dat zij inzichtelijk maken welke acute zorgfuncties waar beschikbaar moeten zijn, welke rol zij vervullen binnen het regionale aanbod en welke transformaties op het gebied van differentiatie, concentratie en spreiding van acute zorg hieruit voortvloeien. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230202655" w:id="12"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Aanvullend Zorg-, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welzijnakkoord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AZWA)(Kamerstuk 31765, nr. 943) is al afgesproken dat bestaande regio- en plannen van het Regionaal Overleg Acute Zorgketen (ROAZ-plannen) in 2026 worden aangevuld </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met de gevolgen voor het regionale zorgaanbod van lopende Integraal Zorgakkoord-trajecten (zoals concentratie en spreiding) en andere transformatietrajecten in de medisch-specialistische zorg.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="2B016C22" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionale keuzes over acute zorg raken inwoners direct. Daarom is transparantie over de aanleiding, de gevolgen en de alternatieven noodzakelijk. De inbreng van inwoners en patiënten moet herkenbaar worden meegenomen in regionale planvorming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="709E29B1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het opstellen van regionale plannen en het maken van keuzes in de regio over de inrichting van de acute zorg is het van belang dat er transparantie is over het aanbod en de kwaliteit van zorg. Daarnaast is het noodzakelijk dat zorgaanbieders en zorgverzekeraars beschikken over voldoende, uniforme en concrete informatie over bijvoorbeeld zorggebruik, capaciteit, doorstroom, uitstroom, uitkomstinformatie en beschikbaarheid. Het kabinet zet zich in om hier meer inzicht in te krijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="7EB2673B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zorgverzekeraars hebben een belangrijke rol bij het realiseren van een passend regionaal zorglandschap. Het kabinet verwacht van zorgverzekeraars dat zij sterker sturen op de beschikbaarheid van passende zorg. De zorgplicht van zorgverzekeraars ziet niet alleen op de beschikbaarheid van zorg vandaag, maar ook op de vraag of passende zorg in de toekomst beschikbaar blijft. Het kabinet werkt daarom aan verduidelijking van de zorgplicht van zorgverzekeraars, inclusief hun rol bij transformaties in de regio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="1D2F2D0F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor acute zorg is daarbij van belang dat zorgverzekeraars niet alleen individueel, maar ook gelijkgericht handelen wanneer regionale transformaties daarom vragen. Voor transformaties in het zorglandschap is het onwenselijk dat de ene zorgverzekeraar een regionale koers ondersteunt, terwijl een andere zorgverzekeraar daarvan afwijkt of onvoldoende bijdraagt. Het kabinet verkent daarom welke randvoorwaarden nodig zijn om te bevorderen dat zorgverzekeraars bij transformaties gelijkgericht handelen en dat investeringen in passende acute zorg niet worden belemmerd door vrijblijvendheid of meeliftgedrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="35E05E35" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Doorontwikkeling passende budgetbekostiging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="7B8AF536" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230178729" w:id="13"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In lijn met de motie van het lid Vermeer, vindt het kabinet dat binnen de </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budgetbekostiging ruimte moet zijn voor goede acute zorg die past, een passend regionaal aanbod van acute zorg en zekerheid dat SEH-zorg beschikbaar is.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230178770" w:id="14"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De eerste stap in budgetbekostiging SEH per 2027 is daarvoor van belang, maar nog beperkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="1CEE1048" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De stap per 2027 heeft een beperkte afbakening en houdt nog onvoldoende rekening met verschillen tussen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SEH’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Voor de langere termijn is een budget nodig dat beter aansluit op de verschillende functies die een SEH vervult in het regionale aanbod van acute zorg, de bijbehorende kwaliteitseisen, het aantal patiënten dat op de SEH komt en de middelen die nodig zijn om die functie beschikbaar te houden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="73F350C7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kwaliteit van zorg is altijd de basis. Differentiatie in kwaliteitseisen is hierbij van belang, want niet iedere locatie hoeft dezelfde acute zorgfunctie te vervullen. Een passend budget moet ruimte bieden om onderscheid te maken naar functie, faciliteiten, omvang, capaciteitsinzet, openingstijden, samenhang met andere acute functies en de wijze waarop een voorziening onderdeel is van het regionale basisaanbod van acute zorg. Hierbij worden eventuele gevolgen voor het eigen risico voor de patiënt als aandachtspunt meegenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="586ECC17" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat de inhoudelijke, bestuurlijke en juridische doorontwikkeling van het zorglandschap tijd vraagt, zet het kabinet de komende tijd betekenisvolle stappen die de volgende fase naar een passende budgetbekostiging voorbereiden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="2D987A7A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst is inzicht nodig in de brede variatie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SEH’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt gevraagd onder andere de kostenstructuur, capaciteitsinzet en schaalgrootte tussen de verschillende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SEH’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nader in kaart te brengen. Daarbij gaat het onder meer om vaste beschikbaarheidskosten, personele inzet, samenhang met diagnostiek en ondersteunende functies. Deze analyse is nodig om te bepalen welke kosten samenhangen met de beschikbaarheid van acute zorg en welke variatie tussen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SEH’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant is voor de bekostiging.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk228270602" w:id="15"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="4D9F7848" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wordt de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gevraagd te onderzoeken of, en zo ja hoe, een gedifferentieerd aanbod in het acute zorglandschap een plek kan krijgen in een passende budgetbekostiging. Daarmee kan ruimte ontstaan voor acute zorgfuncties die niet de volledige functie van een klassieke SEH vervullen, maar binnen een regionaal aanbod van acute zorg wel bijdragen aan bereikbaarheid, eerste beoordeling, diagnostiek, behandeling of doorstroom van patiënten. Dit is van belang voor regio’s waar een andere inrichting van acute zorg passender kan zijn dan het volledig in stand houden van die klassieke SEH-functie. Een dergelijke afbakening kan perspectief bieden aan bestaande aanbieders en regio’s die willen toegroeien naar een meer passende inrichting van acute zorg. Partijen zullen betrokken worden bij de opdrachten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="79D63373" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er wordt onderzocht wat de doorontwikkeling van de bekostiging betekent voor een adequate vormgeving van het inkoopproces. Daar hoort ook bij welke informatie beschikbaar moet zijn ter ondersteuning van dit inkoopproces en wat dat mogelijk betekent voor wet- en regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="056CE878" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>o</w:t>
-[...190 lines deleted...]
-      <w:r w:rsidRPr="00F53688" w:rsidR="002F3B78">
+        <w:t>Planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="3E1EFAD1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De planning van de acties is hieronder weergegeven. De planning is indicatief. De ontwikkelroute vraagt nadere uitwerking met betrokken partijen en is mede afhankelijk van de uitvoerbaarheid van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-onderzoeken, de doorontwikkeling van kwaliteitsnormen en de voorbereiding van wetgeving. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229496945" w:id="16"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor onderdelen die wettelijke verankering vragen, sluit het kabinet aan bij de bredere wetgeving voor een passend zorglandschap en de beschikbaarheid van passende zorg, zoals aangekondigd in de beleidsbrief VWS van 24 april jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...667 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het kabinet zal de Kamer over de verdere uitwerking van deze wetgeving afzonderlijk informeren.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="5976"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F53688" w:rsidR="00A14B4C" w:rsidTr="001F69EC" w14:paraId="2E7C191E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidTr="007F2973" w14:paraId="33AE52D8" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00A14B4C" w:rsidP="006B7BF5" w:rsidRDefault="00A14B4C" w14:paraId="13F1D94E" w14:textId="3B72FC52">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="32BB828A" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Periode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00A14B4C" w:rsidP="006B7BF5" w:rsidRDefault="00A14B4C" w14:paraId="402A3690" w14:textId="44B27AD0">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="5E8BC917" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hoofdmijlpaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F53688" w:rsidR="00A14B4C" w:rsidTr="001F69EC" w14:paraId="3ACF2371" w14:textId="77777777">
+      <w:tr w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidTr="007F2973" w14:paraId="14C8C60A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00A14B4C" w:rsidP="006B7BF5" w:rsidRDefault="00A14B4C" w14:paraId="69DC4F77" w14:textId="3F5081F7">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="41ACF9FE" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00A14B4C" w:rsidP="006B7BF5" w:rsidRDefault="001F1DBB" w14:paraId="43E17194" w14:textId="4465E045">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="23FF50BA" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doorontwikkeling kwaliteitsnormen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F53688" w:rsidR="00A14B4C" w:rsidTr="001F69EC" w14:paraId="1118C2C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidTr="007F2973" w14:paraId="74941986" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00A14B4C" w:rsidP="006B7BF5" w:rsidRDefault="00A14B4C" w14:paraId="378F7660" w14:textId="67554E76">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="756238A2" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00A14B4C" w:rsidP="006B7BF5" w:rsidRDefault="00A14B4C" w14:paraId="15BD0FED" w14:textId="0A3764E3">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="5423983C" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">aan de </w:t>
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opdracht aan de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>NZa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F53688" w:rsidR="00B609E2">
-[...15 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> met betrekking tot differentiatie, afbakening en randvoorwaarden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidTr="001F69EC" w14:paraId="755CD6A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidTr="007F2973" w14:paraId="0400FC5F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidP="006B7BF5" w:rsidRDefault="00C65C76" w14:paraId="282B3F76" w14:textId="7573DD68">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="70A420D0" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidP="006B7BF5" w:rsidRDefault="00C65C76" w14:paraId="1E2E681D" w14:textId="7901CEB9">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="638BC492" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Regio- en ROAZ-plannen worden aangevuld.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidTr="001F69EC" w14:paraId="6F60927D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidTr="007F2973" w14:paraId="65ED127E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidP="006B7BF5" w:rsidRDefault="00C65C76" w14:paraId="42E871E5" w14:textId="750F837B">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="34DE6822" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1 januari 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidP="006B7BF5" w:rsidRDefault="00C65C76" w14:paraId="6A663DDF" w14:textId="37A2205B">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="534DACDA" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Invoering eerste stap budgetbekostiging SEH.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidTr="001F69EC" w14:paraId="6857C3E1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidTr="007F2973" w14:paraId="437D4805" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidP="006B7BF5" w:rsidRDefault="00C65C76" w14:paraId="66E0B6A0" w14:textId="33919141">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="52EB49CF" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q3 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidP="006B7BF5" w:rsidRDefault="00C65C76" w14:paraId="55CB03A5" w14:textId="75F486C9">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="277B6277" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Resultaten onderzoek </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>NZa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> beschikbaar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidTr="001F69EC" w14:paraId="05A96733" w14:textId="77777777">
+      <w:tr w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidTr="007F2973" w14:paraId="6C5F561C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidP="006B7BF5" w:rsidRDefault="00C65C76" w14:paraId="32EBB4AD" w14:textId="08A03B80">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="3840CB06" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q4 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidP="006B7BF5" w:rsidRDefault="00C65C76" w14:paraId="177F31E2" w14:textId="3F8FBA3E">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="28B96B8A" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Besluitvorming over vervolgstap in budgetbekostiging per 1 januari 2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidTr="001F69EC" w14:paraId="5104C56F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidTr="007F2973" w14:paraId="21A828B7" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidP="006B7BF5" w:rsidRDefault="00C65C76" w14:paraId="0A028102" w14:textId="0D8C1DBA">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="20776D3B" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q4 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F53688" w:rsidR="00C65C76" w:rsidP="006B7BF5" w:rsidRDefault="00C65C76" w14:paraId="1D1BDD48" w14:textId="30923B00">
+          <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="007F2973" w:rsidRDefault="00670399" w14:paraId="20A62A0E" w14:textId="77777777">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53688">
+            <w:r w:rsidRPr="00777EB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Wetsvoorstellen Passend zorglandschap en Beschikbaarheid passende zorg naar de Tweede Kamer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00EF2EA4" w:rsidP="006B7BF5" w:rsidRDefault="00CD661F" w14:paraId="27F8760E" w14:textId="6C2AA68B">
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="4B2EAED9" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="58F6A7C7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de invoering van budgetbekostiging per 2027 wordt een belangrijke eerste stap gezet in het toekomstbestendig maken van de acute zorg. De ontwikkelroute passende acute zorg in de regio zorgt ervoor dat deze eerste stap in de budgetbekostiging zorgvuldig en stapsgewijs wordt doorontwikkeld, </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230947661" w:id="17"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarbij de inrichting van het acute zorglandschap leidend is voor een beter passende budgetbekostigin</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g. Het kabinet zet zich in om </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230180356" w:id="18"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zo snel mogelijk volgend op de inhoud, ook stappen te zetten in de budgetbekostiging. Dat betekent dat het kabinet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230180373" w:id="19"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ernaar streeft in Q4 2027 een besluit te nemen over de vervolgstap in budgetbekostiging per 1 januari 2029.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="098F5B2F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De invoering van budgetbekostiging is en blijft een gezamenlijke opgave en vraagt de nodige inzet van zowel zorgaanbieders als van zorgverzekeraars. Het kabinet dankt alle partijen voor de geleverde inspanningen en doet een beroep op deze partijen om gezamenlijk in goed constructief overleg aan de slag te blijven om te zorgen dat de invoering goed verloopt. Samen werken we aan een toegankelijke en passende acute zorg voor alle patiënten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="19EC66AB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet zal de Kamer blijven informeren over de verdere uitwerking en voortgang van de verschillende acties binnen de ontwikkelroute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="25968D62" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00777EB5" w:rsidRDefault="00777EB5" w14:paraId="64A8B2E8" w14:textId="04B1C047">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5" w:rsidR="00670399">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5" w:rsidR="00670399">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00777EB5" w:rsidRDefault="00777EB5" w14:paraId="6EFB894B" w14:textId="78835B2D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5" w:rsidR="00670399">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="42CF00F3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="1A644A1D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tot slot</w:t>
-[...248 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+        <w:t>Bijlage 1 Onderzoek naar administratieve lasten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="147BFA3A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="733B45AE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heeft in haar tweede deeladvies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> beschreven wat de effecten zijn op de administratieve lasten van zorgaanbieders en zorgverzekeraars bij invoering van budgetbekostiging van de SEH. Samenvattend stellen zij dat de administratieve lasten toenemen. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een kwalitatieve beschrijving gegeven van de administratieve lasten. Om deze beschrijving ook te kunnen kwantificeren, is hier aanvullend onderzoek naar gedaan door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consulting (verder: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). De landelijke methodiek die zij hanteren is vastgelegd in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Handboek meting regeldruk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-        <w:t xml:space="preserve">van het ministerie van Economische Zaken en Klimaat (EZK). Sira heeft voor het onderzoek zes ziekenhuizen en vier zorgverzekeraars geïnterviewd. Ook hebben zij met de </w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het ministerie van Economische Zaken en Klimaat (EZK). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft voor het onderzoek zes ziekenhuizen en vier zorgverzekeraars geïnterviewd. Ook hebben zij met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en de NVSHA gesproken. De conclusies die zij trekken in hun onderzoek zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00D66BFD" w:rsidP="006B7BF5" w:rsidRDefault="00D66BFD" w14:paraId="738CB909" w14:textId="77777777">
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="43ED1068" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Voor zorgverleners zijn er geen eenmalige en geen structurele regeldrukkosten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00D66BFD" w:rsidP="006B7BF5" w:rsidRDefault="00D66BFD" w14:paraId="78A37C43" w14:textId="77777777">
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="789B4AB5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De eenmalige regeldrukkosten voor de ziekenhuizen zijn tussen de €6.600 en €19.700 per ziekenhuis en voor zorgverzekeraars tussen de €126.200 en €148.400 per zorgverzekeraar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00D66BFD" w:rsidP="006B7BF5" w:rsidRDefault="00D66BFD" w14:paraId="32E3090E" w14:textId="77777777">
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="788DF54A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De structurele regeldrukkosten komen elk jaar uit op tussen de €2.200 tot €4.900 per ziekenhuis en €8.100 voor de gemiddelde zorgverzekeraar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00D66BFD" w:rsidP="006B7BF5" w:rsidRDefault="00D66BFD" w14:paraId="4ADF3B85" w14:textId="2C789FAB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="79081BAE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze uitkomsten bevestigen het beeld dat de regeldrukkosten met name eenmalig zijn en in veel mindere mate structureel van aard. In bijlage 2 is het volledige rapport van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="471ACF88" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Het kabinet vindt dat de voordelen van de invoering van budgetbekostiging opwegen tegen de eenmalige en geringe structurele regeldrukkosten voor ziekenhuizen en zorgverzekeraars. Daarbij vindt het kabinet het belangrijk de conclusie te benadrukken dat er voor zorgverleners geen administratieve lasten zijn.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00BA26EA" w:rsidP="006B7BF5" w:rsidRDefault="00BA26EA" w14:paraId="7A7BD9FB" w14:textId="17F2D804">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="6A986ED8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F53688" w:rsidR="00D66BFD" w:rsidP="006B7BF5" w:rsidRDefault="00D66BFD" w14:paraId="4C7AA403" w14:textId="1D785AD1">
+    <w:p w:rsidRPr="00777EB5" w:rsidR="00670399" w:rsidP="00670399" w:rsidRDefault="00670399" w14:paraId="74E13785" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00777EB5" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="7F1BEE76" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00777EB5" w:rsidR="006F53E6" w:rsidSect="00670399">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E0ECE84" w14:textId="77777777" w:rsidR="0081101F" w:rsidRDefault="0081101F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6946B830" w14:textId="77777777" w:rsidR="004E4783" w:rsidRDefault="004E4783" w:rsidP="00670399">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74C47965" w14:textId="77777777" w:rsidR="0081101F" w:rsidRDefault="0081101F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13AD31F5" w14:textId="77777777" w:rsidR="004E4783" w:rsidRDefault="004E4783" w:rsidP="00670399">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...24 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3829249E" w14:textId="77777777" w:rsidR="00B44146" w:rsidRDefault="00B44146">
+  <w:p w14:paraId="255F7321" w14:textId="77777777" w:rsidR="00670399" w:rsidRPr="00670399" w:rsidRDefault="00670399" w:rsidP="00670399">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DE06BC1" w14:textId="77777777" w:rsidR="00874841" w:rsidRPr="00670399" w:rsidRDefault="00874841" w:rsidP="00670399">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="225A8B6D" w14:textId="77777777" w:rsidR="00670399" w:rsidRPr="00670399" w:rsidRDefault="00670399" w:rsidP="00670399">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="287323E8" w14:textId="77777777" w:rsidR="0081101F" w:rsidRDefault="0081101F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2F0344C5" w14:textId="77777777" w:rsidR="004E4783" w:rsidRDefault="004E4783" w:rsidP="00670399">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67D0F454" w14:textId="77777777" w:rsidR="0081101F" w:rsidRDefault="0081101F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="53032715" w14:textId="77777777" w:rsidR="004E4783" w:rsidRDefault="004E4783" w:rsidP="00670399">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4B1AE4ED" w14:textId="4F3BCAE4" w:rsidR="00C36743" w:rsidRPr="00F53688" w:rsidRDefault="00C36743">
+    <w:p w14:paraId="6CF71113" w14:textId="77777777" w:rsidR="00670399" w:rsidRPr="00777EB5" w:rsidRDefault="00670399" w:rsidP="00670399">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="002B2665" w:rsidRPr="00F53688">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nederlandse Zorgautoriteit, Stand van de zorg 2025, 2 oktober 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="33DF703B" w14:textId="3C68B4D9" w:rsidR="00CB5B5B" w:rsidRPr="00F53688" w:rsidRDefault="00CB5B5B" w:rsidP="00CB5B5B">
+    <w:p w14:paraId="5D56EBE1" w14:textId="77777777" w:rsidR="00670399" w:rsidRPr="00777EB5" w:rsidRDefault="00670399" w:rsidP="00670399">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> gemaakt tijdens het commissiedebat Acute zorg op 25 september 2025 en toezegging gemaakt tijdens het commissiedebat Eerstelijnszorg op 1 april 2026, </w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29247, nr. 463, Kamerstukken II 2025/26, 29247, nr. 473, Kamerstukken II 2025/26, 29247, nr. 475, toezeggingen gemaakt tijdens het commissiedebat Acute zorg op 25 september 2025 en toezegging gemaakt tijdens het commissiedebat Eerstelijnszorg op 1 april 2026, </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk230180816"/>
-      <w:r w:rsidRPr="00F53688">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II 2025/26, 36915, nr. 27. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="544871E8" w14:textId="77777777" w:rsidR="006A6C82" w:rsidRPr="00F53688" w:rsidRDefault="006A6C82" w:rsidP="006A6C82">
+    <w:p w14:paraId="6AA3F8D1" w14:textId="77777777" w:rsidR="00670399" w:rsidRPr="00777EB5" w:rsidRDefault="00670399" w:rsidP="00670399">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29247, nr. 463</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="49C939F6" w14:textId="77777777" w:rsidR="00C04FF4" w:rsidRPr="00F53688" w:rsidRDefault="00C04FF4" w:rsidP="00C04FF4">
+    <w:p w14:paraId="2F8D6137" w14:textId="77777777" w:rsidR="00670399" w:rsidRPr="00777EB5" w:rsidRDefault="00670399" w:rsidP="00670399">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Stcrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2025, 44113. Beschikbaar via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00F53688">
+        <w:r w:rsidRPr="00777EB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>stcrt-2025-44113.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="730995AD" w14:textId="49E01F18" w:rsidR="00D13FAB" w:rsidRPr="00F53688" w:rsidRDefault="00D13FAB" w:rsidP="00D13FAB">
+    <w:p w14:paraId="5DD7350C" w14:textId="7C21239A" w:rsidR="00670399" w:rsidRPr="00777EB5" w:rsidRDefault="00670399" w:rsidP="00670399">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II, 2025/26, 36900 XVI, nr. 191</w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36800 XVI, nr. 191</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="13072350" w14:textId="43C345B3" w:rsidR="00B12177" w:rsidRPr="00F53688" w:rsidRDefault="00B12177">
+    <w:p w14:paraId="241B04CC" w14:textId="77777777" w:rsidR="00670399" w:rsidRPr="00777EB5" w:rsidRDefault="00670399" w:rsidP="00670399">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36915, nr. 29.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="72BDC772" w14:textId="6D5CD408" w:rsidR="00467D2E" w:rsidRPr="00F53688" w:rsidRDefault="00467D2E">
+    <w:p w14:paraId="3B93CE1E" w14:textId="5CFB5760" w:rsidR="00670399" w:rsidRPr="00777EB5" w:rsidRDefault="00670399" w:rsidP="00670399">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II, 2025/26, 36900 XVI, nr. 191</w:t>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36800 XVI, nr. 191</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4CA09CB0" w14:textId="77777777" w:rsidR="00D66BFD" w:rsidRPr="00F53688" w:rsidRDefault="00D66BFD" w:rsidP="00D66BFD">
+    <w:p w14:paraId="30571DBB" w14:textId="77777777" w:rsidR="00670399" w:rsidRPr="00777EB5" w:rsidRDefault="00670399" w:rsidP="00670399">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00F53688">
+        <w:r w:rsidRPr="00777EB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Rapport uitvoeringsadvies budgetbekostiging SEH deel 2, inclusief reacties - Nederlandse Zorgautoriteit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="48A7E6FA" w14:textId="77777777" w:rsidR="00D66BFD" w:rsidRPr="00F53688" w:rsidRDefault="00D66BFD" w:rsidP="00D66BFD">
+    <w:p w14:paraId="191C57B1" w14:textId="77777777" w:rsidR="00670399" w:rsidRPr="00777EB5" w:rsidRDefault="00670399" w:rsidP="00670399">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F53688">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777EB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F53688">
-        <w:rPr>
+      <w:r w:rsidRPr="00777EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00F53688">
+        <w:r w:rsidRPr="00777EB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Handboek meting regeldrukkosten | Adviescollege toetsing regeldruk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F70D575" w14:textId="77777777" w:rsidR="00B44146" w:rsidRDefault="00A52166">
-[...410 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7B7DE0A6" w14:textId="77777777" w:rsidR="00670399" w:rsidRPr="00670399" w:rsidRDefault="00670399" w:rsidP="00670399">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
-  <w:p w14:paraId="66B9AE10" w14:textId="56C4E537" w:rsidR="00B44146" w:rsidRDefault="00B44146"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37ADC02D" w14:textId="77777777" w:rsidR="00B44146" w:rsidRDefault="00A52166">
+  <w:p w14:paraId="194C6483" w14:textId="77777777" w:rsidR="00874841" w:rsidRPr="00670399" w:rsidRDefault="00874841" w:rsidP="00670399">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1131 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="1FB25CD6" w14:textId="2512A15B" w:rsidR="00B44146" w:rsidRDefault="00B44146"/>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="346D6638" w14:textId="77777777" w:rsidR="00874841" w:rsidRPr="00670399" w:rsidRDefault="00874841" w:rsidP="00670399">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8D2DCE4E"/>
-[...91 lines deleted...]
-    <w:nsid w:val="022D2B18"/>
+    <w:nsid w:val="6A603F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F0BC080E"/>
-[...85 lines deleted...]
-    <w:tmpl w:val="6D9420DA"/>
+    <w:tmpl w:val="78B8ACA2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -4993,3525 +3077,153 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...2575 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="202865043">
+  <w:num w:numId="1" w16cid:durableId="472674844">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...87 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001A7A75"/>
-[...719 lines deleted...]
-    <w:rsid w:val="00FF5DE2"/>
+    <w:rsidRoot w:val="00670399"/>
+    <w:rsid w:val="00100B8D"/>
+    <w:rsid w:val="004E4783"/>
+    <w:rsid w:val="00635C38"/>
+    <w:rsid w:val="00670399"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00777EB5"/>
+    <w:rsid w:val="0085356A"/>
+    <w:rsid w:val="00874841"/>
+    <w:rsid w:val="0098088B"/>
+    <w:rsid w:val="009C5BE8"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7FF5B3BC"/>
+  <w14:docId w14:val="1CB1376B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{18281552-FF88-4147-99FC-0AB5C12C621B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8520,77 +3232,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8615,75 +3327,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8718,55 +3430,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8838,1591 +3550,852 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00670399"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00670399"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00670399"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00670399"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...205 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00670399"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00670399"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...151 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00670399"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00670399"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE11E3"/>
+    <w:rsid w:val="00670399"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DE11E3"/>
+    <w:rsid w:val="00670399"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE11E3"/>
+    <w:rsid w:val="00670399"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-[...129 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00583F95"/>
+    <w:rsid w:val="00670399"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Retouradres">
     <w:name w:val="Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00F53688"/>
+    <w:rsid w:val="00670399"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00670399"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00670399"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00670399"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00777EB5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...691 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adviescollegeregeldruk.nl/documenten/2023/11/29/handboek-meting-regeldrukkosten" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/nza/doc/PUC_793703_22/1/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2025-44113.pdf" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10479,51 +4452,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10670,61 +4643,72 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>10</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>19785</ap:Characters>
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>3620</ap:Words>
+  <ap:Characters>19913</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>164</ap:Lines>
+  <ap:Lines>165</ap:Lines>
   <ap:Paragraphs>46</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>23336</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>23487</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>