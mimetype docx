--- v0 (2026-06-01)
+++ v1 (2026-07-26)
@@ -1,3622 +1,2068 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...32 lines deleted...]
-    <w:p w:rsidR="00A96C0E" w:rsidP="00F80CB1" w:rsidRDefault="00A96C0E" w14:paraId="1CAB4ACE" w14:textId="77777777">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="00E03ADA" w:rsidP="00E03ADA" w:rsidRDefault="00D456BE" w14:paraId="2B4E372A" w14:textId="78FA68D7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA" w:rsidR="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>765</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA" w:rsidR="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA" w:rsidR="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kwaliteit van zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="00E03ADA" w:rsidP="00E03ADA" w:rsidRDefault="00E03ADA" w14:paraId="6AA60F71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA" w:rsidR="00D456BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>982</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="00D456BE" w:rsidP="00E03ADA" w:rsidRDefault="00E03ADA" w14:paraId="6568ADFE" w14:textId="70B82DCD">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A96C0E" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="72618BB0" w14:textId="77777777">
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E03ADA" w:rsidP="00E03ADA" w:rsidRDefault="00E03ADA" w14:paraId="01F0E542" w14:textId="46EB0D43">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A64433" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="2338CA63" w14:textId="77777777">
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="00E03ADA" w:rsidP="00E03ADA" w:rsidRDefault="00E03ADA" w14:paraId="37F9C7F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
-        <w:rPr>
-[...33 lines deleted...]
-      <w:r>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="697741F8" w14:textId="7BE7C5A8">
+      <w:pPr>
+        <w:pStyle w:val="Huisstijl-Aanhef"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet wil dat passende zorg altijd en overal de norm wordt en dat alleen zorg wordt vergoed die meerwaarde heeft voor de patiënt. Dit betekent dat zorg bewezen effectief moet zijn en dat minder arbeidsintensieve of meer kosteneffectieve zorg de voorkeur hebben.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Om deze ambitie voor elkaar te krijgen, is voldoende kennis over wat zorg daadwerkelijk bijdraagt randvoorwaardelijk. Deze kennis wordt ontwikkeld in verschillende subsidieprogramma’s voor onderzoek naar passende, effectieve zorg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A64433" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="54B8FDB9" w14:textId="77777777">
-[...35 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="1F2AB949" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief informeert het kabinet de Kamer over een beleidskeuze om een vervolg op het lopende Kaderprogramma Passende Zorg (KPPZ) mogelijk te maken. Daarnaast informeert het kabinet de Kamer over de stand van zaken en voortgang van het beleid rondom Voorwaardelijke Toelating (VT) en het subsidieprogramma Veelbelovende Zorg (VeZo). Recent heeft het kabinet de Kamer reeds geïnformeerd over de beleidsmatige evaluatie van het separate beleid voor de voorwaardelijke toelating van weesgeneesmiddelen, conditionals en exceptionals.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="57EA802A" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="4512F877" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="03D2C9FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Beleidskeuze vervolg Kaderprogramma Passende Zorg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="74998E47" w14:textId="77777777">
-[...223 lines deleted...]
-    <w:p w:rsidRPr="00EC2DBC" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="021E855E" w14:textId="77777777">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="489BEA2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de kennisontwikkeling over passende, effectieve zorg te stimuleren is in 2025 het KPPZ bij ZonMw van start gegaan. Met dit subsidieprogramma dat loopt t/m 2028 kunnen partijen uit alle sectoren van de Zvw onderzoek doen naar de effectieve en doelmatige organisatie en inzet van hun zorgaanbod. Het programma maakt hierbij ook mogelijk dat in alle sectoren de hiervoor benodigde onderzoeksinfrastructuur wordt ontwikkeld. In deze brief informeert het kabinet de Kamer over de beleidskeuze om een vervolg op dit subsidieprogramma mogelijk te maken, om zo de inzet van het kabinet op het gebied van passende zorg verder te bestendigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="207345BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="197FAA06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Omdat deze beleidskeuze financiële gevolgen van € 20 miljoen of meer heeft in enig jaar, wordt – conform wetsartikel 3.1 van de Comptabiliteitswet 2016 – hieronder ingegaan op de doelen, beleidsinstrumenten, financiële gevolgen, nagestreefde doeltreffendheid en doelmatigheid en voorgenomen evaluatie en monitoring. Zoals dit sinds eind 2021 Rijksbreed gebeurt, doet het kabinet dit via de werkwijze ‘Beleidskeuzes Uitgelegd’ in het onderstaande CW3.1-kader. De middelen voor deze beleidskeuze zijn door het kabinet-Rutte IV beschikbaar gesteld voor (onderzoek naar) passende zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="51AA6A87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="118" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2882"/>
-        <w:gridCol w:w="4544"/>
+        <w:gridCol w:w="2899"/>
+        <w:gridCol w:w="4517"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D362F1" w:rsidTr="0067149E" w14:paraId="21CC8641" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidTr="009124E3" w14:paraId="4041E611" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1059"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="67EF1E38" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="11C5A409" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...14 lines deleted...]
-              <w:t>eleidskeuzes uitgelegd</w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Beleidskeuzes uitgelegd</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="5B673797" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="6632A71D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B442F6">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Onderbouwing doeltreffendheid, doelmatigheid en evaluatie (CW3.1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D362F1" w:rsidTr="0067149E" w14:paraId="73B4EF90" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidTr="009124E3" w14:paraId="730D40E0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="3E4742C1" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="3B23EE8C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="103"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Doel(en) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="4ED8C978" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="6C833890" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="10" w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="154"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">abinet wil dat passende zorg de norm wordt, ook in de aanspraak, en dat alleen zorg met bewezen meerwaarde wordt vergoed. Hiervoor is het nodig dat onderzoek naar de pakketwaardigheid van zorg structureel plaatsvindt in alle sectoren van de Zvw, met een focus op effectiviteit, kosteneffectiviteit en arbeidsinzet. Met onderstaande beoogde inzet wordt hier invulling aan gegeven. </w:t>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het kabinet wil dat passende zorg de norm wordt, ook in de aanspraak, en dat alleen zorg met bewezen meerwaarde wordt vergoed. Hiervoor is het nodig dat onderzoek naar de pakketwaardigheid van zorg structureel plaatsvindt in alle sectoren van de Zvw, met een focus op effectiviteit, kosteneffectiviteit en arbeidsinzet. Met onderstaande beoogde inzet wordt hier invulling aan gegeven. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="6DB5D4E3" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="011DE600" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="10" w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="154"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D362F1" w:rsidTr="0067149E" w14:paraId="4E2884C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidTr="009124E3" w14:paraId="0DCF1AC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="7F57651D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="5E7EB807" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="103" w:right="231"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Beleidsinstrument(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="56CF08D6" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="3E66C414" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="543"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Onderdeel van deze inzet is dat partijen in staat worden gesteld een passende onderzoeksinfrastructuur in te richten, die een vaste basis oplevert voor structurele kennisontwikkeling. Met dit subsidieprogramma wordt een vervolg mogelijk gemaakt voor het huidige KPPZ, dat loopt t/m 2028. </w:t>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het beleidsinstrumentarium is een subsidieprogramma gericht op kennisontwikkeling over de pakketwaardigheid van zorg, met een focus op effectiviteit en kosteneffectiviteit. Onderdeel van deze inzet is dat partijen in staat worden gesteld een passende onderzoeksinfrastructuur in te richten, die een vaste basis oplevert voor structurele kennisontwikkeling. Met dit subsidieprogramma wordt een vervolg mogelijk gemaakt voor het huidige KPPZ, dat loopt t/m 2028. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="5F92EAF5" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="077CFD73" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="543"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="224CA474" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="6113D182" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="543"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Aanvullend hierop wordt de inzet van het instrument Vergoeding in Onderzoek (ViO)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E03ADA">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidRPr="00B442F6">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> geïntensiveerd. Dit instrument maakt het mogelijk om bestaande zorg waarvan de effectiviteit onduidelijk is tijdelijk onder voorwaarde van onderzoek uit de Zvw te blijven vergoeden. Hiermee kan aanvullend worden gestuurd op de totstandkoming van onderzoek.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="714DBBBF" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="505952EC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="543"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D362F1" w:rsidTr="0067149E" w14:paraId="76C5F1FC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidTr="009124E3" w14:paraId="58C55F99" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="037A7979" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="5D420A9F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4" w:line="242" w:lineRule="auto"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="103" w:right="506"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Financiële gevolgen voor het Rijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="0C92CCC2" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="499E4B8E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="3" w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="945"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Het vervolgprogramma KPPZ vraagt om incidentele middelen in 2029 t/m 2031 (2029: € 5 miljoen, 2030: € 10 miljoen, 2031: € 21 miljoen; totaal: € 36 miljoen). Deze middelen zijn opgenomen op de aanvullende post en zijn door het </w:t>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het vervolgprogramma KPPZ vraagt om incidentele middelen in 2029 t/m 2031 (2029: € 5 miljoen, 2030: € 10 </w:t>
             </w:r>
-            <w:r w:rsidR="00A64433">
-[...33 lines deleted...]
-              <w:t>Rutte IV beschikbaar gesteld voor (onderzoek naar) passende zorg.</w:t>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>miljoen, 2031: € 21 miljoen; totaal: € 36 miljoen). Deze middelen zijn opgenomen op de aanvullende post en zijn door het kabinet-Rutte IV beschikbaar gesteld voor (onderzoek naar) passende zorg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D362F1" w:rsidTr="0067149E" w14:paraId="58BEFBDD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidTr="009124E3" w14:paraId="367AA1A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="891"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="22E143A4" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="26F168B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="103" w:right="92"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Financiële gevolgen voor maatschappelijke sectoren </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="36EC9E0E" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="164A2EA9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4" w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="166"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Het vervolgprogramma KPPZ levert naar verwachting een maatschappelijke kostenbesparing op. Een inschatting kan worden afgeleid uit de in 2024 </w:t>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Het vervolgprogramma KPPZ levert naar verwachting een maatschappelijke kostenbesparing op. Een inschatting kan worden afgeleid uit de in 2024 uitgevoerde externe evaluatie van het programma DoelmatigheidsOnderzoek 2018-2023.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B442F6">
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00E03ADA">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-            <w:r w:rsidRPr="00B442F6">
-[...39 lines deleted...]
-              <w:t>Rutte IV op Passende zorg.</w:t>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hierin is berekend dat elke euro aan doelmatigheidsonderzoek 3 tot 9 euro kan besparen. Daarnaast geeft het rapport ‘Geschat Potentieel Effectieve Zorg’ van SiRM scenario’s voor impact op passende zorg vanuit onderzoek. Dit rapport was de financiële onderbouwing voor de ombuiging van het kabinet-Rutte IV op Passende zorg.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00594197" w:rsidP="00F80CB1" w:rsidRDefault="00594197" w14:paraId="2E7850C2" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="36ECD380" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4" w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="166"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D362F1" w:rsidTr="0067149E" w14:paraId="0E9FD79E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidTr="009124E3" w14:paraId="786F8132" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="955"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="31D141E0" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="199765F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="103" w:right="829"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Nagestreefde doeltreffendheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="43D8FA21" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="602EC130" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4" w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="166"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...15 lines deleted...]
-              <w:t>het pakketbeheer als zij hiervoor de benodigde kennis hebben. Het beoogde programma werkt via de cirkel van gepast gebruik, waarbij betrokken partijen gezamenlijk afspraken maken over de uitvoering van het onderzoek en de daadwerkelijke implementatie van de resultaten in de praktijk. Waar nodig kan met het instrument ViO worden gestuurd op de totstandkoming van het onderzoek.</w:t>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Overheid en veldpartijen kunnen enkel onderbouwde keuzes maken in het pakketbeheer als zij hiervoor de benodigde kennis hebben. Het beoogde programma werkt via de cirkel van gepast gebruik, waarbij betrokken partijen gezamenlijk afspraken maken over de uitvoering van het onderzoek en de daadwerkelijke implementatie van de resultaten in de praktijk. Waar nodig kan met het instrument ViO worden gestuurd op de totstandkoming van het onderzoek.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="76008FF6" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="7CB64B31" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4" w:line="218" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101" w:right="166"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D362F1" w:rsidTr="0067149E" w14:paraId="20C3D7EE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidTr="009124E3" w14:paraId="76F901C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="251F76A2" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="68BC58AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="103" w:right="1066"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Nagestreefde doelmatigheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="4316DB1A" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="1CA27B8E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Om de rollen van veldpartijen in het pakketbeheer te versterken zijn verschillende afspraken gemaakt in het IZA en AZWA. Daarnaast is de rol van het Zorginstituut versterkt via de inzet op het </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B442F6">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Verbeteren en Verbreden van de Toets op het Basispakket</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B442F6">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> (VVTB). Om de versterkte rollen impact te laten hebben in de praktijk moet wetenschappelijk bewijs beschikbaar zijn – het intensiveren van onderzoek is hiervoor een doelmatig instrument. </w:t>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (VVTB). Om de versterkte rollen impact te laten hebben in de praktijk moet wetenschappelijk bewijs beschikbaar zijn – het intensiveren van </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">onderzoek is hiervoor een doelmatig instrument. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="5EE03B67" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="206AAB7D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="5B53B8C8" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="37419707" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Het onderzoek binnen het vervolgprogramma KPPZ concurreert minimaal met onderzoek dat door (veld)partijen zelf wordt gefinancierd. Het onderzoeksbelang van markt-/veldpartijen ligt in het aantonen van de effectiviteit van nieuwe zorginnovaties. Het (vervolg) KPPZ richt zich juist op onderzoek naar de effectiviteit van het bestaande behandelaanbod, waar maatschappelijk gezien de meeste winst is te behalen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="35E4ACBE" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="6A4BBF5B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D362F1" w:rsidTr="0067149E" w14:paraId="4C90E7C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidTr="009124E3" w14:paraId="73E1BA09" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7A7A7A"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="143F9650" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="49C591C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="4"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="103" w:right="1066"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Evaluatieparagraaf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="66762E29" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="3B761D31" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B442F6">
-[...15 lines deleted...]
-              <w:t>programma vindt eens per kwartaal plaats via voortgangsrapportages van ZonMw. Daarnaast is eenmaal per jaar een formeel bijsturingsmoment, waarin VWS als opdrachtgever het programma inhoudelijk en financieel kan bijsturen.</w:t>
+            <w:r w:rsidRPr="00E03ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>De evaluatie van het vervolgprogramma KPPZ gebeurt onder verantwoordelijkheid van ZonMw en wordt uitgevoerd door een externe partij. Monitoring van het programma vindt eens per kwartaal plaats via voortgangsrapportages van ZonMw. Daarnaast is eenmaal per jaar een formeel bijsturingsmoment, waarin VWS als opdrachtgever het programma inhoudelijk en financieel kan bijsturen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B442F6" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="5ED5D673" w14:textId="77777777">
+          <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="3D4AA67C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2060"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="6E186347" w14:textId="77777777">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="35AAE70D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="786EBA42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009A536F" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="44BF1461" w14:textId="77777777">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="4AEC5C54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A536F">
-        <w:rPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Stand van zaken huidige trajecten in Voorwaardelijke Toelating en Subsidieregeling veelbelovende zorg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="717DB2B0" w14:textId="77777777">
-[...41 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="689EE126" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarlijks informeert het kabinet de Kamer over de stand van zaken met betrekking tot de voorwaardelijke toelating (VT) en de Subsidieregeling veelbelovende zorg (VeZo). De voortgangsrapportage van VT en VeZo voor het kalenderjaar 2025 is als bijlage bij deze brief toegevoegd. Het Zorginstituut beschrijft hierin de voortgang van de lopende VT-trajecten en de Subsidieregeling VeZo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="32305874" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="03BE3854" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De resultaten van deze onderzoeken dragen bij aan de toegang tot potentieel veelbelovende en innovatieve zorg, en helpen tegelijkertijd niet-passende zorg te voorkomen. Waar in voorgaande jaren de trajecten ook leidden tot opname van innovatie zorg in het pakket, hebben de trajecten die in 2025 afgerond zijn geleid tot negatieve standpunten. Het gaat vaak om dure en intensieve zorg. Het is extra belangrijk dat we weten dat zulke zorg écht werkt, zodat we patiënten en zorgmedewerkers niet onnodig belasten. Voor de nog lopende trajecten verwacht het Zorginstituut tot en met 2033 nog 28 standpunten of adviezen uit te brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="3383AE5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="5DC4A99B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C4559">
-        <w:rPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Voortgang trajecten Voorwaardelijke Toelating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C4559" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="20778F1D" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p w:rsidRPr="005C4559" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="58B7DDBA" w14:textId="77777777">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="5CAB8343" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Per 1 januari 2012 is de VT geïntroduceerd om zorg die nog niet of niet meer bewezen effectief is toch tijdelijk toe te kunnen laten tot het basispakket. Als voorwaarde geldt dat in de periode van de tijdelijke toelating gegevens worden verzameld over de effectiviteit en de kosteneffectiviteit van de zorg. In de laatste zes maanden van de periode van tijdelijke toelating gebruikt het Zorginstituut die onderzoeksgegevens om vast te stellen of de vergoeding van de betreffende zorg uit het basispakket voortgezet kan worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="3AD78705" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="796390F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 liepen er vijf VT-trajecten. Er zijn twee trajecten afgerond en de zorg is beoordeeld: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="7BBC94B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geïntensiveerde, alkylerende chemotherapie met stamceltransplantatie bij stadium III BRCA-1-like borstkanker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="0CA2139D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005C4559">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Combinatiebehandeling van een maagoperatie met plaatselijke chemotherapie (HIPEC) bij patiënten met maagkanker met beperkte uitzaaiingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="4E2844B6" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="40D72D80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor beide trajecten concludeerde het Zorginstituut dat de behandelingen niet voldoen aan het wettelijk criterium ‘de stand van de wetenschap en praktijk’. Er is geen meerwaarde aangetoond tegenover de standaardbehandeling. De zorg is daarom niet ingestroomd in het basispakket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="19F95B92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="0E3AC23D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C4559">
-        <w:rPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Voortgang</w:t>
-[...11 lines deleted...]
-          <w:bCs/>
+        <w:t>Voortgang trajecten subsidieregeling Veelbelovende Zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="7F3A5B99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de Subsidieregeling VeZo was het mogelijk een tijdelijke financiering te krijgen voor behandelingen die veelbelovend lijken, maar nog niet uit het basispakket worden vergoed. Na afronding van een gesubsidieerd onderzoeksproject volgt een duiding van het Zorginstituut over opname van de behandeling in het basispakket. Bij een positief advies stroomt de zorg automatisch het pakket in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="7CD8FAAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="2B160064" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals eerder gemeld is de Subsidieregeling VeZo per 1 januari 2026 beëindigd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lopende onderzoeken worden voortgezet en afgerond. Daarnaast heeft de uitvoering van verschillende projecten vertraging opgelopen als gevolg van onder meer de COVID-19-pandemie. Daarom is de maximale looptijd van projecten in 2025 verlengd van zeven naar tien jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...97 lines deleted...]
-    <w:p w:rsidRPr="005C4559" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="104D6B9C" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="0619B6B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 waren er 34 projecten in uitvoering. Er zijn in 2025 vijf nieuwe subsidies verleend:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="2382B79D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005C4559">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Orgaansparende immuuntherapie bij patiënten met mondholtekanker; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C4559" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="0526056F" w14:textId="77777777">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="68CAB98E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005C4559">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">CAR T-celtherapie voor patiënten met bepaalde auto-immuunziektes; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C4559" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="1EAB2AEC" w14:textId="77777777">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="443D6D47" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="005C4559" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="279A7109" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dendritische cel-vaccinatie voor het voorkomen van Lynch-syndroom-gerelateerde tumoren; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="03961DD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005C4559">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Autologe vettransplantatie voor borstreconstructie na borstverwijdering en bestraling vanwege borstkanker; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="6AEF1CD1" w14:textId="77777777">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="31030A1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gepersonaliseerde bacteriofagenbehandeling bij patiënten met terugkerende urineweginfecties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="5CA7A192" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="25EE503B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De eerste duiding naar aanleiding van deze subsidieregeling is in 2025 gepubliceerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C4559" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="6C9EAC96" w14:textId="77777777">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="4288BA61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C4559">
-        <w:rPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Standpunt operatietechniek EBD voor ziekte van Ménière</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C4559" w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="1E4FF499" w14:textId="77777777">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="1262F801" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...48 lines deleted...]
-      <w:r w:rsidRPr="005C4559">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van het eindrapport van dit traject heeft het Zorginstituut op 24 september een uitspraak gedaan. Het Zorginstituut concludeerde dat endolymfatische ductus blokkade (EDB) als operatietechniek voor de onderzochte patiëntengroep niet effectief is en daarom niet wordt opgenomen in het basispakket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="79D0ECE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="5F1CDF50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In 2025 is in totaal € 46,1 miljoen aan nieuwe subsidies verleend. Dit was het laatste jaar waarin nieuwe subsidies konden worden toegekend, aangezien de subsidieregeling per 1 januari 2026 is beëindigd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00131997" w:rsidP="00F80CB1" w:rsidRDefault="00131997" w14:paraId="251BC171" w14:textId="77777777">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="71AFDCE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00131997" w:rsidR="00334C45" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="34D8D5A2" w14:textId="77777777">
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="02BA3F6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik hoop u hiermee voldoende geïnformeerd te hebben. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A31BF" w:rsidR="00CD5856" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="7D88698F" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="62303CF7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A96C0E" w:rsidP="00F80CB1" w:rsidRDefault="005907F5" w14:paraId="313FDD0E" w14:textId="77777777">
-[...77 lines deleted...]
-    <w:sectPr w:rsidR="00C95CA9" w:rsidSect="008D59C5">
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="00E03ADA" w14:paraId="5D35E0D2" w14:textId="5E4FAB7B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA" w:rsidR="002A6823">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="002A6823" w:rsidP="00E03ADA" w:rsidRDefault="002A6823" w14:paraId="3991BDFE" w14:textId="192FED7A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA" w:rsidR="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E03ADA" w:rsidR="00FE0FA3" w:rsidP="00E03ADA" w:rsidRDefault="00FE0FA3" w14:paraId="5ADAEA5A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E03ADA" w:rsidR="00FE0FA3" w:rsidSect="00F1463A">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F1C188F" w14:textId="77777777" w:rsidR="008C078E" w:rsidRDefault="008C078E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A0FC345" w14:textId="77777777" w:rsidR="00DD3B82" w:rsidRDefault="00DD3B82" w:rsidP="002A6823">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71AD4628" w14:textId="77777777" w:rsidR="008C078E" w:rsidRDefault="008C078E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7869B417" w14:textId="77777777" w:rsidR="00DD3B82" w:rsidRDefault="00DD3B82" w:rsidP="002A6823">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A5888C8" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="005907F5">
+  <w:p w14:paraId="530F23B5" w14:textId="77777777" w:rsidR="002A6823" w:rsidRPr="002A6823" w:rsidRDefault="002A6823" w:rsidP="002A6823">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...71 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B9FE320" w14:textId="77777777" w:rsidR="002A6823" w:rsidRPr="002A6823" w:rsidRDefault="002A6823" w:rsidP="002A6823">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34D1AC3E" w14:textId="77777777" w:rsidR="002A6823" w:rsidRPr="002A6823" w:rsidRDefault="002A6823" w:rsidP="002A6823">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C328216" w14:textId="77777777" w:rsidR="008C078E" w:rsidRDefault="008C078E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3B0C3F50" w14:textId="77777777" w:rsidR="00DD3B82" w:rsidRDefault="00DD3B82" w:rsidP="002A6823">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28E9A6E4" w14:textId="77777777" w:rsidR="008C078E" w:rsidRDefault="008C078E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0A1CAFF9" w14:textId="77777777" w:rsidR="00DD3B82" w:rsidRDefault="00DD3B82" w:rsidP="002A6823">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="462F6D39" w14:textId="77777777" w:rsidR="00A64433" w:rsidRPr="004F0F88" w:rsidRDefault="005907F5" w:rsidP="00A64433">
+    <w:p w14:paraId="415B055A" w14:textId="77777777" w:rsidR="002A6823" w:rsidRPr="00E03ADA" w:rsidRDefault="002A6823" w:rsidP="002A6823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F0F88">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004F0F88">
-[...32 lines deleted...]
-        <w:t>, 36 800 XVI, nr. 191</w:t>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 800 XVI, nr. 191</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="247DFDEC" w14:textId="77777777" w:rsidR="00A64433" w:rsidRDefault="005907F5" w:rsidP="00A64433">
+    <w:p w14:paraId="5BE93458" w14:textId="77777777" w:rsidR="002A6823" w:rsidRPr="00E03ADA" w:rsidRDefault="002A6823" w:rsidP="002A6823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00524F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00524F3E">
-[...18 lines deleted...]
-        <w:t>477, nr. 975</w:t>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 477, nr. 975</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="108314E3" w14:textId="77777777" w:rsidR="00131997" w:rsidRPr="00740AAA" w:rsidRDefault="005907F5" w:rsidP="00131997">
+    <w:p w14:paraId="1C8A0E54" w14:textId="7F873B39" w:rsidR="002A6823" w:rsidRPr="00E03ADA" w:rsidRDefault="002A6823" w:rsidP="002A6823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00740AAA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00740AAA">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 29 689 nr. 1322</w:t>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 29 689, nr. 1322</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0FC50D41" w14:textId="77777777" w:rsidR="00131997" w:rsidRPr="00740AAA" w:rsidRDefault="005907F5" w:rsidP="00131997">
+    <w:p w14:paraId="775477BE" w14:textId="77777777" w:rsidR="002A6823" w:rsidRPr="00E03ADA" w:rsidRDefault="002A6823" w:rsidP="002A6823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00740AAA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00740AAA">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TwynstraGudde (2024), Externe evaluatie van het ZonMw-programma DoelmatigheidsOnderzoek 2018-2023</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="159A205A" w14:textId="77777777" w:rsidR="00131997" w:rsidRPr="005E73EB" w:rsidRDefault="005907F5" w:rsidP="00131997">
+    <w:p w14:paraId="7E829BF2" w14:textId="77777777" w:rsidR="002A6823" w:rsidRPr="00E03ADA" w:rsidRDefault="002A6823" w:rsidP="002A6823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005E73EB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005E73EB">
-[...32 lines deleted...]
-        <w:t>29 689, nr. 1294</w:t>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 29 689, nr. 1294</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="54D7D6D7" w14:textId="77777777" w:rsidR="00131997" w:rsidRDefault="005907F5" w:rsidP="00131997">
+    <w:p w14:paraId="73A590B7" w14:textId="77777777" w:rsidR="002A6823" w:rsidRPr="00E03ADA" w:rsidRDefault="002A6823" w:rsidP="002A6823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005E73EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03ADA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005E73EB">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00E03ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00131997" w:rsidRPr="005E73EB">
+        <w:r w:rsidRPr="00E03ADA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Staatscourant 2025, 37233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41E341FB" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="005907F5">
+  <w:p w14:paraId="37458963" w14:textId="77777777" w:rsidR="002A6823" w:rsidRPr="002A6823" w:rsidRDefault="002A6823" w:rsidP="002A6823">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...384 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CF7FB84" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="005907F5">
+  <w:p w14:paraId="01AD0320" w14:textId="77777777" w:rsidR="00226354" w:rsidRPr="002A6823" w:rsidRDefault="00226354" w:rsidP="002A6823">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...125 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05E62DCF" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="005907F5">
+  <w:p w14:paraId="7AB7E9D9" w14:textId="77777777" w:rsidR="00226354" w:rsidRPr="002A6823" w:rsidRDefault="00226354" w:rsidP="002A6823">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...424 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0161065A"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CBC4041"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90241FA0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3720,163 +2166,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64BC399C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90241FA0"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3980,319 +2314,148 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1221404756">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="1616058541">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="348147643">
+  <w:num w:numId="2" w16cid:durableId="2076778871">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...172 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="002A6823"/>
+    <w:rsid w:val="00106A24"/>
+    <w:rsid w:val="00226354"/>
+    <w:rsid w:val="002A6823"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003E18AA"/>
+    <w:rsid w:val="00846CAF"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="0098596D"/>
+    <w:rsid w:val="00C81FFD"/>
+    <w:rsid w:val="00D456BE"/>
+    <w:rsid w:val="00DD3B82"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E03ADA"/>
+    <w:rsid w:val="00F1463A"/>
+    <w:rsid w:val="00F27CE6"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="31790FDE"/>
+  <w14:docId w14:val="090A59AB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C376800B-321F-47E4-83A3-184FE98DC3D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4407,51 +2570,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4633,1140 +2796,1342 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Bullet 1,Bullet Points,Colorful List - Accent 11,Dot pt,F5 List Paragraph,Indicator Text,List Paragraph Char Char Char,List Paragraph1,List Paragraph2,MAIN CONTENT,No Spacing1,Normal numbere,Numbered Para 1,Párrafo de lista,Recommendation"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A6823"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Aanhef">
     <w:name w:val="Huisstijl - Aanhef"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="240"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...26 lines deleted...]
-      <w:sz w:val="13"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:spacing w:before="270" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-    <w:rPr>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00131997"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00131997"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00131997"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="002A6823"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00131997"/>
+    <w:rsid w:val="002A6823"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00131997"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="Table Normal_0"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00131997"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
+      <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00131997"/>
+    <w:rsid w:val="002A6823"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
+      <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="22"/>
-[...15 lines deleted...]
-    </w:pPr>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Bullet 1 Char,Bullet Points Char,Colorful List - Accent 11 Char,Dot pt Char,F5 List Paragraph Char,Indicator Text Char,List Paragraph Char Char Char Char,List Paragraph1 Char,List Paragraph2 Char,MAIN CONTENT Char,No Spacing1 Char"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00131997"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002A6823"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A6823"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002A6823"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2025-37233.html" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9119</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1677</ap:Words>
+  <ap:Characters>9226</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>75</ap:Lines>
+  <ap:Lines>76</ap:Lines>
   <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10755</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10882</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>