--- v0 (2026-06-01)
+++ v1 (2026-08-10)
@@ -1,3058 +1,860 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00EC7E79" w:rsidRDefault="00A97BB8" w14:paraId="3A2DC6DC" w14:textId="77777777">
+    <w:p w:rsidRPr="000E09BE" w:rsidR="000E09BE" w:rsidRDefault="00023721" w14:paraId="1775D134" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31839</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE" w:rsidR="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE" w:rsidR="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE" w:rsidR="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jeugdzorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="000E09BE" w:rsidRDefault="00023721" w14:paraId="214DB53F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25424</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE" w:rsidR="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE" w:rsidR="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE" w:rsidR="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geestelijke gezondheidszorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="000E09BE" w:rsidP="000E09BE" w:rsidRDefault="000E09BE" w14:paraId="151B83A8" w14:textId="6F9DFB5D">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00A97BB8" w:rsidP="00EC7E79" w:rsidRDefault="00A97BB8" w14:paraId="0932BE7E" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1150</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="000E09BE" w:rsidP="00023721" w:rsidRDefault="000E09BE" w14:paraId="6C0F26B5" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="000E09BE" w:rsidP="00023721" w:rsidRDefault="000E09BE" w14:paraId="364E2995" w14:textId="4A3B9D52">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="000E09BE" w:rsidP="00023721" w:rsidRDefault="000E09BE" w14:paraId="52F078E1" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00EC7E79" w:rsidP="00EC7E79" w:rsidRDefault="004F0631" w14:paraId="77C68E5A" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="000E09BE" w:rsidP="00023721" w:rsidRDefault="000E09BE" w14:paraId="6D299CF5" w14:textId="62CDBB83">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00EC7E79" w:rsidR="004F0631" w:rsidP="00EC7E79" w:rsidRDefault="004F0631" w14:paraId="2BAE4396" w14:textId="17500184">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00023721" w14:paraId="2643248F" w14:textId="5B967688">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00F91E62" w:rsidR="004F0631" w:rsidP="00EC7E79" w:rsidRDefault="004F0631" w14:paraId="5763ACFB" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De vaste commissie voor Volksgezondheid, Welzijn en Sport heeft gevraagd om een reactie op het bericht Jonge mensen met psychische problemen overlijden in hospice door stoppen met eten en drinken: 'Heel erg zorgelijk'. Inmiddels zijn ook vragen door het lid Westerveld (GroenLinks-PvdA) over het bericht beantwoord (2026Z04879). Met deze brief geef ik mede namens de minister van Volksgezondheid, Welzijn en Sport reactie op het verzoek van de vaste commissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00023721" w14:paraId="78DE551E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00F91E62" w:rsidR="004F0631" w:rsidP="00EC7E79" w:rsidRDefault="004F0631" w14:paraId="25EFEAB5" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00023721" w14:paraId="04745192" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00182525" w:rsidR="00A97BB8" w:rsidP="00EC7E79" w:rsidRDefault="00A97BB8" w14:paraId="1AA398D2" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet vindt het beeld uit de rapportage erg zorgelijk en pijnlijk. Helemaal omdat het over jongvolwassenen gaat. Niet meer willen leven zegt iets over hoe ernstig iemands lijdensdruk is. Het is daarom des te belangrijker dat (jonge) mensen tijdig passende zorg en ondersteuning krijgen, die echt aansluit bij hun problematiek en zorgvraag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00023721" w14:paraId="7D69F047" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00182525" w:rsidR="00C04DE9" w:rsidP="00EC7E79" w:rsidRDefault="00C04DE9" w14:paraId="112A627F" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00023721" w14:paraId="6433D45E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...203 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet vindt het van belang dat hospices zich richten op hun kerntaak: het bieden van palliatieve terminale zorg aan mensen in de laatste levensfase (mensen met een levensverwachting van maximaal drie maanden). Daarbij past niet dat jongvolwassenen met psychische problematiek en een Bewust Stoppen met Eten Drinken-wens worden opgenomen. Hospicezorg is niet passend voor deze jongvolwassenen. Ik ga er dan ook van uit dat hospices in dergelijke situaties geen opname zullen bieden en dat deze jongvolwassenen elders en tijdig passende ondersteuning en zorg krijgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000659D" w:rsidR="00575C3E">
-[...24 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook de koepelorganisaties Vrijwilligers Palliatieve Terminale Zorg Nederland (VPTZ) en Associatie Hospicezorg Nederland (AHzN) geven aan dat jongvolwassenen met dergelijke problematiek eerder in het zorgtraject passende hulp en begeleiding zouden moeten kunnen krijgen, zodat zij niet bij een hospice hoeven aan te kloppen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00023721" w14:paraId="33670EAA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00023721" w14:paraId="13AA548C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet zet zich er stevig voor in dat de toegankelijkheid van de ggz verbetert, zeker voor mensen die kampen met ernstige en/of complexe problematiek. Zo zijn in het Aanvullend Zorg- en Welzijnsakkoord (AZWA) onder meer afspraken gemaakt over het vergroten van de behandelcapaciteit voor patiënten met een complexe zorgvraag en het schrappen van exclusiecriteria in de ggz. Ook gaat het kabinet aan de slag met het hervormen van de financiering en organisatie van de ggz, zodat er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>capaciteit in menskracht en budget komt voor complexe zorg. Bij de uitwerking hiervan zal het kabinet de probleemanalyse en beleidsopties uit het interdepartementaal beleidsonderzoek (IBO) Mentale gezondheid en ggz betrekken. Zoals door de minister van VWS bij de begrotingsbehandeling is toegezegd, volgt voor de begrotingsbehandeling 2027 een kabinetsreactie op het IBO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00023721" w14:paraId="087A2899" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00023721" w14:paraId="7157CA9C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="000E09BE" w14:paraId="5E6AA316" w14:textId="481B6DCE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE" w:rsidR="00023721">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000659D" w:rsidR="00575C3E">
-[...7 lines deleted...]
-    <w:p w:rsidR="004F0631" w:rsidP="00EC7E79" w:rsidRDefault="004F0631" w14:paraId="7D7FB6B3" w14:textId="77777777">
+      <w:r w:rsidRPr="000E09BE" w:rsidR="00023721">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="000E09BE" w14:paraId="59286A1F" w14:textId="0E9E44A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Het kabinet zet zich er stevig voor in dat de toegankelijkheid van de ggz verbetert, zeker voor mensen die kampen met ernstige en/of complexe problematiek. Zo zijn in het Aanvullend Zorg- en Welzijnsakkoord (AZWA) onder meer afspraken gemaakt over het vergroten van de behandelcapaciteit voor patiënten met een complexe zorgvraag en het schrappen van exclusiecriteria in de ggz. Ook gaat het kabinet aan de slag met het hervormen van de financiering en </w:t>
-[...80 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E09BE" w:rsidR="00023721">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000E09BE" w:rsidR="004E5D09" w:rsidP="00023721" w:rsidRDefault="004E5D09" w14:paraId="7E7C1421" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000E09BE" w:rsidR="004E5D09" w:rsidSect="006E1611">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D6CB4E7" w14:textId="77777777" w:rsidR="006E5B40" w:rsidRDefault="006E5B40">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34ADA725" w14:textId="77777777" w:rsidR="002E1DD6" w:rsidRDefault="002E1DD6" w:rsidP="00023721">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19C62766" w14:textId="77777777" w:rsidR="006E5B40" w:rsidRDefault="006E5B40">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54B533D8" w14:textId="77777777" w:rsidR="002E1DD6" w:rsidRDefault="002E1DD6" w:rsidP="00023721">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...28 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="332E0575" w14:textId="77777777" w:rsidR="00023721" w:rsidRPr="00023721" w:rsidRDefault="00023721" w:rsidP="00023721">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59D35C0A" w14:textId="77777777" w:rsidR="00023721" w:rsidRPr="00023721" w:rsidRDefault="00023721" w:rsidP="00023721">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0928E983" w14:textId="77777777" w:rsidR="00023721" w:rsidRPr="00023721" w:rsidRDefault="00023721" w:rsidP="00023721">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73219A53" w14:textId="77777777" w:rsidR="006E5B40" w:rsidRDefault="006E5B40">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="472A4BD3" w14:textId="77777777" w:rsidR="002E1DD6" w:rsidRDefault="002E1DD6" w:rsidP="00023721">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54B2C74E" w14:textId="77777777" w:rsidR="006E5B40" w:rsidRDefault="006E5B40">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23016A91" w14:textId="77777777" w:rsidR="002E1DD6" w:rsidRDefault="002E1DD6" w:rsidP="00023721">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="604C30BB" w14:textId="04D52424" w:rsidR="00830438" w:rsidRDefault="00425B57">
+  <w:p w14:paraId="3A57172F" w14:textId="77777777" w:rsidR="00023721" w:rsidRPr="00023721" w:rsidRDefault="00023721" w:rsidP="00023721">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...174 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="669F98AA" w14:textId="1D17480B" w:rsidR="00830438" w:rsidRDefault="00425B57" w:rsidP="00536636">
+  <w:p w14:paraId="26871DBC" w14:textId="77777777" w:rsidR="00C831E5" w:rsidRPr="00023721" w:rsidRDefault="00C831E5" w:rsidP="00023721">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...778 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46FFFDE7" w14:textId="77777777" w:rsidR="00C831E5" w:rsidRPr="00023721" w:rsidRDefault="00C831E5" w:rsidP="00023721">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...257 lines deleted...]
-    <w:rsid w:val="00FE3B80"/>
+    <w:rsidRoot w:val="00023721"/>
+    <w:rsid w:val="00023721"/>
+    <w:rsid w:val="000E09BE"/>
+    <w:rsid w:val="002E1DD6"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006E1611"/>
+    <w:rsid w:val="0077621B"/>
+    <w:rsid w:val="008577E6"/>
+    <w:rsid w:val="00925AB4"/>
+    <w:rsid w:val="00AF2335"/>
+    <w:rsid w:val="00B119C6"/>
+    <w:rsid w:val="00C831E5"/>
+    <w:rsid w:val="00CB5C52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="009E23CB"/>
+  <w14:docId w14:val="6B6CAAC0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{56FFE501-163A-4AB3-9CDD-8E0DDF9BF973}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3074,74 +876,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3290,1396 +1093,1057 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00023721"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00023721"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00023721"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...513 lines deleted...]
-      <w:i/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00023721"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00023721"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00023721"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="00023721"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...69 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00182525"/>
+    <w:rsid w:val="00023721"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00182525"/>
+    <w:rsid w:val="00023721"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:hidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00023721"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00023721"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>443</ap:Words>
-  <ap:Characters>2579</ap:Characters>
+  <ap:Words>436</ap:Words>
+  <ap:Characters>2401</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>21</ap:Lines>
-  <ap:Paragraphs>6</ap:Paragraphs>
+  <ap:Lines>20</ap:Lines>
+  <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3016</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2832</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>