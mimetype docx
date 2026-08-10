--- v0 (2026-06-01)
+++ v1 (2026-08-10)
@@ -1,3475 +1,1790 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...501 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="006A28AA" w:rsidRDefault="00C936B3" w14:paraId="08A6A077" w14:textId="4CC3DC39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA" w:rsidR="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>420</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA" w:rsidR="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA" w:rsidR="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Emancipatiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="006A28AA" w:rsidP="006A28AA" w:rsidRDefault="006A28AA" w14:paraId="52877780" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA" w:rsidR="00C936B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>447</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00C936B3" w:rsidP="00063602" w:rsidRDefault="006A28AA" w14:paraId="7A8053D5" w14:textId="176D5A2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="006A28AA" w:rsidP="00063602" w:rsidRDefault="006A28AA" w14:paraId="1ED0D378" w14:textId="2566D317">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00C936B3" w:rsidP="00063602" w:rsidRDefault="00C936B3" w14:paraId="7C56675B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="1681AC6F" w14:textId="281D0505">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gelijkwaardigheid en vrijheid zijn fundamentele waarden in onze democratische rechtsstaat. Deze waarden zijn niet onderhandelbaar. In Nederland ben je vrij om jezelf te zijn en te houden van wie je wilt. Dat is waar het kabinet voor staat. In de Nederlandse samenleving is ruimte voor een diversiteit aan opvattingen. Verschillende opvattingen kunnen naast elkaar bestaan, maar aan de gelijkwaardigheid van mensen valt niet te tornen. De vrijheid van de één mag nooit ten koste gaan van de vrijheid van de ander.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="07C0E775" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="0E7C31C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het onderzoek </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0E26">
-        <w:rPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De lhbtiq+-opvattingen van jongeren</w:t>
       </w:r>
-      <w:r>
-[...99 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is uitgevoerd door de Universiteit van Amsterdam (UvA) in opdracht van het ministerie van Onderwijs, Cultuur en Wetenschap. In deze brief geeft het kabinet een reactie op dit onderzoek. Daarmee komt het kabinet tegemoet aan het verzoek van de vaste commissie voor Onderwijs, Cultuur en Wetenschap om de kabinetsreactie vóór het Commissiedebat Emancipatie van 25 juni aanstaande te ontvangen. Deze kabinetsreactie behelst een overzicht van de onderzoeksresultaten, een reactie op het onderzoek en de vervolgstappen die dit kabinet zet voor het bevorderen van lhbtiq+-acceptatie en -veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="4D8E2A3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="61F70734" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij bouwt het kabinet voort op de bredere inzet op emancipatiebeleid voor een Nederland waarin iedereen gelijkwaardig is en zich veilig voelt om zichzelf te zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="5CDC33B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="06B843C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Aanleiding</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00681A56">
+        <w:t xml:space="preserve">Aanleiding en resultaten van het onderzoek </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="660C01E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De aanleiding voor het onderzoek door de UvA zijn de resultaten van de Gezondheidsmonitor Jeugd 2023. Hieruit bleek dat het aandeel leerlingen van klas 2 en 4 van het voortgezet onderwijs dat homoseksualiteit normaal vindt, in enkele GGD-regio’s daalde met ongeveer 20%.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tegelijkertijd nam het percentage leerlingen dat homoseksualiteit verkeerd vindt toe.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om meer zicht te krijgen op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>denkbeelden van jongeren heeft mijn ambtsvoorganger in de Kamerbrief Emancipatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na Kamervragen van de leden Becker (VVD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Van Zanten (BBB)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toegezegd een onderzoek te laten uitvoeren naar de opvattingen van jongeren over lhbtiq+ personen en de verklarende factoren die hierbij een rol kunnen spelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="75B1DCFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="437819EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoek bestaat uit een literatuurstudie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een empirische studie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De empirische studie maakt gebruik van twee kwantitatieve datasets met meer dan 30.000 Nederlandse jongeren tussen de 12-18 jaar op meer dan honderd middelbare scholen. De oorspronkelijke opzet voorzag in een nieuwe dataverzameling, maar dat bleek vanwege de AVG-wetgeving niet uitvoerbaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r w:rsidR="00681A56">
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="7187532A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="6F8E69B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>De lhbtiq+-opvattingen van jongeren over tijd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="457999D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De opvattingen zijn in de periode 2021-2024 grotendeels stabiel gebleven, met een zeer kleine verschuiving naar negatievere opvattingen. De literatuurstudie legt een discrepantie bloot tussen landelijke studies en recente regionale studies. Uit landelijke studies blijkt dat er sinds 2009 sprake is van een stijgende acceptatie, waarbij jongeren over het algemeen positieve opvattingen hebben over homoseksuele en lesbische personen. Recente regionale studies laten zien dat in enkele GGD-regio’s het percentage jongeren dat homoseksualiteit normaal vindt, met ongeveer 20% is gedaald in 2023 ten opzichte van 2019/21.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidR="00681A56">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit zijn uitkomsten die tot zorg leiden, maar volgens de onderzoekers bieden deze cijfers onvoldoende basis om te spreken van een trend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="650EE421" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="0752B3D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De opvattingen van jongeren verschillen sterk. Een meerderheid van de jongeren onderschrijft algemene waarden: 59% vindt dat iedereen gelijk is ongeacht seksuele gerichtheid, 41% onderschrijft dit niet, 65% van de jongeren vindt dat je zelf mag bepalen op wie je verliefd wordt. Jongeren hebben gemiddeld negatievere opvattingen over zichtbare thema’s rond genderidentiteit: 54% heeft negatievere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Emancipatie</w:t>
-[...104 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">opvattingen over gender, 61% over genderneutrale toiletten en 41% over Paarse Vrijdag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="0AC9D729" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="7C4FFF21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D14794">
-        <w:rPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>De lhbtiq+-opvattingen van jongeren</w:t>
-[...173 lines deleted...]
-    <w:p w:rsidRPr="004F71C3" w:rsidR="00D14794" w:rsidP="004F71C3" w:rsidRDefault="00D14794" w14:paraId="141F2197" w14:textId="45582AFC">
+        <w:t>Samenhang met demografische en sociale factoren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="23FBA0E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De lhbtiq+-opvattingen van jongeren zijn een complex samenspel van factoren, waarbij er niet één factor als enige aanwijsbaar is. De opvattingen van jongeren hangen samen met verschillende demografische en sociale factoren:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="0757B660" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00D14794" w:rsidP="00D14794" w:rsidRDefault="00D14794" w14:paraId="75DE4BA3" w14:textId="6B6FDC0F">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Conservatisme: jongeren met brede conservatieve sociaal-maatschappelijke opvattingen hebben gemiddeld negatievere lhbtiq+-opvattingen dan jongeren met progressievere sociaal-maatschappelijke opvattingen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="4AFC4429" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Geslacht: jongens denken gemiddeld negatiever over lhbtiq+-thema’s dan meiden. Dit verschil is het kleinst op het vmbo en het grootst op het vwo. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D14794" w:rsidP="00D14794" w:rsidRDefault="00D14794" w14:paraId="47147969" w14:textId="48A6C705">
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="4ACFB714" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00D14794" w:rsidP="00D14794" w:rsidRDefault="00D14794" w14:paraId="12AEC3F6" w14:textId="6EAADD96">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Godsdienst: religieuze jongeren hebben gemiddeld negatievere lhbtiq+-opvattingen dan niet-religieuze jongeren, ongeacht religieuze affiliatie. Onder religieuze jongeren hebben islamitische jongeren negatievere lhbtiq+-opvattingen dan christelijke en andersgelovige jongeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="1DAF6078" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...70 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leerweg: vmbo-leerlingen hebben negatievere lhbtiq+-opvattingen dan havo- en vwo-leerlingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="6C14AC24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="701CC508" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de literatuurstudie blijkt dat migratieachtergrond en leeftijd een rol spelen bij opvattingen over homoseksualiteit. De onderzoekers stellen dat er één studie is die laat zien dat jongeren met een migratieachtergrond of etnische minderheidsstatus gemiddeld minder positieve opvattingen hebben over homoseksuele personen dan jongeren zonder deze kenmerken. Studies geven geen eenduidig beeld over het effect van leeftijd op lhbtiq+-opvattingen. In tegenstelling tot de literatuurstudie vindt de empirische studie geen significant verband met migratieachtergrond en leeftijd. De signalen uit de literatuur verdienen aandacht, maar vanwege het beperkte onderzoek is voorzichtigheid geboden met het trekken van conclusies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="1ABFA9BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="45DF6571" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D14794">
-        <w:rPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Aanbevelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0034609D" w:rsidP="00CA35E4" w:rsidRDefault="0051652F" w14:paraId="3AF865BE" w14:textId="4E98DB73">
-[...25 lines deleted...]
-    <w:p w:rsidR="00D1010D" w:rsidP="00AE440E" w:rsidRDefault="00D14794" w14:paraId="16238F15" w14:textId="3D3AA71B">
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="26437938" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het rapport geeft aanbevelingen om lhbtiq+-acceptatie onder jongeren te bevorderen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="058E12AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00AE440E" w:rsidP="00AE440E" w:rsidRDefault="00D14794" w14:paraId="2161522E" w14:textId="29DE1D81">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Stimuleren van een open dialoog en initiatieven door jongeren zelf;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="366EDBE0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00AE440E" w:rsidP="00AE440E" w:rsidRDefault="00D14794" w14:paraId="54F8AD5B" w14:textId="6B43CECC">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ontwikkelen van interventies op maat;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="55F5EB3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00AE440E" w:rsidP="00AE440E" w:rsidRDefault="00D14794" w14:paraId="026C79B9" w14:textId="3C580959">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Investeren in deskundigheidsbevordering van professionals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="564DFB84" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verankeren van diversiteitsbeleid in praktijk en organisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="08B6E2EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="6B2C6E1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kwalificatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D6578" w:rsidP="007D6578" w:rsidRDefault="006E49DF" w14:paraId="693599F3" w14:textId="6B158EBD">
-[...103 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="228974CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het onderzoek draagt bij aan het inzicht in hoe Nederlandse jongeren denken over lhbtiq+-thema’s. Het is het eerste onderzoek dat op deze schaal de opvattingen van jongeren van 12 tot 18 jaar in kaart brengt inclusief aanwijzingen voor de samenhang met demografische en sociale factoren. De resultaten bevestigen het belang van continue landelijke monitoring. De kwalificatie van de opvattingen vraagt wel om enige terughoudendheid. De onderliggende stellingen kunnen op verschillende manieren worden geïnterpreteerd. Bijvoorbeeld “Alle scholen moeten Paarse Vrijdag vieren” kan betekenen dat respondenten Paarse Vrijdag wel steunen (op hun eigen school), maar niet vinden dat het een verplichting voor alle scholen moet zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="0E52B8B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="1684E899" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F71C3">
-        <w:rPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Betekenis van het onderzoek voor beleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00483696" w:rsidP="00830422" w:rsidRDefault="0051652F" w14:paraId="23C4D23E" w14:textId="59473110">
-[...286 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="03DBFE31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De meerderheid van de jongeren onderschrijft de gelijkwaardigheid van mensen met verschillende seksuele oriëntaties. Dat is bemoedigend. Tegelijkertijd is het zorgwekkend dat een aanzienlijk deel van de jongeren heteroseksuele en homoseksuele personen niet als gelijkwaardig beschouwt. Het kabinet erkent dat verschillende opvattingen over lhbtiq+-thema’s naast elkaar kunnen bestaan in een vrije en diverse samenleving. Dergelijke overtuigingen mogen op grond van de Nederlandse wetgeving echter nooit een rechtvaardiging vormen voor uitsluiting, discriminatie en verbaal of fysiek geweld. Het wordt dan ook problematisch wanneer opvattingen worden omgezet naar schadelijk handelen. Dit maakt het des te relevanter om opvattingen tijdig te signaleren, zodat de eventuele stap naar schadelijk handelen kan worden voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="29B351A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="5F5041D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is een gedeelde verantwoordelijkheid van ons allen om te zorgen voor een samenleving waarin we respectvol met verschillen omgaan en iedereen veilig zichzelf kan zijn. Het kabinet ziet het als zijn taak om gelijke behandeling van personen te bevorderen en de veiligheid van lhbtiq+ personen te bevorderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="24F9DA13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="202FDB01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek laat zien dat de opvattingen en omgangsvormen van jongeren worden gevormd door contacten met ouders en leeftijdsgenoten zoals thuis, in de buurt, bij sportverenigingen of uitgaansgelegenheden, op online platforms en sociale media of bij religieuze instanties. Hier ligt een kans voor het zichtbaar uitdragen van normen gericht op het belang van gelijkwaardigheid en gelijke behandeling en het actief tegengaan van discriminatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="66F16F81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="574FA644" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek laat zien dat opvattingen ontstaan in een complexe samenhang van demografische en sociale factoren. Dit laat zien dat opvattingen zich niet laten herleiden tot één kenmerk. De opvattingen in de periode 2021-2024 zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">grotendeels stabiel gebleven. Dit sluit aan bij de trend die landelijke onderzoeken laten zien. De recente regionale bevindingen schetsen een zorgwekkend beeld. Ook al is het nog te vroeg om te spreken van een dalende trend, ik neem deze signalen serieus. Ze passen in een bredere context waarin de ervaren veiligheid en het welzijn van lhbtiq+ personen in Nederland onder druk staan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="25AA68F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="158921D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vervolg</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vervolg op het onderzoek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="48E44711" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bevindingen onderstrepen de noodzaak om blijvend in te zetten op een samenleving waarin respect voor gelijkwaardigheid, ieders seksuele oriëntatie en genderidentiteit vanzelfsprekend is. Het kabinet voert actief beleid om de acceptatie en veiligheid van lhbtiq+ personen te bevorderen. Hieronder geef ik een overzicht van het lopende beleid om acceptatie van lhbtiq+ personen te vergroten. In de Emancipatienota, die ik na de zomer naar uw Kamer stuur, worden de vervolgstappen en aanvullend beleid uiteengezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="78872AB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> op het onderzoek</w:t>
-[...45 lines deleted...]
-      <w:r w:rsidR="00293EC3">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="747EC2FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Veiligheid van lhbtiq+ personen verbeteren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="3E0B3E59" w14:textId="11435C3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het coalitieakkoord (bijlage bij Kamerstuk 36848, nr. 31) is aangekondigd dat het kabinet werkt aan de acceptatie, veiligheid en emancipatie van lhbtiq+ personen, onder meer door uitvoering van het Regenboogakkoord. Samen met de Minister van Justitie en Veiligheid werk ik daarnaast aan de uitvoering van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Versterkte aanpak lhbtiq+-veiligheid 2026-2029</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gericht op het verbeteren van de veiligheid van lhbtiq+ personen, waaronder ook jongeren. De aanpak behelst meer aandacht voor de veiligheid van lhbtiq+ personen bij instanties, het vergroten van de persoonlijke vrijheid van lhbtiq+ personen en meer aandacht voor de veiligheid van lhbtiq+ personen als maatschappelijke norm. In opvolging van de aanbevelingen van de Kinderombudsman verken ik, in overleg met de minister van JenV en waar passend de minister voor Langdurige zorg, Jeugd en Sport hoe meer oog kan worden gehouden voor de positie van jongeren binnen de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Versterkte aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED311A" w:rsidP="00C75699" w:rsidRDefault="00ED311A" w14:paraId="7029104A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="5063BF76" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="1DB4F79F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierover wordt uw Kamer geïnformeerd in de voortgangsrapportage die eind 2026 verschijnt, waarmee ik uitvoering geef aan motie Podt (D66)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarnaast ondersteunt het Programma Regenboogsteden 56 gemeenten en provincies bij het bevorderen van acceptatie en veiligheid van lhbtiq+ personen. Gemeenten werken samen met de politie, horeca en anti-discriminatievoorzieningen aan de veiligheid op straat en bij het uitgaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="428C5BDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C873AC" w:rsidR="00C77B8A" w:rsidP="00C77B8A" w:rsidRDefault="00C77B8A" w14:paraId="018C35EB" w14:textId="15A87533">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="1DAD039B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Onderwijs ter ondersteuning van respect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="11700E61" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wettelijke burgerschapsopdracht draagt scholen in het primair en voortgezet onderwijs op om actief burgerschap en sociale cohesie onder leerlingen te bevorderen en om leerlingen kennis en respect bij te brengen van en voor de basiswaarden van de democratische rechtsstaat en verschillen tussen mensen. Scholen zijn ook wettelijk verplicht om in het curriculum aandacht te besteden aan diversiteit, bijvoorbeeld in seksuele oriëntatie, via de kerndoelen ‘burgerschap’ en ‘mens en maatschappij’ zoals vastgelegd in wet- en regelgeving. Daarnaast hebben scholen in het primair en voortgezet onderwijs een wettelijke zorgplicht voor de sociale veiligheid van leerlingen. Om deze te versterken ligt het wetsvoorstel Vrij en veilig onderwijs voor in uw Kamer. Met dit wetsvoorstel krijgen we beter zicht op de veiligheid, goede ondersteuning en begeleiding bij onveiligheid en een jaarlijkse evaluatie van het veiligheidsbeleid. De beoogde inwerkingtreding is 1 augustus 2027. Ik ondersteun daarnaast Stichting School &amp; Veiligheid (SSV), de landelijke expertise-organisatie voor sociale veiligheid op school. SSV ondersteunt scholen met informatie en advies voor sociale veiligheid op school, bijvoorbeeld via gendi.nl met informatie over gender- en seksuele diversiteit. Ook ondersteun ik het project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Versterkte aanpak lhbtiq+</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Aan het begin van de Regenboog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van COC Nederland, waarmee leraren in het primair onderwijs handvatten krijgen om diversiteit bespreekbaar te maken en een veilige leeromgeving voor lhbtiq+ leerlingen te bevorderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="12E45424" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="5C7CA5B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Gerichte samenwerking tussen maatschappelijke organisaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="34ED757B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De allianties Kleurrijk en Vrij, Jong Gelijk en Verandering worden ondersteund bij het bevorderen van lhbtiq+-acceptatie. Alliantie Kleurrijk en Vrij bestaat uit COC Nederland, Transgender Netwerk, NNID en Bi+ Nederland. De alliantie ondersteunt scholen, docenten en vrijwilligers bij het organiseren van Paarse Vrijdag in het voortgezet onderwijs en mbo en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>-</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Gender and Sexuality Alliances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GSA’s) op scholen. Een GSA is een groep die leerlingen kunnen starten om solidariteit te tonen met lhbtiq+ leerlingen of herkenning en erkenning te vinden. Jaarlijks organiseren duizenden scholen Paarse Vrijdag en GSA’s zijn een bekend begrip in het onderwijs. Tot slot bevordert COC kennisuitwisseling en goede voorbeelden via een docentennetwerk. De alliantie Jong Gelijk is een samenwerking tussen Rutgers, Colored Qollective, Femmes for Freedom, de Nationale Jeugdraad en Stichting Plattelandsjongeren. De alliantie werkt vóór en dóór jongeren met verschillende achtergronden en zet zich in voor een samenleving waarin jongeren elkaar ruimte geven om zich vrij te ontwikkelen op het gebied van gender en seksualiteit. Tot slot bestaat de alliantie Verandering van binnenuit 2.0 uit het Consortium Zelfbeschikking, LCC+ en Movisie. Deze alliantie draagt bij aan de veiligheid en acceptatie van onder andere lhbtiq+ personen in gesloten gemeenschappen door te werken met ‘voorlopers’ uit de gemeenschappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="14C0C508" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="4253731C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="1673E3A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoeksresultaten bevestigen het belang van landelijke monitoring. Het is daarom positief dat lhbtiq+-acceptatie voor het eerst landelijk wordt gemonitord in de Gezondheidsmonitor Jeugd 2026. De resultaten worden in 2027 verwacht. Daarnaast verwacht de Universiteit van Amsterdam in 2027 een nieuwe studie te publiceren met focus op de invloed van sociale media en de manosfeer ten aanzien van opvattingen van jongeren over lhbtiq+ personen. Ik kijk met grote belangstelling uit naar beide onderzoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="76F10F0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="18DB44F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op basis van beide onderzoeken ga ik in gesprek met gemeenten via de VNG en met scholen over de aanpak van lhbtiq+-acceptatie en discriminatie. Daarmee voer ik de motie Van der Plas (BBB) uit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de tussentijd blijft het kabinet zich inzetten voor het bevorderen van lhbtiq+-acceptatie en -veiligheid. In de Emancipatienota worden de nadere vervolgstappen uiteengezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="2EF13FC0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="78276CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="00063602" w:rsidRDefault="00063602" w14:paraId="1B8AF1E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een Nederland waarin gelijkwaardigheid, vrijheid en solidariteit voor eenieder zijn gewaarborgd, is een gezamenlijke verantwoordelijkheid. We kunnen niet toestaan dat op deze fundamentele waarden wordt ingeboet. Het onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>veiligheid</w:t>
-[...245 lines deleted...]
-      <w:r w:rsidRPr="0093160F">
+        <w:t>De lhbtiq+-opvattingen van jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bevestigt de vermoedens dat de opvattingen over de gelijkwaardigheid van lhbtiq+ personen bij een deel van de jongeren onder druk staan. Het kabinet beschouwt neemt deze signalen serieus en zet zich vol overtuiging in om basiswaarden van de democratische rechtsstaat te versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="006A28AA" w:rsidP="006A28AA" w:rsidRDefault="00063602" w14:paraId="5D3CB446" w14:textId="2D5BEF69">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA" w:rsidR="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="0093160F" w:rsidR="00293EC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0093160F" w:rsidR="00293EC3">
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA" w:rsidR="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00063602" w:rsidP="006A28AA" w:rsidRDefault="00063602" w14:paraId="39E401D4" w14:textId="545DCBB0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA" w:rsidR="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00293EC3">
-[...240 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A28AA" w:rsidR="00FE0FA3" w:rsidP="006A28AA" w:rsidRDefault="00FE0FA3" w14:paraId="1F14EF34" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006A28AA" w:rsidR="00FE0FA3" w:rsidSect="00063602">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21731D0C" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="007133B7">
+    <w:p w14:paraId="1DE94591" w14:textId="77777777" w:rsidR="00216095" w:rsidRDefault="00216095" w:rsidP="00063602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582E1D97" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="265A0E9D" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="007133B7">
+    <w:p w14:paraId="453407FB" w14:textId="77777777" w:rsidR="00216095" w:rsidRDefault="00216095" w:rsidP="00063602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EF6018" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="735A6289" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3FAEE61E" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="00063602" w:rsidRDefault="00063602" w:rsidP="00063602">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="0961FDF1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="3D255827" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="00063602" w:rsidRDefault="00063602" w:rsidP="00063602">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E069B57" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="00063602" w:rsidRDefault="00063602" w:rsidP="00063602">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="745F4B00" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="007133B7">
+    <w:p w14:paraId="7DFA47E5" w14:textId="77777777" w:rsidR="00216095" w:rsidRDefault="00216095" w:rsidP="00063602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CD32C5" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ECAC6B9" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="007133B7">
+    <w:p w14:paraId="2908AE68" w14:textId="77777777" w:rsidR="00216095" w:rsidRDefault="00216095" w:rsidP="00063602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24367FD9" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="68DF1612" w14:textId="77777777" w:rsidR="00681A56" w:rsidRDefault="00681A56" w:rsidP="00681A56">
+    <w:p w14:paraId="5308FEAE" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De GGD-regio’s waarin de vraag was opgenomen in de vragenlijst: Amsterdam, Gelderland Zuid, Gooi en Vechtstreek, Hollands Noorden, Noord en Oost Gelderland, Twente, Utrecht en Zaanstreek Waterland. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="515EA234" w14:textId="475BA316" w:rsidR="00681A56" w:rsidRDefault="00681A56" w:rsidP="00681A56">
+    <w:p w14:paraId="1B1F4483" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tabellenboeken van de Gezondheidsmonitor Jeugd voor de bovenstaande GGD-regio’s (2019, 2021, 2023).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="368193C9" w14:textId="77777777" w:rsidR="00681A56" w:rsidRDefault="00681A56" w:rsidP="00681A56">
+    <w:p w14:paraId="19940D44" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken II, 2024-2025, 30 420, nr. 414</w:t>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 30 420, nr. 414</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="240F5944" w14:textId="77777777" w:rsidR="00681A56" w:rsidRDefault="00681A56" w:rsidP="00681A56">
+    <w:p w14:paraId="5FCD9B9B" w14:textId="48527EE3" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2023-2024, 30 420, nr. 2259</w:t>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aanhangsel Handelingen II 2023/24, nr. 2259</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7BE057F9" w14:textId="77777777" w:rsidR="00681A56" w:rsidRDefault="00681A56" w:rsidP="00681A56">
+    <w:p w14:paraId="6DD76219" w14:textId="48876230" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 30 420, nr. 421</w:t>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aanhangsel Handelingen II 2024/25, nr. 421</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3C78C59A" w14:textId="77777777" w:rsidR="006E49DF" w:rsidRDefault="006E49DF" w:rsidP="006E49DF">
+    <w:p w14:paraId="7ADB3C49" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 30 420, nr. 419</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0041714D" w14:textId="77777777" w:rsidR="006E49DF" w:rsidRDefault="006E49DF" w:rsidP="006E49DF">
+    <w:p w14:paraId="47A4A93E" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 30 420, nr. 446</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="36EC687B" w14:textId="77777777" w:rsidR="00C62BFF" w:rsidRDefault="00C62BFF" w:rsidP="00C62BFF">
+    <w:p w14:paraId="12FD7895" w14:textId="14781556" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 30 420 nr. 438</w:t>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 30 420</w:t>
+      </w:r>
+      <w:r w:rsidR="00C936B3" w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. 438</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="3EB0779F" w14:textId="6DC38BAC" w:rsidR="005F22D2" w:rsidRDefault="005F22D2">
+    <w:p w14:paraId="2107A36E" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Van de acht GGD-regio’s die in de Gezondheidsmonitor Jeugd 2023 opvattingen over homoseksualiteit hebben uitgevraagd, laten vier regio’s een vergelijkbare trend zien op basis van drie meetmomenten. De acceptatie van homoseksualiteit nam licht toe tussen 2015 en 2019, maar daalde deze met ongeveer 20% tussen 2019 en 2023 in de regio’s Gooi en Vechtstreek, Hollands Noorden, Gelderland Zuid en Noord Oost Gelderland.</w:t>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Van de acht GGD-regio’s die in de Gezondheidsmonitor Jeugd 2023 opvattingen over homoseksualiteit hebben uitgevraagd, laten vier regio’s een vergelijkbare trend zien op basis van drie meetmomenten. De acceptatie van homoseksualiteit nam licht toe tussen 2015 en 2019, maar daalde deze met ongeveer 20% tussen 2019 en 2023 in de regio’s Gooi en Vechtstreek, Hollands Noorden, Gelderland Zuid en Noord Oost Gelderland.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="75678CCD" w14:textId="77777777" w:rsidR="00C77B8A" w:rsidRDefault="00C77B8A" w:rsidP="00C77B8A">
+    <w:p w14:paraId="3D156863" w14:textId="7CC7911E" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstuk II, 2025-2026, 36 800-VIII nr. 28</w:t>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II, 2025-2026, 36 800-VIII, nr. 28</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="2D1DF9E6" w14:textId="77777777" w:rsidR="00F979A9" w:rsidRDefault="00F979A9" w:rsidP="00F979A9">
+    <w:p w14:paraId="795264FE" w14:textId="15795E48" w:rsidR="00063602" w:rsidRPr="006A28AA" w:rsidRDefault="00063602" w:rsidP="006A28AA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28AA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Motie Van der Plas (BBB), 30 420, nr. 440</w:t>
+      <w:r w:rsidRPr="006A28AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie Van der Plas (BBB), Kamerstuk 30 420, nr. 440</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="7C878C2A" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="33D99DCC" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="00063602" w:rsidRDefault="00063602" w:rsidP="00063602">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...186 lines deleted...]
-  <w:p w14:paraId="3370CDDA" w14:textId="77777777" w:rsidR="006F273B" w:rsidRDefault="006F273B" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="6C622E2C" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="00063602" w:rsidRDefault="00063602" w:rsidP="00063602">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="099604DB" w14:textId="77777777" w:rsidR="00153BD0" w:rsidRDefault="00153BD0" w:rsidP="00BC4AE3">
-[...14 lines deleted...]
-  <w:p w14:paraId="2E1DBC3B" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72884C2A" w14:textId="77777777" w:rsidR="00063602" w:rsidRPr="00063602" w:rsidRDefault="00063602" w:rsidP="00063602">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...163 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0316022D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29064AE6"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3511,349 +1826,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C9E0AB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E64174A"/>
+    <w:lvl w:ilvl="0" w:tplc="D3C4B204">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...145 lines deleted...]
-        <w:ind w:left="227" w:hanging="227"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
-        <w:sz w:val="18"/>
-[...137 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -3909,2867 +1939,326 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...1588 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="530916454">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1130250043">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="2119179425">
+  <w:num w:numId="2" w16cid:durableId="1454060010">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1080130937">
-[...53 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...994 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00063602"/>
+    <w:rsid w:val="00063602"/>
+    <w:rsid w:val="0019524B"/>
+    <w:rsid w:val="00216095"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00637EF1"/>
+    <w:rsid w:val="006A28AA"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009D0CD1"/>
+    <w:rsid w:val="00C936B3"/>
+    <w:rsid w:val="00D90C31"/>
+    <w:rsid w:val="00DC5D55"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EE001A"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1674691B"/>
-  <w15:docId w15:val="{612FE96E-90F2-4F28-BA35-FAA9503A1680}"/>
+  <w14:docId w14:val="58F59BDE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{237BDD9D-37F2-4091-ABED-18D1E83E5A09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6918,1286 +2407,1147 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00ED311A"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00063602"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00063602"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00063602"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00063602"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00063602"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00063602"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00063602"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00063602"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00063602"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00063602"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00063602"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="00063602"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...349 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00427B06"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00063602"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00427B06"/>
+    <w:rsid w:val="00063602"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A28AA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13221</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2373</ap:Words>
+  <ap:Characters>13055</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>110</ap:Lines>
-  <ap:Paragraphs>31</ap:Paragraphs>
+  <ap:Lines>108</ap:Lines>
+  <ap:Paragraphs>30</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15593</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15398</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-07T09:32:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O213HEU</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O213HEU</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>