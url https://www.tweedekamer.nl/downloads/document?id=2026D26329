--- v0 (2026-06-01)
+++ v1 (2026-08-09)
@@ -1,2236 +1,1421 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000C1182" w:rsidRDefault="003D7958" w14:paraId="27EEC7F9" w14:textId="77777777">
-[...82 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00106474" w:rsidR="00106474" w:rsidRDefault="00430B64" w14:paraId="604478ED" w14:textId="47A80E27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474" w:rsidR="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474" w:rsidR="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00106474" w:rsidP="00D80872" w:rsidRDefault="00106474" w14:paraId="419770F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474" w:rsidR="00430B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3427</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00430B64" w:rsidP="00724961" w:rsidRDefault="00106474" w14:paraId="12B5B7A0" w14:textId="68D65A1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00106474" w:rsidP="00724961" w:rsidRDefault="00106474" w14:paraId="3B7578A0" w14:textId="562F5DA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00430B64" w:rsidP="00724961" w:rsidRDefault="00430B64" w14:paraId="49AA7C1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="498E4C7A" w14:textId="402E93F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u de geannoteerde agenda aan voor de Raad Algemene Zaken van</w:t>
+      </w:r>
+      <w:r w:rsidR="0021106F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="0021106F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidR="0021106F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="7318BF35" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00106474" w:rsidP="008F74D1" w:rsidRDefault="00106474" w14:paraId="78AFCE01" w14:textId="50E5B272">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00106474" w:rsidP="008F74D1" w:rsidRDefault="00106474" w14:paraId="0B7EECAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="1A75D457" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidRDefault="00724961" w14:paraId="355FC5A7" w14:textId="68D02D1F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="199D11A1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">GEANNOTEERDE AGENDA RAAD ALGEMENE ZAKEN VAN 16 JUNI 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="39BA0769" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad Algemene Zaken (RAZ) vindt plaats in Luxemburg op dinsdag 16 juni 2026. Naar verwachting zal de Raad spreken over de voorbereiding voor de Europese Raad, drie verordeningen in het Meerjarig Financieel Kader (MFK), het Europees Semester, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>One Europe, One Market Roadmap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, het wetgevend programma, en de Artikel 7-procedure van Hongarije. En marge van de Raad zal naar verwachting een Intergouvernementele Conferentie plaatsvinden met Montenegro om het onder voorbehoud sluiten van hoofdstuk 28 over consumenten- en gezondheidsbescherming te markeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="30BB0A48" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="12863C68" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Voorbereiding Europese Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="42C829DD" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad zal de Europese Raad (ER) van 18 en 19 juni aanstaande voorbereiden. Op de agenda van de ER staan momenteel de Russische agressie tegen Oekraïne, de situatie in het Midden-Oosten, het Meerjarig Financieel Kader (MFK), globale economische uitdagingen, Europese veiligheid en defensie, migratie, illegale drugs en georganiseerde drugscriminaliteit en het Europees semester. De inzet van het kabinet zal worden toegelicht in de geannoteerde agenda van de ER die u conform informatievoorzieningsafspraken toekomt. Nederland zal conform de in de geannoteerde agenda geformuleerde inzet interveniëren tijdens de Raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="13FAD316" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="1880B7A1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Meerjarig Financieel Kader</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Gedeeltelijke algemene oriëntaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="1D115DA7" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal de voortgang bespreken van de onderhandelingen over drie verordeningen in het volgend MFK: het fonds voor Nationale en Regionale Partnerschapsplannen (NRPP), het Europees Concurrentievermogenfonds (ECF) en Europa in de wereld (GE). Het Cypriotische voorzitterschap streeft ernaar om tijdens de RAZ in juni een zogeheten gedeeltelijke algemene oriëntatie (PGA) te bereiken, op deze drie verordeningen. Het doel van deze PGA’s is het voorlopige standpunt van de Raad vaststellen met betrekking tot bepaalde onderdelen van de wetgevingsvoorstellen van de Commissie en om het formele onderhandelingsproces tussen de Commissie, de Raad en het Europees Parlement (EP) te versnellen en te vergemakkelijken. De voorgestelde PGA’s zien met name op de technisch-inhoudelijke vormgeving van de programma’s. De onderhandelingen over de financiële en budgettaire aspecten en de meest politieke punten vinden in de ER plaats via de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>negotiating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Raad besluit over de drie verordeningen op basis van gekwalificeerde meerderheid, terwijl de besluitvorming over de MFK-verordening en het EMB met unanimiteit plaatsvindt. De ER neemt te zijner tijd de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>negotiating box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan met consensus. Omdat dit slechts een PGA betreft wordt er bij deze aankomende Raad ook nog niet gestemd. Tijdens de aankomende RAZ vindt dus geen besluitvorming plaats over de overkoepelende elementen van het MFK, waaronder de financiële elementen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="3E42920E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="1AE9FA61" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet kan zich vinden in het streven van het Cypriotisch voorzitterschap om een PGA te bereiken voor het NRPP, ECF en GE en neemt een positieve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">grondhouding aan. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230797036" w:id="1"/>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De laatste versies van de compromisteksten zijn grotendeels in lijn met de kabinetsinzet die op 22 mei jl. aan de Kamer is verzonden. Middels de PGA’s wordt een belangrijk deel van de voorgestelde modernisering en nieuwe architectuur bestendigd, in lijn met de inzet van het kabinet. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230900209" w:id="2"/>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft ook nog aandachtspunten in de verordeningen, onder andere op verdere versterking van rechtsstaat, waarvoor het kabinet in de Raad steun probeert te vergaren. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Op het moment van schrijven zijn de onderhandelingen over de verschillende verordeningen nog gaande. Zodra de finale teksten voor de RAZ-bespreking gereed zijn, zal het kabinet de balans opmaken en haar definitieve positie innemen. Alhoewel lidstaten hun formele positie nog moeten bepalen, acht het kabinet de kans aannemelijk dat er in de Raad voldoende steun is voor het bereiken van de PGA’s. Via de beantwoording van het schriftelijk overleg RAZ zal uw Kamer over de laatste stand van zaken worden geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="1D37262B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="67C00BAC" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Europees Semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="4D8CAD56" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Op 16 juni zal in de Raad een eerste bespreking plaatsvinden van het zogenaamde lentepakket met de Commissievoorstellen voor landenspecifieke aanbevelingen dat de Commissie op 3 juni publiceert. Het kabinet hecht waarde aan het Europees Semester en de landenspecifieke aanbevelingen, omdat de Raad de lidstaten hiermee wijst op belangrijke mogelijkheden om hun financieel-economische beleid te versterken en zo ook het functioneren en stabiliteit van de Europese Monetaire Unie (EMU) te versterken. Een uitgebreide toelichting bij en kabinetsappreciatie van het lentepakket volgt met de nazending op de geannoteerde agenda van de Eurogroep en Ecofinraad van 11 en 12 juni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="28E28CA4" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="548CC623" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>One Europe, One Market</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En marge van de informele ER op 23 en 24 april jl. ondertekenden de president van Cyprus namens de Raad, de voorzitter van de Europese Commissie en de voorzitter van het EP de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>One Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>One Market Roadmap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Roadmap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bevat concrete deadlines en acties ter versterking van het Europees concurrentievermogen. Het document richt zich op vijf pijlers: (1) het vereenvoudigen van regels; (2) een meer geïntegreerde interne markt, onder meer door het aanpakken van de tien meest schadelijke belemmeringen; (3) het versterken van het Europese handelsbeleid; (4) het verlagen van energieprijzen en het stimuleren van decarbonisatie; (5) en het versnellen van de digitale en AI- transformatie. Het kabinet steunt de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Roadmap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en verwelkomt het gezamenlijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>commitment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Raad, Commissie en het EP waarmee het aanpakken van ongerechtvaardigde belemmeringen hoog op de agenda blijft. Het kabinet zal in dit kader blijvend aandacht vragen voor goede en transparante handhaving en voor het voorkomen van onnodige nieuwe belemmeringen op alle beleidsterreinen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidDel="00DE71E0" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="379A1876" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Wetgevingsprogramma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="2DA9485A" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal spreken over de uitvoering van het wetgevingsprogramma. Tijdens de ER van 18 en 19 december jl. is de gezamenlijke verklaring van de Raad, het EP en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ondertekend door de voorzitters van de drie instellingen. Deze verklaring voor wetgevende prioriteiten 2026 concentreert zich op zes gebieden, waaronder Defensie en veiligheid, simplificatie en de bescherming van democratie en waarden. Daarnaast is er een lijst met prioritaire voorstellen bijgevoegd. In een tijd van geopolitieke instabiliteit, moet de EU slagvaardig, welvarend en veilig blijven. Nederland ziet daarbij prioriteiten zoals het versterken van de concurrentiekracht; een modern, betaalbaar en eerlijk MFK; investeringen in defensie en veiligheid; het verminderen van migratiedruk en stimulatie van terugkeer. Ook zal Nederland aandacht vragen voor de problematiek van ruimtelijke ordening en versimpeling van regelgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="5249643C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="64972CD5" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Artikel 7-procedure Hongarije</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="169FDBD2" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal opnieuw de artikel 7-procedure procedure bespreken die tegen Hongarije in 2018 is gestart. De artikel 7-procedure tegen Hongarije is gericht op de aanhoudende zorgen over onder meer de onafhankelijkheid van de rechterlijke macht, corruptie en belangenverstrengeling, ruimte voor het maatschappelijk middenveld, gelijke rechten voor minderheden, academische vrijheid en mediavrijheid, privacy en gegevensbescherming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="0DC0C51C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="37567107" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de Raad van 26 mei jl. gaf Hongarije al een toelichting op de maatregelen waar de nieuwe Hongaarse regering aan werkt om de Europese waarden te beschermen en de rechtsstaat te herstellen. Naar verwachting zal Hongarije tijdens deze Raad de voortgang van deze en andere maatregelen toelichten en zullen de Commissie en de lidstaten daarop reageren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="0A3AF9AE" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="13893D6A" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Er bestaan serieuze zorgen over de rechtsstaat in Hongarije. Daarover is uw Kamer onder meer geïnformeerd in de kabinetsappreciatie van 29 augustus jl. over het horizontale deel van het rechtsstaatrapport 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitslag van de Hongaarse verkiezingen is een hoopgevende ontwikkeling. Het markeert een nieuwe richting voor Hongarije binnen de EU. Op basis van de eerste stappen is het kabinet positief over de tot nu toe getoonde inzet. Het kabinet kijkt positief uit naar de samenwerking met de regering onder leiding van premier Magyar. Om de relatie tussen Hongarije en Nederland opnieuw vorm te geven zal de minister van Buitenlandse Zaken op 1 juni ook Boedapest bezoeken om met de nieuwe collega’s en maatschappelijke organisaties gesprekken te voeren. Tegelijkertijd is het kabinet van mening dat eerst alle benodigde hervormingen doorgevoerd moeten worden voordat de artikel 7-procedure kan worden afgerond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="1305BDA3" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="5E48DD8C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Conform de motie-Van Lanschot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het voor het kabinet van belang dat Hongarije de rechtsstaat duurzaam herstelt, zich opnieuw aansluit bij de Europese waarden en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">het Gemeenschappelijk buitenlands- en veiligheidsbeleid. Dit betekent onder meer steun aan Oekraïne en sancties tegen Rusland en het doorvoeren van hervormingen om te voldoen aan de voorwaarden voor Europese financiering. In een gezamenlijke Benelux-interventie zal deze lijn dan ook worden uitgedragen en zal aandacht worden gevraagd voor de verschillende thema’s waarover nog steeds zorgen bestaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="2C681AB4" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="30D532E0" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230933977" w:id="3"/>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>EU-toetredingsproces Montenegro</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>: onder voorbehoud sluiten van een hoofdstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De Commissie heeft voorgesteld om in de toetredingsonderhandelingen met Montenegro hoofdstuk 28 over consumenten- en gezondheidsbescherming onder voorbehoud te sluiten. Dit hoofdstuk omvat onder andere het EU-acquis over productveiligheid en consumentenbescherming, grensoverschrijdende gezondheidsdreigingen, en over lichaamsmateriaal, zoals toezicht op bloed en organen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="7E0D79C9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00724961" w:rsidP="00724961" w:rsidRDefault="00724961" w14:paraId="66061FFC" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet weegt de bredere (rechtsstaats-)situatie in Montenegro zodanig dat het een kritisch-constructieve grondhouding heeft ten aanzien van voorstellen van de Commissie voor het onder voorbehoud sluiten van individuele hoofdstukken. Het kabinet kan deze steunen, mits Montenegro blijvend investeert in versterking van de administratieve en personele capaciteit, en aan de beleidsinhoudelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>closing benchmarks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor individuele hoofdstukken is voldaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>benchmarks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor hoofdstuk 28 zien op het omzetten van regels over consumentenrechten, overdraagbare ziekten en lichaamsmateriaal in wetgeving en het realiseren van voldoende capaciteit voor de uitvoering en handhaving van het acquis. Nederland heeft tijdens de behandeling van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Draft Common Position </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Brussel opgeroepen tot deugdelijke implementatie van hervormingen en nauwe, blijvende monitoring door de Commissie van resterende stappen, in het bijzonder de uitvoering van het Montenegrijns actieplan gericht op administratieve en personele capaciteit voor consumentenbescherming en productveiligheid. Het kabinet steunt het onder voorbehoud sluiten van dit hoofdstuk, nu de Commissie dit bevestigt. Naar verwachting zal er in de Raad unanieme steun zijn voor deze stap. Afhankelijk van instemming van EU-lidstaten zal en marge van de RAZ van 16 juni een Intergouvernementele Conferentie worden georganiseerd om deze stap te markeren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Commissie heeft ook voorgesteld om hoofdstuk 2 over vrij verkeer van werknemers onder voorbehoud te sluiten. De behandeling van dit voorstel is nog gaande in de Raad. In het geval afronding van de behandeling ook hier in zicht komt voorafgaand aan de RAZ, zal dit worden gecommuniceerd aan uw Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00106474" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="155FEB0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00106474" w:rsidR="00FE0FA3" w:rsidSect="00AD75B4">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27EEC809" w14:textId="77777777" w:rsidR="003D7958" w:rsidRDefault="003D7958">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7907A50A" w14:textId="77777777" w:rsidR="003510C6" w:rsidRDefault="003510C6" w:rsidP="00724961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27EEC80B" w14:textId="77777777" w:rsidR="003D7958" w:rsidRDefault="003D7958">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="599BBBD6" w14:textId="77777777" w:rsidR="003510C6" w:rsidRDefault="003510C6" w:rsidP="00724961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...17 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F4FF509" w14:textId="77777777" w:rsidR="00F4150D" w:rsidRDefault="00F4150D">
+  <w:p w14:paraId="43179EFE" w14:textId="77777777" w:rsidR="00096E4E" w:rsidRPr="00724961" w:rsidRDefault="00096E4E" w:rsidP="00724961">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27EEC802" w14:textId="77777777" w:rsidR="000C1182" w:rsidRDefault="000C1182"/>
+  <w:p w14:paraId="0A0D1F41" w14:textId="77777777" w:rsidR="00096E4E" w:rsidRPr="00724961" w:rsidRDefault="00096E4E" w:rsidP="00724961">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27EEC804" w14:textId="77777777" w:rsidR="000C1182" w:rsidRDefault="000C1182"/>
+  <w:p w14:paraId="3B888AC8" w14:textId="77777777" w:rsidR="00096E4E" w:rsidRPr="00724961" w:rsidRDefault="00096E4E" w:rsidP="00724961">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27EEC805" w14:textId="77777777" w:rsidR="003D7958" w:rsidRDefault="003D7958">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3FED0C34" w14:textId="77777777" w:rsidR="003510C6" w:rsidRDefault="003510C6" w:rsidP="00724961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27EEC807" w14:textId="77777777" w:rsidR="003D7958" w:rsidRDefault="003D7958">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29BE4ED0" w14:textId="77777777" w:rsidR="003510C6" w:rsidRDefault="003510C6" w:rsidP="00724961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1405EC14" w14:textId="77777777" w:rsidR="00724961" w:rsidRPr="00106474" w:rsidRDefault="00724961" w:rsidP="00724961">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://data.consilium.europa.eu/doc/document/ST-16737-2025-INIT/nl/pdf</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="423E7376" w14:textId="77777777" w:rsidR="00724961" w:rsidRPr="00106474" w:rsidRDefault="00724961" w:rsidP="00724961">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3223</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="70E0588C" w14:textId="77777777" w:rsidR="00724961" w:rsidRPr="00106474" w:rsidRDefault="00724961" w:rsidP="00724961">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie van Lanschot c.s., Kamerstuk 21 501-02, nr. 3383</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="69B1D52A" w14:textId="77777777" w:rsidR="00724961" w:rsidRPr="00106474" w:rsidRDefault="00724961" w:rsidP="00724961">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106474">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Kamerstuk 23 987, nr. 398</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00D92168" w14:textId="77777777" w:rsidR="00F4150D" w:rsidRDefault="00F4150D">
+  <w:p w14:paraId="6DCB1A92" w14:textId="77777777" w:rsidR="00096E4E" w:rsidRPr="00724961" w:rsidRDefault="00096E4E" w:rsidP="00724961">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27EEC801" w14:textId="77777777" w:rsidR="000C1182" w:rsidRDefault="003D7958">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2F8F51C2" w14:textId="77777777" w:rsidR="00096E4E" w:rsidRPr="00724961" w:rsidRDefault="00096E4E" w:rsidP="00724961">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27EEC803" w14:textId="4F84064A" w:rsidR="000C1182" w:rsidRDefault="003D7958">
+  <w:p w14:paraId="7D361C20" w14:textId="77777777" w:rsidR="00096E4E" w:rsidRPr="00724961" w:rsidRDefault="00096E4E" w:rsidP="00724961">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1080 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C1182"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F4150D"/>
+    <w:rsidRoot w:val="00724961"/>
+    <w:rsid w:val="00096E4E"/>
+    <w:rsid w:val="00106474"/>
+    <w:rsid w:val="00106A24"/>
+    <w:rsid w:val="0021106F"/>
+    <w:rsid w:val="002616F4"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00312DC8"/>
+    <w:rsid w:val="003510C6"/>
+    <w:rsid w:val="00430B64"/>
+    <w:rsid w:val="0047543E"/>
+    <w:rsid w:val="00724961"/>
+    <w:rsid w:val="008F2E2E"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AB303B"/>
+    <w:rsid w:val="00AD75B4"/>
+    <w:rsid w:val="00B67D9F"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="27EEC7F9"/>
-  <w15:docId w15:val="{0646ABFC-C850-4A1C-B4B7-67920D7EED2F}"/>
+  <w14:docId w14:val="0A4AA284"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D78DADF4-1789-4901-848B-B16E9CE5852E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2239,77 +1424,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2334,75 +1519,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2437,55 +1622,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2554,813 +1739,851 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00724961"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00724961"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...230 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00724961"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00724961"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F4150D"/>
+    <w:rsid w:val="00724961"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F4150D"/>
+    <w:rsid w:val="00724961"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00724961"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00724961"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3413,51 +2636,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3521,65 +2744,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3600,162 +2823,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>148</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1754</ap:Words>
+  <ap:Characters>9653</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>80</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>173</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11385</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0055F681836368544EB396FE51FDFF647E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>