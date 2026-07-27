--- v0 (2026-06-01)
+++ v1 (2026-07-27)
@@ -1,2680 +1,1267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AA12D5" w:rsidP="003E6D3F" w:rsidRDefault="00AA12D5" w14:paraId="7C995A0A" w14:textId="764B7ECA">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="00F043F0" w:rsidRDefault="006A773F" w14:paraId="23FFA1C7" w14:textId="5A1AC75D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28" w:rsidR="00F043F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="091F91AF">
-[...36 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>450</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28" w:rsidR="00F043F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28" w:rsidR="00F043F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mariene Strategie voor het Nederlandse deel van de Noordzee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="00F043F0" w:rsidRDefault="00F043F0" w14:paraId="24E25BAA" w14:textId="32AA5283">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28" w:rsidR="006A773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>141</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="00F043F0" w:rsidP="002A2689" w:rsidRDefault="00F043F0" w14:paraId="7BE664D6" w14:textId="7232E238">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="00F043F0" w:rsidP="002A2689" w:rsidRDefault="00F043F0" w14:paraId="76AF3CA3" w14:textId="407F824B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="1A933B15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="3B55FB98" w14:textId="6BB27544">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over de voortgang en ontwikkelingen in een aantal dossiers over het Noordzee natuurbeleid. In deze brief ga ik in op Noordzeeakkoord (NZA)(Kamerstuk 33450, nr. 68) afspraak 4.38 m.b.t. 1,2% bodembescherming waarmee ik ook invulling geef aan het verzoek van de vaste Kamercommissie LVVN om het besluit van mijn voorganger te heroverwegen. Daarnaast ga ik in op NZA-afspraak 4.34 m.b.t. aanwijzing Natura 2000-gebied Hollandse Kust, waarmee ik ook reageer op de brief van de Noordzeeoverleg voorzitter van 18 december 2025. Vervolgens geef ik een update over de Natuurcompensatie Voordelta en het wijzigingsbesluit Natura 2000-gebied Bruine Bank. Tot slot zal ik ook stil staan bij de uitspraak rechtszaak handhavingsverzoek Natura 2000-gebied Doggersbank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="6CA1D00E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="16B7A120" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="37813623">
-        <w:rPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Noordzeeakkoord afspraak 4.38: bodembescherming in 1,2% van Noordzee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00385ECC" w:rsidR="00AA12D5" w:rsidP="003E6D3F" w:rsidRDefault="00AA12D5" w14:paraId="1462D352" w14:textId="640D1F59">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="1DACFBCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="531BA7A9">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>In het Noordzeeakkoord</w:t>
-[...93 lines deleted...]
-    <w:p w:rsidRPr="001F1801" w:rsidR="00AA12D5" w:rsidP="003E6D3F" w:rsidRDefault="00AA12D5" w14:paraId="2E51BF8A" w14:textId="77777777">
+        <w:t>In het Noordzeeakkoord is afgesproken om in 2030 15% van de Nederlandse Noordzee te vrijwaren van bodemberoerende visserij in ecologisch waardevolle gebieden. Deze maatregel draagt bij aan de wettelijke natuurverplichtingen (o.a. de Vogel- en Habitatrichtlijn (VHR) en Kaderrichtlijn Mariene Strategie (KRM)). Voor 13,8% is in het NZA afgesproken waar deze bodembescherming plaatsvindt, voor 1,2% nog niet. Mijn voorganger heeft besloten om de resterende 1,2% bodembescherming, die nodig is om te komen tot volledige 15% bodembescherming in 2030, in te vullen met de volgende gebieden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="1044C3A3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w:rsidR="00AA12D5" w:rsidP="003E6D3F" w:rsidRDefault="00AA12D5" w14:paraId="112DE74E" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Natura 2000-gebied Doggersbank: 0,5% van de Nederlandse Noordzee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="391207BA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>KRM-gebied Friese Front (uitbreiding): 0,3%. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001F1801" w:rsidR="00A359FD" w:rsidP="003E6D3F" w:rsidRDefault="00A359FD" w14:paraId="733AD81F" w14:textId="1BD65FA2">
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="03BF374D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Natuurcompensatie Voordelta (NCV): 0,4%.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E2218" w:rsidP="003E6D3F" w:rsidRDefault="00AA12D5" w14:paraId="31CA1908" w14:textId="7D1188BD">
-[...10 lines deleted...]
-        <w:t>c.s</w:t>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="59B93872" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiermee wordt tevens invulling gegeven aan de motie-Flach c.s</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Ref227596902" w:id="0"/>
-      <w:r w:rsidRPr="37813623">
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00DB7528">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="001F1801" w:rsidR="008E2218" w:rsidP="003E6D3F" w:rsidRDefault="008E2218" w14:paraId="312F093F" w14:textId="77777777">
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dit besluit wijkt voor de locatie Fries Front (uitbreiding) af van de conclusies van het NZO, zijnde:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="31B76573" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w:rsidRPr="008E2218" w:rsidR="00AA12D5" w:rsidP="003E6D3F" w:rsidRDefault="008E2218" w14:paraId="290F4A78" w14:textId="7A513888">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Natura 2000-gebied Doggersbank: 0,8% van de Nederlandse Noordzee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="63BBC62A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Natuurcompensatie Voordelta (NCV): 0,4%.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA12D5" w:rsidP="003E6D3F" w:rsidRDefault="00AA12D5" w14:paraId="4AA89ABC" w14:textId="77777777"/>
-[...22 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="35AE2DD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="7621A995" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit besluit heeft de voormalig staatssecretaris Landbouw, Visserij, Voedselzekerheid en Natuur (SLVVN) zo veel mogelijk rekening gehouden met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">beschermde gebieden, en de handhaafbaarheid van de afspraken over bodembescherming in deze gebieden. </w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">impact op de Nederlandse visserijsector, het beschermen van ecologische waardevolle gebieden, het aansluiten op het internationale netwerk van beschermde gebieden, en de handhaafbaarheid van de afspraken over bodembescherming in deze gebieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="0473AB79" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="6485FBA0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De vaste Kamercommissie</w:t>
       </w:r>
-      <w:r w:rsidRPr="37813623">
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...86 lines deleted...]
-      <w:r w:rsidR="000D1C46">
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) heeft aan mij en SLVVN gevraagd of ik van plan ben de inzet van mijn ambtsvoorganger te volgen of de conclusies van het Noordzeeoverleg van 24 september 2025 over te nemen. Via deze Kamerbrief reageer ik mede namens SLVVN en de minister van Infrastructuur en Waterstaat (MIenW) op dit verzoek. Samen met de staatssecretaris van LVVN wil ik allereerst benadrukken dat we veel waarde hechten aan het Noordzeeoverleg waarin alle partijen zich hebben ingezet om tot gezamenlijke conclusies te komen. We willen onze dank uitspreken aan de voorzitter van het NZO en alle partijen in het NZO die hebben bijgedragen aan het proces van de afgelopen jaren. Wij zijn ons ervan bewust dat de NZO-conclusies na een lang proces en veel overleg tot stand zijn gekomen. Aangezien de NZO-conclusies niet op consensus konden rekenen, omdat de visserijsector ze niet kon steunen, heeft onze voorganger besloten om op zoek te gaan naar een balans waarin zowel recht wordt gedaan aan de te beschermen natuurwaarden maar ook rekening wordt gehouden met draagvlak vanuit de visserijsector. Daarin is besloten een deel van de NZO-conclusies over te nemen waar wél consensus over is en daarnaast ook tegemoet te komen aan de visserijsector vanwege de impact op deze sector. Wij volgen dit besluit en vinden het van belang dit besluit niet op zichzelf te laten staan, maar met deze brief onderdeel te maken van een bredere afweging die we op de Noordzee te maken hebben in het licht van het versterken van de natuurwaarden met voldoende maatschappelijk draagvlak. Wij zijn voornemens de Europese procedure voor het daadwerkelijk komen van instandhoudingsmaatregelen in de gekozen gebieden conform de voorgaande Kamerbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00193F7C">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op te starten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="03130B96" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="0CB02089" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2EE002CF">
-        <w:rPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Noordzeeakkoord afspraak 4.34: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Noordzeeakkoord afspraak 4.34: aanwijzing Hollandse Kust </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="5BDCCD3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Noordzeeakkoord is afgesproken (afspraak 4.34) dat er onafhankelijk onderzoek wordt uitgevoerd om vast te stellen of bepaalde gebieden kwalificeren onder de Vogelrichtlijn (Natura 2000), en indien dit het geval is deze gebieden zo spoedig mogelijk aan te wijzen, uiterlijk in 2025. Vanuit de Europese wetgeving zijn lidstaten overigens ook verplicht om gebieden aan te wijzen die op basis van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">objectieve en wetenschappelijke criteria van bijzonder belang zijn voor de bescherming van vogelsoorten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="40BA60BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit eerder onderzoek is gebleken dat het gebied Hollandse Kust van significant belang is voor verschillende vogelsoorten en voldoet aan de criteria voor aanwijzing als Vogelrichtlijngebied.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op 1 september 2025 is met uw Kamer het vervolgonderzoek concentratiegebieden voor vogels van (inter)nationaal belang op zee gedeeld (Kamerstuk 33 450, nr. 134). Het bijbehorende rapport is met de Verzamelbrief Natuur januari 2026 gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De aanwezigheid van relevante soorten en de ecologische functie van het gebied maken dat aanwijzing noodzakelijk is om te voldoen aan de genoemde Europese verplichtingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="491DF712" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 18 december 2025 heeft de voorzitter van het Noordzeeoverleg een brief gestuurd aan de toenmalig SLVVN met het verzoek om het gebied zo spoedig mogelijk aan te wijzen. Via deze brief reageer ik zoals ik met haar heb afgesproken op dit verzoek in afstemming met SLVVN en MIenW.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="1D9C4129" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="0E7C90A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik acht het van belang dat we op koers blijven en de noodzakelijke Noordzeenatuur beschermen en herstellen waar nodig. Ik heb daarom de intentie om het gebied Hollandse Kust aan te wijzen als Vogelrichtlijngebied (Natura 2000), in lijn met het verzoek uit de brief van de NZO-voorzitter. Daartoe worden momenteel de benodigde voorbereidingen getroffen. Ik ben voornemens om nog dit jaar een ontwerpbesluit tot aanwijzing ter inzage te leggen. Dit ontwerpbesluit zal overeenkomstig de geldende procedures openstaan voor zienswijzen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="5BC5E01C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="513367AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">anwijzing Hollandse Kust </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="37813623">
+        <w:t>Natuurcompensatie Voordelta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="3C1CC843" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de landaanwinning voor de aanleg van de Tweede Maasvlakte zijn onder de Habitatrichtlijn (Natura 2000) beschermde natuurwaarden verloren gegaan in het Natura 2000-gebied Voordelta. In 2003 heeft de Europese Commissie ingestemd met de compensatiemaatregelen, op grond van de wettelijke verplichtingen, die het toenmalige kabinet had voorgesteld. In 2024 informeerde de toenmalige minister voor Natuur en Stikstof uw Kamer over het voorgenomen besluit over een alternatief voor dat afgesproken maatregelenpakket. Dit alternatief heeft geleid tot de motie-Flach c.s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> NOTEREF _Ref227596902 \h  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarmee de regering onder meer wordt verzocht om te komen tot een aangepast besluit. In navolging van die motie is mijn ambtsvoorganger, staatssecretaris van LVVN, gekomen tot een alternatieve invulling. Zoals de motie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ook verzoekt, is het alternatief ter overeenstemming voorgelegd aan Eurocommissaris Roswall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="373B9492" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik ben in afwachting van een formele reactie van de Europese Commissie op dat alternatief. Na ontvangst van de reactie zal ik, afhankelijk van de ruimte die daarvoor is, mij beraden op de vervolgstappen op dit dossier. Ik verwacht uw Kamer hierover kort na het zomerreces te kunnen informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="03BF83E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="6533E6BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Wijzigingsbesluit Natura 2000-vogelgebied Bruine Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Afdeling bestuursrechtspraak van de Raad van State heeft in juli 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in het kader van het hoger beroep over het Natura 2000-vogelgebied Bruine Bank, geoordeeld dat voor Vogelrichtlijngebieden instandhoudingsdoelen moeten worden vastgesteld voor alle Vogelrichtlijn Bijlage I-soorten en trekvogels die daar in ‘significante hoeveelheden’ (oftewel in ‘meer dan verwaarloosbare mate’) voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="1327FF36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In navolging van deze uitspraak betekent dit dat er in het aanwijzingsbesluit voor het Vogelrichtlijngebied Bruine Bank meer instandhoudingsdoelen zullen moeten worden opgenomen. Dit betekent dat er meer vogelsoorten beschermd zullen worden in dit vogelgebied. Ik ben voornemens om conform de uitspraak van de rechter zeven vogelsoorten met een instandhoudingsdoelstelling toe te voegen aan het aanwijzingsbesluit voor de Bruine Bank. Daarnaast moeten er landelijke doelen komen voor de soorten die nog niet eerder beschermd zijn in Vogelrichtlijngebieden, maar nu wel nieuw in beeld komen. Ik werk momenteel aan de uitwerking van het ontwerpbesluit en de bijbehorende doelen. Ik ben voornemens om dit jaar het definitieve wijzigingsbesluit te publiceren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="00767B96" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="5C6FC91C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Uitspraak rechtszaak handhavingsverzoek Natura 2000-gebied Doggersbank</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="47832A0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij uitspraak van 11 mei 2026 heeft de rechtbank Den Haag de vrijstelling van de natuurvergunningplicht voor visserijactiviteiten in de zin van het Gemeenschappelijk Visserijbeleid (GVB) binnen de Nederlandse Exclusieve Economische Zone (EEZ) onverbindend verklaard. Dit betekent dat alle Nederlandse vissers die willen vissen in de open gebieden van de Doggersbank moeten kunnen aantonen dat hun activiteiten niet kunnen leiden tot het in gevaar brengen van het halen van de Natura 2000-instandhoudingsdoelstellingen (significante gevolgen). Zo niet, dan is een natuurvergunning op basis van een Passende Beoordeling nodig. Dit geldt voor alle visserijactiviteiten in alle Natura 2000-gebieden, dus niet alleen de Doggersbank. Indien aantasting van de natuurlijke kenmerken van het betrokken Natura 2000-gebied blijkens de passende beoordeling zijn uit te sluiten, kan de natuurvergunning worden verleend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="0DF09209" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>soorten en de ecologische functie van het gebied maken dat aanwijzing noodzakelijk is om te voldoen aan de genoemde Europese verplichtingen.</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidR="00604D6D">
+        <w:t>Ik ga in hoger beroep tegen de uitspraak omdat het gaat om een principieel vraagstuk; namelijk de juridische verhouding tussen het Gemeenschappelijk Visserijbeleid en de Habitatrichtlijn. Daarnaast is het voor mij nu niet helder of de onverbindend verklaring van de vrijstelling van de natuurvergunningplicht geldt ten aanzien van alleen de activiteiten van de Nederlandse vissers in de EEZ, of dat ook de activiteiten van de buitenlandse vissers gelet op de werking van de Habitatrichtlijn nu ook onder een vergunningplicht zouden vallen. Dit is van belang om te kunnen zorgen voor een gelijk speelveld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="611F12EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="0025D5A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="4682536A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met bovenstaande besluiten wil ik verdere stappen zetten in de voortgang en ontwikkeling van het Noordzee natuurbeleid. Daarbij zet ik mij in voor de benodigde stappen naar écht structureel natuurherstel en duidelijkheid. Uiteindelijk hebben we allen belang bij de gezonde Noordzee natuur. Als de Noordzee natuur gezond en veerkrachtig is kunnen we duurzame activiteiten een realistisch toekomstperspectief bieden. Dit is een gezamenlijke opgave. Dit maakt ook dat ik oog heb voor maatschappelijk draagvlak en dit meeweeg in mijn beslissingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="10C6EAFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="002A2689" w:rsidRDefault="002A2689" w14:paraId="3A31E033" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zal de Tweede Kamer op de hoogte houden van de voortgang op in deze brief benoemde dossiers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="00F043F0" w:rsidRDefault="002A2689" w14:paraId="2672DAC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="00F043F0" w:rsidP="00F043F0" w:rsidRDefault="00F043F0" w14:paraId="55DE4C6C" w14:textId="7E8840B4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="002A2689" w:rsidP="00F043F0" w:rsidRDefault="002A2689" w14:paraId="482B49BA" w14:textId="18D64296">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6D28" w:rsidR="00F043F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...415 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C6D28" w:rsidR="006F53E6" w:rsidP="00F043F0" w:rsidRDefault="006F53E6" w14:paraId="1CA91804" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002C6D28" w:rsidR="006F53E6" w:rsidSect="002A2689">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40520064" w14:textId="77777777" w:rsidR="00F63738" w:rsidRDefault="00F63738">
+    <w:p w14:paraId="3A287789" w14:textId="77777777" w:rsidR="00AE562F" w:rsidRDefault="00AE562F" w:rsidP="002A2689">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E5D68B" w14:textId="77777777" w:rsidR="00F63738" w:rsidRDefault="00F63738"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45DC8517" w14:textId="77777777" w:rsidR="00F63738" w:rsidRDefault="00F63738">
+    <w:p w14:paraId="3D1A008B" w14:textId="77777777" w:rsidR="00AE562F" w:rsidRDefault="00AE562F" w:rsidP="002A2689">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EA9374" w14:textId="77777777" w:rsidR="00F63738" w:rsidRDefault="00F63738"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F4DFFD8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5253A41E" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002A2689" w:rsidRDefault="002A2689" w:rsidP="002A2689">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="0370A09C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4331C13D" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002A2689" w:rsidRDefault="002A2689" w:rsidP="002A2689">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="12CE2D1C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32F767D6" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002A2689" w:rsidRDefault="002A2689" w:rsidP="002A2689">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C1CBC3B" w14:textId="77777777" w:rsidR="00F63738" w:rsidRDefault="00F63738">
+    <w:p w14:paraId="175E9D9B" w14:textId="77777777" w:rsidR="00AE562F" w:rsidRDefault="00AE562F" w:rsidP="002A2689">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156DE73F" w14:textId="77777777" w:rsidR="00F63738" w:rsidRDefault="00F63738"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D897AFC" w14:textId="77777777" w:rsidR="00F63738" w:rsidRDefault="00F63738">
+    <w:p w14:paraId="21D1F79E" w14:textId="77777777" w:rsidR="00AE562F" w:rsidRDefault="00AE562F" w:rsidP="002A2689">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3FC25A" w14:textId="77777777" w:rsidR="00F63738" w:rsidRDefault="00F63738"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="00CD9909" w14:textId="77777777" w:rsidR="00AA12D5" w:rsidRDefault="00AA12D5" w:rsidP="00AA12D5">
+    <w:p w14:paraId="0C4996DC" w14:textId="53F73F78" w:rsidR="002A2689" w:rsidRPr="002C6D28" w:rsidRDefault="002A2689" w:rsidP="002C6D28">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2023–2024, 36 410 XIV, nr. 8</w:t>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk, vergaderjaar 2023–2024, 36 410 XIV, nr. 8</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6D28" w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6A74ACFB" w14:textId="321E0808" w:rsidR="00AA12D5" w:rsidRDefault="00AA12D5" w:rsidP="00AA12D5">
+    <w:p w14:paraId="7E2D3A8D" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002C6D28" w:rsidRDefault="002A2689" w:rsidP="002C6D28">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="37813623">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="000D1C46" w:rsidRPr="000D1C46">
+        <w:r w:rsidRPr="002C6D28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Aan staatssecretaris LVVN - Verzoek om reactie over de brief Uitvoering Noordzeeakkoord afspraak m.b.t. 1,2% bodembescherming | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4828FA4A" w14:textId="3FC498A3" w:rsidR="000D1C46" w:rsidRDefault="000D1C46">
+    <w:p w14:paraId="282C421D" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002C6D28" w:rsidRDefault="002A2689" w:rsidP="002C6D28">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
-        <w:r w:rsidRPr="37813623">
+        <w:r w:rsidRPr="002C6D28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerbrief uitvoering Noordzeeakkoord afspraak over 1,2% bodembescherming | Kamerstuk | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="191D1AAA" w14:textId="77777777" w:rsidR="00AA12D5" w:rsidRDefault="00AA12D5" w:rsidP="00AA12D5">
+    <w:p w14:paraId="44F114FF" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002C6D28" w:rsidRDefault="002A2689" w:rsidP="002C6D28">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="37813623">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Voldoen huidige Habitatrichtlijn- en/of KRM gebieden ook aan de criteria voor aanwijzing onder de Vogelrichtlijn? Verkennend onderzoek voor de Vlakte van de Raan, Hollandse Kust, Borkumse Stenen, Klaverbank, Doggersbank en Centrale Oestergronden. Bureau Waardenburg, 2022.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0C94A5E8" w14:textId="77777777" w:rsidR="00AA12D5" w:rsidRDefault="00AA12D5" w:rsidP="00AA12D5">
+    <w:p w14:paraId="6FBF58E5" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002C6D28" w:rsidRDefault="002A2689" w:rsidP="002C6D28">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="37813623">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Geactualiseerd landelijk overzicht van vogelsoorten met concentraties van (inter)nationaal belang, Sovon Vogelonderzoek, 2024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3DAD66F6" w14:textId="77777777" w:rsidR="00AA12D5" w:rsidRDefault="00AA12D5" w:rsidP="00AA12D5">
+    <w:p w14:paraId="1AC2365D" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002C6D28" w:rsidRDefault="002A2689" w:rsidP="002C6D28">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="37813623">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> https://open.overheid.nl/documenten/38fedde4-c602-4b4a-aa3f-10e7b635415e/file</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4053AF41" w14:textId="77777777" w:rsidR="00AA12D5" w:rsidRDefault="00AA12D5" w:rsidP="00AA12D5">
+    <w:p w14:paraId="27AC5A4A" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002C6D28" w:rsidRDefault="002A2689" w:rsidP="002C6D28">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6D28">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002C6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="0061428C">
+        <w:r w:rsidRPr="002C6D28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>ECLI:NL:RVS:2025:3212, Raad van State, 202306521/1/R2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...96 lines deleted...]
-  <w:p w14:paraId="33ED8680" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="38815BB5" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002A2689" w:rsidRDefault="002A2689" w:rsidP="002A2689">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...14 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...102 lines deleted...]
-  <w:p w14:paraId="00B614C2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="2958ECA9" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002A2689" w:rsidRDefault="002A2689" w:rsidP="002A2689">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="64470827" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...421 lines deleted...]
-  <w:p w14:paraId="0F3A298C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30D031BE" w14:textId="77777777" w:rsidR="002A2689" w:rsidRPr="002A2689" w:rsidRDefault="002A2689" w:rsidP="002A2689">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...164 lines deleted...]
-    <w:nsid w:val="083F7C2F"/>
+    <w:nsid w:val="236E5CDA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0DE44C20"/>
-[...284 lines deleted...]
-    <w:tmpl w:val="B7C817F0"/>
+    <w:tmpl w:val="D92ADE48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2776,337 +1363,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19477E4B"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39040B54"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A36CED00"/>
-[...282 lines deleted...]
-    <w:tmpl w:val="D92ADE48"/>
+    <w:tmpl w:val="79066BF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3208,1183 +1512,235 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...291 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="238950118">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="196360320">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="385296432">
+  <w:num w:numId="2" w16cid:durableId="1779325274">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="606348954">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="108"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...632 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="002A2689"/>
+    <w:rsid w:val="002A2689"/>
+    <w:rsid w:val="002C6D28"/>
+    <w:rsid w:val="002D28A2"/>
+    <w:rsid w:val="005A67BC"/>
+    <w:rsid w:val="006A773F"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007D22DD"/>
+    <w:rsid w:val="00AE0EEC"/>
+    <w:rsid w:val="00AE562F"/>
+    <w:rsid w:val="00B439FA"/>
+    <w:rsid w:val="00D90C31"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F043F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="17014539"/>
+  <w14:docId w14:val="650357FA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6842A373-DB80-4B7D-82CA-69DFD0F3A1FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4406,74 +1762,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4622,1186 +1979,1233 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2689"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A2689"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="002A2689"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002A2689"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000301C7"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="000301C7"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="002A2689"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...202 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002A2689"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="002A2689"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A0EF0"/>
+    <w:rsid w:val="002A2689"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA12D5"/>
+    <w:rsid w:val="002A2689"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...17 lines deleted...]
-    <w:rsid w:val="00AA12D5"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F043F0"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...64 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uitspraken.rechtspraak.nl/details?id=ECLI:NL:RVS:2025:3212" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2026/02/09/uitvoering-noordzeeakkoord-afspraak-m-b-t-1-2-bodembescherming" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2026Z04614&amp;did=2026D09829" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9164</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1702</ap:Words>
+  <ap:Characters>9362</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>76</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>78</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10809</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11042</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>