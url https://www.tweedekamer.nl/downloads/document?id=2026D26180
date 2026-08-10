--- v0 (2026-06-01)
+++ v1 (2026-08-10)
@@ -1,4198 +1,1408 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="004C78E0" w:rsidRDefault="00A97BB8" w14:paraId="2EDAEE3D" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00D3331D" w:rsidRDefault="00641ACA" w14:paraId="48C9410C" w14:textId="78340FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D" w:rsidR="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...240 lines deleted...]
-      <w:r w:rsidRPr="00F22E46" w:rsidR="00682AC0">
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>282</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D" w:rsidR="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F22E46">
-[...18 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D3331D" w:rsidR="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Beantwoording c</w:t>
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00B11084">
+        <w:t>Arbeidsmarktbeleid en opleidingen zorgsector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00D3331D" w14:paraId="5A3E106F" w14:textId="15EDF33C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D" w:rsidR="00641ACA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>632</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00D3331D" w:rsidP="00641ACA" w:rsidRDefault="00D3331D" w14:paraId="5C8D5AAF" w14:textId="013A4CE8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00D3331D" w:rsidP="00641ACA" w:rsidRDefault="00D3331D" w14:paraId="3C4167A9" w14:textId="4BD6B9B3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="73C0C5A3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="11410F28" w14:textId="1A0959A5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief reageer ik op het verzoek van de Kamer van 13 mei 2026 om een reactie te geven op een petitie van de Nederlandse Vereniging voor Klinische Fysica (hierna: NVKF), de Federatie Medisch Specialisten (hierna: FMS), de Nederlandse Vereniging van Ziekenhuizen (hierna: NVZ) en de Universitair Medische Centra Nederland (hierna: UMCNL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="07EF22EA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="7C1B1304" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Met belangstelling heb ik kennisgenomen van de petitie en de door uw commissie aangehechte brief van 11 november 2025 over de Wijziging Wet BIG en de opname van de klinisch fysicus in artikel 3 van de Wet BIG van de NVKF, NVZ, FMS, UMCNL, de Koninklijke Nederlandse Maatschappij der Geneeskunst (hierna: KNMG) en de Stichting Opleiding Klinisch Fysicus (hierna: OKF). </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk230266118" w:id="1"/>
-[...59 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk230266118" w:id="0"/>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De schrijvers vragen aandacht voor het reguleren van het beroep klinisch fysicus dat ten koste zou gaan van innovatie en capaciteit in de zorg. Zij wijzen op de mogelijke gevolgen van het opnemen van de werkterreinen van de klinisch fysici in de Wet BIG en pleiten voor ruimte voor innovatie in de zorg, een flexibele inzet van zorgprofessionals en vertrouwen in zorgprofessionals. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="35B58082" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="0F0FBF0A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graag spreek ik mijn waardering uit voor deze beroepsbeoefenaren. Zij staan iedere dag klaar om mensen de best mogelijke en liefdevolle zorg te bieden. Ik heb alle vertrouwen in de deskundigheid, betrokkenheid en professionaliteit van deze beroepsbeoefenaren. Ook ik vind ruimte voor innovatie en een flexibele inzet in zorg en welzijn heel belangrijk. In het vervolg van deze brief ga ik op deze punten nader in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="6A20A4DE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="0161C85F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E940BA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Uitgangspunt Wet BIG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D7362" w:rsidP="004C78E0" w:rsidRDefault="002F3A10" w14:paraId="343353D3" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B11084">
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="1F509152" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Sinds de inwerkingtreding van de Wet BIG in 1997 zijn de zorg en samenleving sterk veranderd, wat een grote impact heeft op de beroepsbeoefenaren in de zorg. Zoals ook weergegeven in de Nota naar aanleiding van het verslag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B11084">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B11084">
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komen technologische innovaties met hoge snelheid op de zorg af. Denk aan robots die operaties kunnen uitvoeren of de mogelijkheden van Artificial Intelligence om het werk van zorgmedewerkers te verlichten. Deze ontwikkelingen en de krapte op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">De uitoefening van de individuele gezondheidszorg is in principe vrij voor iedereen. Het is belangrijk om alleen die beroepen wettelijk te reguleren als het gaat om zorgmedewerkers die risicovolle handelingen verrichten, of waarbij het anderszins vanuit het perspectief van patiëntveiligheid en kwaliteitsborging van de individuele beroepsuitoefening nodig is om het beroep wettelijk te reguleren. Het uitgangspunt is dat de voorgestelde regelgeving geschikt is om </w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">arbeidsmarkt vragen om een Wet BIG die kwaliteitsdoelstellingen en patiëntveiligheid alleen reguleert als dat echt noodzakelijk is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="70E3C217" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De uitoefening van de individuele gezondheidszorg is in principe vrij voor iedereen. Het is belangrijk om alleen die beroepen wettelijk te reguleren als het gaat om zorgmedewerkers die risicovolle handelingen verrichten, of waarbij het anderszins vanuit het perspectief van patiëntveiligheid en kwaliteitsborging van de individuele beroepsuitoefening nodig is om het beroep wettelijk te reguleren. Het uitgangspunt is dat de voorgestelde regelgeving geschikt is om dit beoogde effect te bereiken en niet verder gaat dan daarvoor nodig is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D7362" w:rsidP="004C78E0" w:rsidRDefault="002D7362" w14:paraId="34932B19" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="6C99E6C0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="673635AE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals op 12 november 2024 aan uw Kamer is gemeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00B11084">
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en opgenomen in de Nota naar aanleiding van het verslag van 18 maart jl.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="006F3DFC">
-[...26 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vraagt de krapte op de arbeidsmarkt om een Wet BIG die kwaliteitsdoelstellingen en patiëntveiligheid alleen reguleert als dat echt noodzakelijk is. De afgelopen jaren hebben steeds meer beroepsgroepen verzocht om regulering van het beroep en risicovolle handelingen, om redenen die niet voortkomen uit de patiëntveiligheid en kwaliteitsdoelstellingen. Daarbij gaat het bijvoorbeeld om de verwachting dat het beroep hierdoor in aanzien wint, dat de instroom in de opleiding toeneemt, een hoger salaris kan worden gevraagd, of omdat er dan meer declaratie mogelijkheden zijn. Dit vind ik onwenselijk. De Wet BIG kent het uitgangspunt van «nee, tenzij»-principe: regulering vindt uitsluitend plaats als dit noodzakelijk is ter bescherming van patiënten tegen onzorgvuldig of ondeskundig handelen en borging van de kwaliteit in de individuele beroepsuitoefening. Onnodige restricties vanuit de Wet BIG kunnen immers het aantal potentiële zorgmedewerkers en de mobiliteit beperken. Dit kan weer leiden tot arbeidsmarkttekorten, prijsopdrijvende effecten en onnodige administratieve lasten. Om de arbeidsmarkt flexibel te houden is het wenselijk om zo min mogelijk te reguleren, waarbij de patiëntveiligheid altijd blijft geborgd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="25B63DA3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="5B675F7E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E940BA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Advies Zorginstituut Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E940BA" w:rsidP="004C78E0" w:rsidRDefault="002F3A10" w14:paraId="72462489" w14:textId="77777777">
-[...30 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="27C75757" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de regulering van beroepen en voorbehouden handelingen in de Wet BIG laat ik mij op grond van artikel 66f Zorgverzekeringswet adviseren door het Zorginstituut Nederland. Gezien de kennis en deskundigheid van het Zorginstituut Nederland vertrouw ik op hun adviezen en volg ik deze inhoudelijk bij de uitwerking van wetgeving. Zoals ook aan uw Kamer gemeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="00045882">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B11084">
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het Zorginstituut Nederland deskundigheid op het terrein van de Wet BIG. Zij consulteren het hele veld en doen onderzoek wat leidt tot adviesrapporten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="256E7408" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="7DC27F93" w14:textId="0E7D7877">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op basis van twee adviezen van het Zorginstituut Nederland, zal het hele beroep van klinisch fysicus in artikel 3 van de Wet BIG worden opgenomen. Uw Kamer heeft deze rapporten op 25 augustus 2023</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00B11084">
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en op 12 november 2024</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00B11084">
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> met nadere toelichting van mijn ambtsvoorgangers ontvangen. Vanuit het oogpunt van de patiëntveiligheid en de kwaliteitsborging van de individuele beroepsuitoefening wordt aan de klinisch fysicus audioloog de voorbehouden handeling waarbij gebruik wordt gemaakt van radioactieve stoffen of toestellen die ioniserende stralen uitzenden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B11084">
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>niet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B11084">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toegekend. Reden hiervoor is opgenomen in het eerste advies van het Zorginstituut Nederland: »... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>in de differentiatie audiologie/videologie worden geen voorbehouden handelingen uitgevoerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B11084">
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>».</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00B11084">
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> In dit advies is daarnaast opgenomen: «</w:t>
       </w:r>
-      <w:r w:rsidRPr="00231099">
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Het Zorginstituut merkt daarbij op dat de klinisch fysicus met de differentiatie audiologie/videologie niet over de nodige deskundigheid beschikt om de voorbehouden handelingen met ioniserende straling zelfstandig te indiceren, uit te voeren en te delegeren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B11084">
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>».</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00B11084">
-[...110 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het tweede adviesrapport is dit bevestigd en komt het Zorginstituut tot de conclusie dat de klinisch fysicus audioloog voldoet aan het tuchtrechtcriterium voor opname in artikel 3 van de Wet BIG. Door op deze wijze echt alleen te reguleren wat noodzakelijk is, en de klinisch fysicus audioloog uit te zonderen van de voorbehouden handeling, wordt de patiëntveiligheid en kwaliteit geborgd en vinden er geen onnodige restricties vanuit de Wet BIG plaats die het aantal potentiële zorgmedewerkers, de flexibiliteit en de mobiliteit beperkten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="29A537A5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="4254778E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de klinisch fysicus audioloog te kunnen uitzonderen van de voorbehouden handeling, is het noodzakelijk om de werkterreinen van de klinisch fysicus in de wet zelf op te nemen. Ik wil hierbij expliciet benadrukken dat het wetsvoorstel voor de klinisch fysicus geen wijziging aanbrengt in de huidige praktijk. Het deskundigheidsgebied van de klinisch fysicus bestaat ook nu al uit de vier werkterreinen. Indien de beroepsgroep nieuwe opleidingen of werkterreinen ontwikkelt, kan dit aanleiding zijn om te bezien of opname in de Wet BIG of het toekennen van een voorbehouden handeling noodzakelijk is. Deze signalen zullen door het Zorginstituut, op grond van hun bevoegdheid van het bepaalde in artikel 66f Zorgverzekeringswet, zorgvuldig worden gewogen op hun betekenis voor kwaliteit en patiëntveiligheid. Daarbij is het goed om op te merken dat niet alle beroepen en handelingen in de zorg wettelijk te hoeven worden gereguleerd. De Wet BIG biedt nu al veel flexibiliteit en ruimte om voorbehouden handelingen te laten verrichten door niet BIG-geregistreerde zorgmedewerkers. Dit zorgt voor meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">flexibiliteit op de arbeidsmarkt en draagt bij aan het beter benutten van ieders talent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="3D7B486B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="3D9615CD" w14:textId="7831CD7C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Graag wijs ik erop dat het bij de Wet BIG om toekenning van voorbehouden handelingen gaat en niet om het werken met nieuwe technologieën of innovaties. Alle professionals in zorg en welzijn komen in aanraking met nieuwe technologieën of innovaties. Zoals in de brief aan uw Kamer van 9 december 2025 gemeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r>
-[...145 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helpen talloze innovatieve oplossingen, technologisch én organisatorisch, de professionals om betere, efficiëntere en liefdevolle zorg te leveren. Daardoor kan het werk leuker worden én wordt bijgedragen aan de doelstelling uit het Aanvullend Zorg- en Welzijnsakkoord (AZWA)(Kamerstuk 31765, nr. 943) om het dreigende personeelstekort te verminderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="41CF26A6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="430A8B97" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De toekenning van de voorbehouden handelingen aan een specifiek deel van de klinisch fysici staat daarom doeltreffend inspelen op innovaties niet in de weg. Dit betekent ook dat deze wetgeving waarbij de indeling in vier werkterreinen aan de orde komt voldoende ruimte laat voor innovatie en een flexibele inzet van zorgprofessionals. De patiëntveiligheid en de kwaliteit van de individuele beroepsbeoefenaar is hiermee voldoende geborgd en de huidige praktijk wordt gevolgd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00D3331D" w:rsidP="00641ACA" w:rsidRDefault="00D3331D" w14:paraId="51827F60" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="0699FF2B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00231099">
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Advies Raad van State</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B11084" w:rsidP="004C78E0" w:rsidRDefault="002F3A10" w14:paraId="3CC7A93D" w14:textId="77777777">
-[...33 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="5CDEC9E5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook kan ik uw Kamer melden dat het conceptwetsvoorstel conform standaardprocedure in juli 2025 aan de Raad van State ter advisering is voorgelegd. Op 10 september 2025 heeft de Raad van State een blanco advies aan het Kabinet van de Koning gezonden. De Afdeling advisering van de Raad van State heeft daarin geen opmerkingen bij het wetsvoorstel en adviseert het voorstel zonder aanpassingen bij de Tweede Kamer der Staten-Generaal in te dienen. Daarbij heeft de Raad van State geen opmerkingen gemaakt bij het voorgenomen wetsvoorstel rondom de klinisch fysicus. Dit betekent dat de Raad van State geen opmerkingen heeft bij de uitwerking van het wetsvoorstel en de manier waarop het beroep klinisch fysicus hierin wordt geregeld. Dit betreft dan ook de voorgestelde indeling in werkterreinen en het uitzonderen van de klinisch fysicus audioloog van de voorbehouden handeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="69F435A6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="58BB0AE1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00231099">
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B11084" w:rsidR="00B11084" w:rsidP="004C78E0" w:rsidRDefault="002F3A10" w14:paraId="57C469AA" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00A66265" w:rsidR="00A66265">
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00641ACA" w:rsidRDefault="00641ACA" w14:paraId="1A9D30F5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op de zorgvuldige procedure die in dit wetgevingstraject is doorlopen, de twee inhoudelijke adviezen van het Zorginstituut die hieraan ten grondslag liggen, het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>uitgangspunt van patiëntveiligheid, kwaliteitsbewaking en het «nee, tenzij»-principe van de Wet BIG, de uitgebreide veldconsultaties, de regelmatige contactmomenten met de beroepsvereniging, het feit dat de huidige praktijk wordt gevolgd en het blanco advies van de Raad van State, ben ik van mening dat het beroep van klinisch fysicus hiermee wordt geregeld op een manier die aansluit bij de praktijk en deskundigheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00D3331D" w:rsidRDefault="00641ACA" w14:paraId="1B6BEAF7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00D3331D" w:rsidRDefault="00D3331D" w14:paraId="2F623F4C" w14:textId="1E49CDD3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D" w:rsidR="00641ACA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B11084" w:rsidR="00A66265">
-[...40 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00D3331D" w:rsidR="00641ACA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="00641ACA" w:rsidP="00D3331D" w:rsidRDefault="00D3331D" w14:paraId="0EEDC354" w14:textId="1B44207D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>de minister van Langdurige Zorg,</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3331D" w:rsidR="00641ACA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>Jeugd en Sport</w:t>
-[...90 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3331D" w:rsidR="006F53E6" w:rsidP="00D3331D" w:rsidRDefault="006F53E6" w14:paraId="739579AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D3331D" w:rsidR="006F53E6" w:rsidSect="00641ACA">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DE2ED0C" w14:textId="77777777" w:rsidR="00F67F50" w:rsidRDefault="00F67F50">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0743076A" w14:textId="77777777" w:rsidR="00484A16" w:rsidRDefault="00484A16" w:rsidP="00641ACA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10778A76" w14:textId="77777777" w:rsidR="00F67F50" w:rsidRDefault="00F67F50">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="19EEA733" w14:textId="77777777" w:rsidR="00484A16" w:rsidRDefault="00484A16" w:rsidP="00641ACA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...45 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3907FB96" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00641ACA" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25DA86FA" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00641ACA" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C89133B" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00641ACA" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05C1CD07" w14:textId="77777777" w:rsidR="00F67F50" w:rsidRDefault="00F67F50">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="78324C31" w14:textId="77777777" w:rsidR="00484A16" w:rsidRDefault="00484A16" w:rsidP="00641ACA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0887AA0A" w14:textId="77777777" w:rsidR="00F67F50" w:rsidRDefault="00F67F50">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2D510E25" w14:textId="77777777" w:rsidR="00484A16" w:rsidRDefault="00484A16" w:rsidP="00641ACA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="69255361" w14:textId="77777777" w:rsidR="002D7362" w:rsidRPr="007C1600" w:rsidRDefault="002F3A10" w:rsidP="002D7362">
+    <w:p w14:paraId="53DB8153" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00D3331D" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C1600">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 832, nr. 6, p. 21 en verder. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="57FC9B29" w14:textId="77777777" w:rsidR="002D7362" w:rsidRPr="00C10786" w:rsidRDefault="002F3A10" w:rsidP="002D7362">
+    <w:p w14:paraId="26FD3E85" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00D3331D" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C10786">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 29 282, nr. 583 en Kamerstukken II, 2025/26, 29 282, nr. 615.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="10D95574" w14:textId="77777777" w:rsidR="00B11084" w:rsidRPr="00C10786" w:rsidRDefault="002F3A10" w:rsidP="00B11084">
+    <w:p w14:paraId="5C544756" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00D3331D" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C10786">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2023/24</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-        <w:rPr>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>29 282, nr. 583.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7CB009A5" w14:textId="77777777" w:rsidR="00B11084" w:rsidRPr="00C10786" w:rsidRDefault="002F3A10" w:rsidP="00B11084">
+    <w:p w14:paraId="284191F9" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00D3331D" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C10786">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 832, nr. 6. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="086EFC3A" w14:textId="77777777" w:rsidR="00045882" w:rsidRPr="00C10786" w:rsidRDefault="002F3A10">
+    <w:p w14:paraId="7689CE3A" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00D3331D" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C10786">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 832, nr. 6, p. 20, 25 en 27. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="24CEE529" w14:textId="77777777" w:rsidR="00B11084" w:rsidRPr="00C10786" w:rsidRDefault="002F3A10" w:rsidP="00B11084">
+    <w:p w14:paraId="1FB97FEF" w14:textId="6F5929D4" w:rsidR="00641ACA" w:rsidRPr="00D3331D" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C10786">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 29 282, nr. 543.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="303A1031" w14:textId="77777777" w:rsidR="00B11084" w:rsidRPr="007C1600" w:rsidRDefault="002F3A10" w:rsidP="00B11084">
+    <w:p w14:paraId="2A6DA6DA" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00D3331D" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C10786">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 29 282, nr. 583.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="3E8BE76A" w14:textId="77777777" w:rsidR="00B11084" w:rsidRPr="00C10786" w:rsidRDefault="002F3A10" w:rsidP="00B11084">
+    <w:p w14:paraId="4BA6C76C" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00D3331D" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C10786">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2022/34, 29 282, nr. 534, Eerste advies van het Zorginstituut: «De klinisch fysicus in artikel 3 van de Wet BIG», van 14 februari 2023, p. 14.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1839AF84" w14:textId="77777777" w:rsidR="00B11084" w:rsidRPr="00C10786" w:rsidRDefault="002F3A10" w:rsidP="00B11084">
+    <w:p w14:paraId="583D45FC" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00D3331D" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C10786">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-[...18 lines deleted...]
-        <w:t>, 29 282, nr. 534, Eerste advies van het Zorginstituut: «De klinisch fysicus in artikel 3 van de Wet BIG», van 14 februari 2023, p. 20.</w:t>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 29 282, nr. 534, Eerste advies van het Zorginstituut: «De klinisch fysicus in artikel 3 van de Wet BIG», van 14 februari 2023, p. 20.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="780F24E7" w14:textId="77777777" w:rsidR="00AD5F3F" w:rsidRDefault="002F3A10" w:rsidP="00AD5F3F">
+    <w:p w14:paraId="41B2C6E3" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00D3331D" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C10786">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3331D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C10786">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00D3331D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 27 529 en 31 765, nr. 354.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E6D9E73" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="002F3A10">
+  <w:p w14:paraId="76C5292C" w14:textId="77777777" w:rsidR="00641ACA" w:rsidRPr="00641ACA" w:rsidRDefault="00641ACA" w:rsidP="00641ACA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...198 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BF6529E" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="002F3A10" w:rsidP="00536636">
-[...262 lines deleted...]
-  <w:p w14:paraId="03CC2D6D" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00830438" w:rsidP="00536636">
+  <w:p w14:paraId="3DDAAE88" w14:textId="77777777" w:rsidR="00C540C1" w:rsidRPr="00641ACA" w:rsidRDefault="00C540C1" w:rsidP="00641ACA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4AF760A6" w14:textId="77777777" w:rsidR="00830438" w:rsidRPr="00536636" w:rsidRDefault="002F3A10" w:rsidP="00536636">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7708D908" w14:textId="77777777" w:rsidR="00C540C1" w:rsidRPr="00641ACA" w:rsidRDefault="00C540C1" w:rsidP="00641ACA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...487 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1063 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="108"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...282 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="00641ACA"/>
+    <w:rsid w:val="00484A16"/>
+    <w:rsid w:val="005A67BC"/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rsid w:val="00656B36"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="009818D6"/>
+    <w:rsid w:val="00C540C1"/>
+    <w:rsid w:val="00D3331D"/>
+    <w:rsid w:val="00D500B2"/>
+    <w:rsid w:val="00D90C31"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2B988A68"/>
+  <w14:docId w14:val="004907A4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FCD7AFF9-5F39-447D-93FB-F5074CB828DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4214,74 +1424,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4430,1431 +1641,1053 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00641ACA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...29 lines deleted...]
-      <w:i/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00641ACA"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...20 lines deleted...]
-      <w:sz w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00641ACA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="00641ACA"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...69 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B11084"/>
+    <w:rsid w:val="00641ACA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00641ACA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...47 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00641ACA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002D7362"/>
+    <w:rsid w:val="00D3331D"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8809</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1580</ap:Words>
+  <ap:Characters>8692</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>73</ap:Lines>
+  <ap:Lines>72</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10334</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10252</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>