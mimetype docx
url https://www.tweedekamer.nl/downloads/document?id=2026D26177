--- v0 (2026-06-01)
+++ v1 (2026-07-28)
@@ -1,3092 +1,968 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00735C4F" w:rsidRDefault="00A97BB8" w14:paraId="1696917C" w14:textId="77777777">
+    <w:p w:rsidRPr="003F61E6" w:rsidR="003F61E6" w:rsidRDefault="00404F4D" w14:paraId="4B810659" w14:textId="7DA18764">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6" w:rsidR="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>793</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6" w:rsidR="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6" w:rsidR="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Preventief gezondheidsbeleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="003F61E6" w:rsidP="00D80872" w:rsidRDefault="003F61E6" w14:paraId="3F79375D" w14:textId="202FB3F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6" w:rsidR="00404F4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>890</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de  minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="003F61E6" w:rsidP="003F61E6" w:rsidRDefault="003F61E6" w14:paraId="098E81C1" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00A97BB8" w:rsidP="00735C4F" w:rsidRDefault="00A97BB8" w14:paraId="2957F779" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="003F61E6" w:rsidRDefault="003F61E6" w14:paraId="7D3FA566" w14:textId="7E415EE8">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6" w:rsidR="00404F4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6" w:rsidR="00404F4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op 22 april 2026 heeft de vaste Kamercommissie voor Volksgezondheid, Welzijn en Sport verzocht om een reactie op de petitie ‘Rekening houden met toekomstige generaties: het kan wel’ van het Amsterdam UMC. Met belangstelling heb ik kennisgenomen van deze petitie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="0DB93624" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="155EAEC4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de petitie vraagt het Amsterdam UMC aandacht voor het belang van beleid dat rekening houdt met de gezondheid en welzijn van toekomstige generaties. Het Amsterdam UMC pleit in het bijzonder voor het versterken van intergenerationele gerechtigheid, onder meer via toetsingswetgeving, het investeren in een gezonde omgeving, door onder andere een preventiebeleid dat uitgaat van systeemdenken en bouwen aan een duurzame zorgsector voor toekomstige generaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="6C6344B5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="374FB3BD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als kabinet staan wij voor het werken aan de gezondste generatie ooit. Om dit doel te bereiken zetten wij in op preventie en welzijn. Daarbij is nadrukkelijk aandacht voor het creëren van een gezonde leefomgeving voor kinderen en jongeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="07AF275D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="6585DC1F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een belangrijk voorbeeld hiervan is de aanpak Kansrijke Start. Met deze aanpak zet het kabinet in op het uitgangspunt dat ieder kind een kansrijke start verdient. Hierbij is specifieke aandacht voor gezinnen in een kwetsbare situatie. Vroege interventies hebben bewezen langdurig effect op gezondheid, ontwikkeling en welzijn en kunnen daarmee ook positieve effecten hebben voor volgende generaties. Daarnaast werkt het kabinet met de Samenhangende preventiestrategie aan een gezonde generatie in 2040, met bijzondere aandacht voor kinderen en jongvolwassenen. Binnen de omgevingen waarin kinderen en jongeren leren, leven en opgroeien, zoals thuis, op school en in de wijk, zetten wij in op het vanzelfsprekender maken van de gezonde keuze. Zo werkt het kabinet aan het wetsvoorstel om blootstelling aan marketing voor ongezonde voeding gericht op kinderen verder terug te dringen, wordt de leeftijdsgrens voor aanschaf van tabak en andere nicotine houdende producten verhoogd naar 21 jaar en werken we aan een wetsvoorstel zodat gemeenten de omgeving rondom scholen gezonder kunnen maken. Tevens zet het kabinet met de beleidsagenda ‘Gezondheid in alle beleidsdomeinen’ in op een gezonde fysieke leefomgeving. Daarbij ligt de focus op het beter beschermen van gezondheid tegen negatieve effecten uit de leefomgeving en een ruimtelijke inrichting die de gezondheid beschermt en een gezonde leefstijl bevordert. Over deze inzet is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kamer recent geïnformeerd in de voortgangsrapportage ‘Gezondheid in alle beleidsdomeinen’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...36 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="5B5A7A16" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="390A7C41" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanuit het programma Duurzaamheid en Gezondheid heeft het ministerie van VWS de afgelopen jaren ingezet op de verduurzaming van de zorgsector. Zo is er het Uitvoeringsprogramma verduurzaming (publieke) zorg en welzijn (2024- 2026) met daarin de inzet van VWS op verduurzaming van de zorg. Tevens is in 2022 samen met het zorgveld de Green Deal Duurzame Zorg 3.0 (looptijd tot 31/10/2026) opgesteld, welke tot nu toe door meer dan 700 zorgaanbieders, brancheorganisaties, kennisinstellingen, bedrijven en overheden is getekend. Met deze samenwerking committeren partijen zich aan concrete doelstellingen en acties om de zorg toekomstbestendig en duurzamer te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="624D906B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="54AA4BA9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van het voorstel van het Amsterdam UMC om bij alle beleidsplannen rekening te houden met de gevolgen voor gezondheid voor huidige en toekomstige generaties, bestaan er al verschillende manieren om langetermijneffecten van gezondheid mee te nemen in besluitvorming. Zo werken de drie planbureaus (SCP, PBL en CPB) sinds 2021 samen om de effecten van voorgenomen beleid op de brede welvaart, waaronder gezondheid, in kaart te kunnen brengen. Het ontwikkelen van een instrumentarium om vanuit een bredewelvaartsperspectief vooruit te kijken naar toekomstige effecten van beleid is echter zeer complex en tijdrovend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="242576BA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="4C48795D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een belangrijke stap om gezondheid breder en consistenter te betrekken bij beleidsvorming is de ontwikkeling van het investeringsmodel voor preventie. Het doel van dit model is om een concreet beleidsinstrument te bieden waarin de kosten, baten en gezondheidseffecten van beleid en interventies beter kunnen worden onderbouwd en beoordeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="1364BCAE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="00404F4D" w:rsidRDefault="00404F4D" w14:paraId="1AA71529" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet waardeert de inzet van het Amsterdam UMC op het thema gezonde toekomst en de aandacht die zij hiervoor vragen. Het is belangrijk dat de bewustwording groeit dat de keuzes die wij vandaag maken invloed hebben op de gezondheid en leefomgeving van toekomstige generaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="003F61E6" w:rsidRDefault="00404F4D" w14:paraId="75F06FBA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="003F61E6" w:rsidRDefault="003F61E6" w14:paraId="749021DA" w14:textId="07C24CB4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6" w:rsidR="00404F4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Voorzitter van de Tweede Kamer </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:br/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6" w:rsidR="00404F4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="00404F4D" w:rsidP="003F61E6" w:rsidRDefault="00404F4D" w14:paraId="5E9E1EA1" w14:textId="11C386F1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
-[...693 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...107 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6" w:rsidR="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F61E6" w:rsidR="004E5D09" w:rsidP="003F61E6" w:rsidRDefault="004E5D09" w14:paraId="730A00FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003F61E6" w:rsidR="004E5D09" w:rsidSect="00404F4D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02C3E37F" w14:textId="77777777" w:rsidR="000726F5" w:rsidRDefault="000726F5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D831A72" w14:textId="77777777" w:rsidR="006379C8" w:rsidRDefault="006379C8" w:rsidP="00404F4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="515333E9" w14:textId="77777777" w:rsidR="000726F5" w:rsidRDefault="000726F5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61B7561D" w14:textId="77777777" w:rsidR="006379C8" w:rsidRDefault="006379C8" w:rsidP="00404F4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...56 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BBABA07" w14:textId="77777777" w:rsidR="00404F4D" w:rsidRPr="00404F4D" w:rsidRDefault="00404F4D" w:rsidP="00404F4D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A0E4D2C" w14:textId="77777777" w:rsidR="00404F4D" w:rsidRPr="00404F4D" w:rsidRDefault="00404F4D" w:rsidP="00404F4D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75997ED3" w14:textId="77777777" w:rsidR="00404F4D" w:rsidRPr="00404F4D" w:rsidRDefault="00404F4D" w:rsidP="00404F4D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38EB0C1A" w14:textId="77777777" w:rsidR="000726F5" w:rsidRDefault="000726F5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3960A358" w14:textId="77777777" w:rsidR="006379C8" w:rsidRDefault="006379C8" w:rsidP="00404F4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1793C0D8" w14:textId="77777777" w:rsidR="000726F5" w:rsidRDefault="000726F5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5190297E" w14:textId="77777777" w:rsidR="006379C8" w:rsidRDefault="006379C8" w:rsidP="00404F4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5F288969" w14:textId="77777777" w:rsidR="002E4F20" w:rsidRPr="00E96A2D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C9E02DB" w14:textId="77777777" w:rsidR="00404F4D" w:rsidRPr="003F61E6" w:rsidRDefault="00404F4D" w:rsidP="00404F4D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E96A2D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E96A2D">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96A2D">
-        <w:rPr>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="13"/>
-[...10 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken II 2025/26, 32 793, nr. 880.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="312C5B0F" w14:textId="77777777" w:rsidR="00D47616" w:rsidRDefault="00000000" w:rsidP="00D47616">
+    <w:p w14:paraId="34E07E6D" w14:textId="77777777" w:rsidR="00404F4D" w:rsidRPr="003F61E6" w:rsidRDefault="00404F4D" w:rsidP="00404F4D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CF30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F61E6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CF30CD">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="003F61E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2026/26, 32 793, nr. 878.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03CA18AF" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6C96877D" w14:textId="77777777" w:rsidR="00404F4D" w:rsidRPr="00404F4D" w:rsidRDefault="00404F4D" w:rsidP="00404F4D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...198 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D0097FB" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00000000" w:rsidP="00536636">
+  <w:p w14:paraId="43436084" w14:textId="77777777" w:rsidR="00995366" w:rsidRPr="00404F4D" w:rsidRDefault="00995366" w:rsidP="00404F4D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...743 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...382 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D23FAA7" w14:textId="77777777" w:rsidR="00995366" w:rsidRPr="00404F4D" w:rsidRDefault="00995366" w:rsidP="00404F4D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="108"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...353 lines deleted...]
-    <w:rsid w:val="00FF66B4"/>
+    <w:rsidRoot w:val="00404F4D"/>
+    <w:rsid w:val="003F61E6"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006379C8"/>
+    <w:rsid w:val="00995366"/>
+    <w:rsid w:val="00D90C31"/>
+    <w:rsid w:val="00E52805"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="181EB592"/>
+  <w14:docId w14:val="081B293F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EABAA8B9-A838-4BAC-A746-244FFBAF050B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3108,74 +984,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3324,1430 +1201,1063 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00404F4D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00404F4D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00404F4D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...569 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...47 lines deleted...]
-    <w:rsid w:val="00494227"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00404F4D"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...184 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0030762D"/>
+    <w:rsid w:val="00404F4D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
+    <w:name w:val="Afzendgegevens kopjes"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Afzendgegevens"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
+    <w:name w:val="Afzendgegevens witregel 2"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Afzendgegevenskopjes"/>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:spacing w:line="270" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="27"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E4F20"/>
+    <w:rsid w:val="00404F4D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00404F4D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00404F4D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F61E6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>736</ap:Words>
-  <ap:Characters>4050</ap:Characters>
+  <ap:Words>718</ap:Words>
+  <ap:Characters>3954</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>33</ap:Lines>
+  <ap:Lines>32</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4777</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4663</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>