--- v0 (2026-06-01)
+++ v1 (2026-07-27)
@@ -1,6983 +1,2136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009E4787" w:rsidP="009E4787" w:rsidRDefault="009E4787" w14:paraId="5053D9FD" w14:textId="77777777">
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00A62B76" w:rsidRDefault="00717D9F" w14:paraId="1BFF3C00" w14:textId="0EF315CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228103614" w:id="0"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76" w:rsidR="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>625</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76" w:rsidR="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76" w:rsidR="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Waterbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00A62B76" w:rsidP="004474D9" w:rsidRDefault="00A62B76" w14:paraId="7B810E34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76" w:rsidR="00717D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>740</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00A62B76" w14:paraId="612E0742" w14:textId="434BDA52">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00A62B76" w:rsidP="00717D9F" w:rsidRDefault="00A62B76" w14:paraId="29946333" w14:textId="665F758E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="5515DCB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="0F468B7C" w14:textId="3DD9516F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Infrastructuur en Waterstaat heeft mij verzocht te reageren op de tussenrapportage van de rapporteur Herziening Kaderrichtlijn Water (KRW) in verband met het RESourceEU actieplan, en tevens aan te geven wat mijn inzet is met betrekking tot de herziening van de </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...64 lines deleted...]
-      <w:r w:rsidR="00D30EFE">
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KRW. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="2061D96F" w14:textId="3B8DA8D0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit sluit aan bij de opdracht uit het coalitieakkoord (bijlage bij Kamerstuk 36848, nr. 31) om bij de herziening van de KRW in te zetten op simplificatie en bij de motie van de leden Heutink en Stoffer die verzoekt om normen van de KRW te versimpelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281DDE" w:rsidP="007D288C" w:rsidRDefault="00D30EFE" w14:paraId="1F78ABE1" w14:textId="69ADD9FC">
-[...86 lines deleted...]
-    <w:p w:rsidR="006A5E36" w:rsidP="007D288C" w:rsidRDefault="006A5E36" w14:paraId="5CC7055D" w14:textId="77777777">
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="64DF3271" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="619EFEF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik zal achtereenvolgens ingaan op de tussenrapportage, op de overige Europese trajecten die raken aan herziening van de KRW en de vereenvoudigingen die ik nationaal wil gaan doorvoeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="2BA7B1AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="006A5E36" w:rsidR="007852A6" w:rsidP="007D288C" w:rsidRDefault="006A5E36" w14:paraId="5E20BF35" w14:textId="6367781B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="5B582E49" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tussenrapportage van de rapporteur Herziening Kaderrichtlijn Water in verband met het RESourceEU actieplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="60F48AB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met het RESourceEU-actieplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zet de Europese Commissie (EC) in op het veiligstellen van de voorziening in kritieke grondstoffen, het verminderen van afhankelijkheden en versterken van het concurrentievermogen. Als uitwerking hiervan heeft de EC: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="2079C940" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 22 mei een handreiking gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met uitleg over de bestaande regelgeving en een toelichting dat de KRW geen belemmering hoeft te zijn voor activiteiten, zoals mijnbouw,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76" w:rsidDel="00A67128">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="7B2A5604" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een verzoek om input (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>call for evidence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) gepubliceerd om te onderzoeken hoe de waterwetgeving kan worden vereenvoudigd om de toegang tot kritieke grondstoffen te verbeteren, zonder de bescherming van waterkwaliteit en volksgezondheid in gevaar te brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="2232D962" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="13CA36E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kern van de reactie van Nederland op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>call for evidence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in relatie tot kritieke grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was dat Nederland:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="4FA82B02" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veel belang hecht aan het effectiever maken van EU-wetgeving en regelgeving waarin bedrijven kunnen floreren, zonder afbreuk te doen aan de doelstellingen van de EU-wetgeving; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="0186BA55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Geen knelpunten ervaart bij projecten met kritieke grondstoffen in relatie tot de KRW;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="28A6F0C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risico’s ziet bij eventuele versoepeling van de KRW-doelen, omdat dit negatieve gevolgen kan hebben voor Nederland als benedenstrooms land en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="276EAD20" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een volledige effectenbeoordeling (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>impact assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) van een eventuele KRW-wijziging essentieel is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="5BF46C84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="4AF3FBE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze lijn is vergelijkbaar met de conclusie uit de tussenrapportage van de rapporteur van de vaste commissie voor Infrastructuur en Waterstaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="0D12A289" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met het laatste punt wordt ook invulling gegeven aan de motie-Vellinga-Beemsterboer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die het kabinet oproept te pleiten voor een effectenbeoordeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="1EF2134D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="47DB26EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De rapporteur van de Kamer geeft aan dat de EC op 16 april jl. de eerste resultaten van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>call for evidence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft gepresenteerd. In dit overleg gaf de EC aan dat er 3113 reacties zijn ontvangen, waarvan ongeveer 2/3 uit Duitsland. De meeste reacties kwamen van burgers die zich zorgen maken over de bescherming van de leefomgeving. De EC gaf aan dat er na een eerste analyse geen duidelijk bewijs is geleverd voor een probleem met winning van delfstoffen door de EU-regelgeving, maar benoemde wel dat er knelpunten kunnen zijn in nationale regelgeving en administratieve procedures met betrekking tot vergunningverlening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="3D70FD2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="32ADB88F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de daaropvolgende tafelronde gaven verschillende lidstaten aan, waaronder lidstaten met diverse mijnbouwprojecten, tegen versoepeling van de KRW te zijn. Aangegeven werd dat er met huidige KRW voldoende instrumenten zijn om de lozingen te beoordelen. Ook werd benoemd dat versoepeling van de KRW een verschuiving van lasten naar publiek zal betekenen, bijvoorbeeld omdat de kosten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voor drinkwater zullen stijgen. Eén lidstaat gaf aan dat zij graag meer tijd krijgt om aan de doelen van de KRW te voldoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="4D8E2089" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="608318C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot gaf de EC in dit overleg aan dat zij een eventuele wijziging van de KRW beperkt wil houden tot de Europese projecten voor kritieke grondstoffen. Ook heeft de EC toegezegd dat voor deze eventuele wijziging een effectenbeoordeling zal worden uitgevoerd, waarbij is toegelicht uit welke onderdelen die zal bestaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is positief dat de EC meldt dat deze effectenbeoordeling gaat plaatsvinden en dat daarin ook aandacht zal zijn voor de buitenlandse belasting. Als de EC met een nieuw voorstel komt, zal ik de Kamer daarover informeren. De verwachting is dat eventuele voorstellen voor aanpassing van de KRW niet eerder dan in het najaar zullen worden gepubliceerd. Dat betekent dat de doorwerking daarvan ook pas na 2027 merkbaar zal zijn. De motie van het lid Vellinga-Beemsterboer beschouw ik hiermee als afgedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="2059C762" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="2F42CC93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ussenrapportage van de rapporteur Herziening Kaderrichtlijn Water in verband met het RESourceEU actieplan</w:t>
-[...54 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Overige Europese trajecten die raken aan herziening van de Kaderrichtlijn Water</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="30AEF24E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="42925814" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Wijzigingsrichtlijn 2026/805</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="0349C485" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Momenteel werkt Nederland aan de implementatie van de herziening van de KRW, de Richtlijn Prioritaire stoffen en de Grondwaterrichtlijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze herziening worden onder andere de lijsten met stoffen en normen geactualiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="4004E035" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="161A2C72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Kamer is afgelopen januari geïnformeerd over een tweetal nieuwe uitzonderingen op de KRW-doelstelling ‘geen achteruitgang’ die met deze wijziging aan de KRW zijn toegevoegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Door deze nieuwe uitzonderingen, die mede dankzij de inzet van Nederland zijn gerealiseerd, ontstaat meer ruimte voor een aantal gangbare praktijken. De aanpassingen treden in werking nadat de richtlijn in Nederlandse regelgeving is geïmplementeerd. De deadline hiervoor is 21 december 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="0527DE12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="657F050B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Milieuomnibus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="54F17327" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De Europese Commissie heeft sinds het voorjaar van 2025 in totaal 10 vereenvoudigingspakketten, de zogenaamde ‘omnibussen’, gepresenteerd. Op 10 december 2025 heeft de EC het Milieuomnibuspakket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd, met daarin voorstellen voor het vereenvoudigen van milieuwetgeving. Met de Milieuomnibus beoogt de EC de implementatie van bestaande milieuwetgeving te faciliteren, alsook de administratieve lasten voor bedrijven te verminderen. De Kamer heeft een BNC-fiche ontvangen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en is ook over dit traject geïnformeerd door de staatssecretaris van Infrastructuur en Waterstaat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="4DDB782F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="779E74D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de mededeling bij de Milieuomnibus is de KRW is genoemd als één van de richtlijnen waarvoor milieubeoordelingen gestroomlijnd zouden kunnen worden. In de komende tijd worden stresstesten uitgevoerd voor onder meer de KRW en de Kaderrichtlijn Mariene Strategie. Het gaat daarbij niet om de doelen van de KRW, maar om de beoordeling of de wetgeving nog steeds geschikt is om de doelen op een kostenefficiënte manier te verwezenlijken, onder meer door mogelijkheden te identificeren om de onnodige administratieve lasten bij de uitvoering ervan te verminderen. Er wordt toegewerkt naar een stemming over de Raadspositie in het najaar van 2026 onder het Iers Voorzitterschap van de Raad van de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="14F47CA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="025EB690" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Grids Package</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="068E6604" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast heeft de EC op 10 december 2025 het European Grids Package</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd. Het pakket is gericht op het versnellen van de ontwikkeling van een goed geïntegreerde Europese energie-infrastructuur en het efficiënter benutten van bestaande netten. In het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is aangegeven dat met de recente aanpassingen van de KRW het kabinet van mening is dat de KRW voldoende balans biedt tussen bescherming van de milieukwaliteit en ruimte voor nieuwe ontwikkelingen zoals de aanleg van elektriciteitsnetten en energieprojecten. Het streven van het EU-voorzitterschap is om tot algemene oriëntatie te komen op de Energieraad van 26 juni a.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="1FEC67AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="4B51EF24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Structured dialogues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="2150157A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De rapporteur verwijst in haar tussenrapportage naar de ‘structured dialogues’. Dit zijn gesprekken die de EC voert met alle lidstaten, gericht op het verbeteren van de uitvoering van de KRW. Dit gaat dus niet over de herziening van de KRW. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="1854BFF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="06543322" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 13 en 14 april heeft de tweede ronde ambtelijke gesprekken met Nederland plaatsgevonden. Dit zal resulteren in een gesprek tussen Eurocommissaris Roswall en mij, daarbij zal naar verwachting ook de minister van LVVN aanwezig zijn. De EC heeft als doel om vervolgens de gezamenlijke afspraken die in dat overleg worden gemaakt, te publiceren. Het gesprek wordt naar verwachting na de zomer ingepland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="673A43C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="41469AAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nationale versimpeling van de uitvoering van de Kaderrichtlijn Water </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="4CA8F54E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Kamer heeft een motie van de leden Heutink en Stoffer aangenomen die verzoekt om “direct te starten met het versimpelen van de nationaal vastgestelde normen van de Kaderrichtlijn Water”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="08D780FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="4E7C209B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opgemerkt wordt dat Nederland sinds de inwerkingtreding van de KRW maximaal gebruik heeft gemaakt van de flexibiliteit die de richtlijn biedt. Onder meer door het overgrote deel van de waterlichamen aan te wijzen als sterk veranderd of kunstmatig en door te werken met een fijnmazige typering van waterlichamen met bijbehorende maatwerknormen. Deze systematiek is juist gekozen om te voorkomen dat normen onnodig streng uitpakken voor specifieke waterlichamen. Dit verklaart mede de huidige complexiteit. Daarnaast heeft Nederland al maximaal gebruik gemaakt van de KRW-uitzondering </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk228281903" w:id="1"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om het bereiken van de KRW-normen in de tijd te faseren</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="0AFBCB14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="78AA7FE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze context is verkend hoe “versimpelen van de nationaal vastgestelde normen” kan worden geïnterpreteerd en uitgewerkt. Hierbij is uitgegaan van het vereenvoudigen van de systematiek, structuur of toepassing van de nationaal vastgestelde KRW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>normen, met als doel deze begrijpelijker, consistenter of beter uitvoerbaar te maken, zonder afbreuk te doen aan de wetenschappelijke onderbouwing. Een versimpeling kan in de praktijk drie verschillende effecten hebben op de uitkomst van de toepassing van de norm, namelijk een versoepeling van de eisen, geen effect of strengere eisen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="3FF99F41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="665F4E76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het blijkt dat bepaalde inhoudelijke versimpelingen, met name harmonisatie tussen richtlijnen, in de praktijk zouden leiden tot strengere eisen. Dit komt doordat vereenvoudiging kan betekenen dat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="7151FA80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...115 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de strengste norm leidend wordt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="71040771" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...125 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese minimumlijsten volledig worden overgenomen zonder nationale differentiatie voor gebiedsgerichte situaties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="429E7F80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minder uitzonderingen of verfijningen mogelijk zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="558E184E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarmee ontstaat een spanningsveld tussen het gehanteerde begrip ‘versimpelen’ en het feitelijke verzwarende effect op de doelen. Het risico bestaat dat een ogenschijnlijke vereenvoudiging materieel resulteert in zwaardere eisen voor sectoren zoals landbouw en industrie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="47475B20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="177FBEF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met het uitgangspunt dat versimpeling niet mag leiden tot verslechtering van de waterkwaliteit en vermoedelijk ook niet tot substantiële verzwaring van de eisen (dat hebben de indieners, zo blijkt uit de motivering bij de motie, niet beoogd), overweeg ik de volgende concrete aanpassingen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="1ACD78CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Schrappen van nationale normen voor stroomgebiedspecifieke stoffen als deze een (nieuwe) Europese norm krijgen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="57A00200" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...90 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationale stroomgebiedspecifieke stoffen schrappen als die langjarig geen normen meer overschrijden. Hiermee neemt de monitorings- en rapportageinspanning af;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="30799650" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verminderen van het aantal biologische parameters in de rapportage aan de EC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="43884C82" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...549 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze aanpassingen zal ik met de bestuurlijke partners bespreken in het Bestuurlijk Overleg KRW en daarna zal ik de Kamer informeren over de aanpassingen die daadwerkelijk doorgevoerd kunnen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="5EEC0213" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="1F186D7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast zet ik samen met p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rovincies (verantwoordelijk voor de KRW-doelen van regionale wateren) de bilaterale afstemming voort met de buurlanden over normen van met name nutriënten in grenswateren, zodat die waar mogelijk meer gelijk worden gesteld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik beschouw de motie hiermee als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="072D4568" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="6ECC56F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Overige Europese trajecten die raken aan </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>herziening van de Kaderrichtlijn Water</w:t>
-[...796 lines deleted...]
-        </w:numPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="3030ED57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het coalitieakkoord is opgenomen dat de waterkwaliteit structureel wordt verbeterd. In dat kader zet Nederland bij de herziening van de KRW in op simplificatie, met als doel te komen tot een ambitieuze en realistische richtlijn, die ruimte biedt om samen met relevante waterpartners concrete verbeterplannen uit te werken en de risico’s van watervervuiling te verkleinen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="600DF1A7" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...27 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00717D9F" w:rsidP="00717D9F" w:rsidRDefault="00717D9F" w14:paraId="11FC85B6" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...572 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is veel in beweging binnen Europa dat kan leiden tot herziening van de KRW. De rapporteur van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00910A8E">
-[...104 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaste commissie voor Infrastructuur en Waterstaat doet goede aanbevelingen voor de tweede fase van haar onderzoek. Daarbij zoekt zij de inbreng van kennisinstellingen en verbreding naar departementen die raken aan het belang van waterkwaliteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik blijf in het vervolg van dit proces graag optrekken met de Kamer en zal u op de hoogte houden van nieuwe Europese ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00A62B76" w:rsidP="00A62B76" w:rsidRDefault="00A62B76" w14:paraId="63C7E8CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00A62B76" w:rsidP="00A62B76" w:rsidRDefault="00A62B76" w14:paraId="437FA3E1" w14:textId="1E985AE0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="006F53E6" w:rsidP="00A62B76" w:rsidRDefault="00717D9F" w14:paraId="5DCDFAB6" w14:textId="1BA55A12">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76" w:rsidR="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A62B76" w:rsidR="00A62B76" w:rsidP="00A62B76" w:rsidRDefault="00A62B76" w14:paraId="2A00413E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A62B76" w:rsidR="00A62B76" w:rsidSect="00717D9F">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08F870B7" w14:textId="77777777" w:rsidR="00325195" w:rsidRDefault="00325195">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="59BF31F1" w14:textId="77777777" w:rsidR="002C10FA" w:rsidRDefault="002C10FA" w:rsidP="00717D9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72B18096" w14:textId="77777777" w:rsidR="00325195" w:rsidRDefault="00325195">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72019226" w14:textId="77777777" w:rsidR="002C10FA" w:rsidRDefault="002C10FA" w:rsidP="00717D9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4870027C" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00717D9F" w:rsidRDefault="00717D9F" w:rsidP="00717D9F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DCCAFFC" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00717D9F" w:rsidRDefault="00717D9F" w:rsidP="00717D9F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="279E7212" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00717D9F" w:rsidRDefault="00717D9F" w:rsidP="00717D9F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="011DD043" w14:textId="77777777" w:rsidR="00325195" w:rsidRDefault="00325195">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0637A348" w14:textId="77777777" w:rsidR="002C10FA" w:rsidRDefault="002C10FA" w:rsidP="00717D9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="653B9F2F" w14:textId="77777777" w:rsidR="00325195" w:rsidRDefault="00325195">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7EFE4694" w14:textId="77777777" w:rsidR="002C10FA" w:rsidRDefault="002C10FA" w:rsidP="00717D9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="68264836" w14:textId="22E05D45" w:rsidR="00281DDE" w:rsidRPr="00281DDE" w:rsidRDefault="00281DDE">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="60172316" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00281DDE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 36 800-J, nr. 23</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4B85D9D1" w14:textId="77777777" w:rsidR="006A5E36" w:rsidRPr="00A82366" w:rsidRDefault="006A5E36" w:rsidP="006A5E36">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="72A9D9E8" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A82366">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00A82366">
+        <w:r w:rsidRPr="00A62B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://commission.europa.eu/news-and-media/news/new-measures-secure-raw-materials-and-strengthen-eus-economic-security-2025-12-03_en</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A82366">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0F4C8067" w14:textId="03D3F2F8" w:rsidR="00A67128" w:rsidRPr="003D6017" w:rsidRDefault="00A67128">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="79198E17" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003D6017">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00AB6678" w:rsidRPr="00F8659A">
+        <w:r w:rsidRPr="00A62B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://environment.ec.europa.eu/document/download/938dd856-abc1-438a-bd08-d225803f9d46_en?filename=C_2026_3216_1_EN_ACT_part1_v7.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AB6678">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6C453DD8" w14:textId="00B44C79" w:rsidR="0017437B" w:rsidRPr="00FB1C80" w:rsidRDefault="0017437B">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="646D0F73" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FB1C80">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="00500468" w:rsidRPr="00FB1C80">
+        <w:r w:rsidRPr="00A62B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://ec.europa.eu/info/law/better-regulation/have-your-say/initiatives/17034-Waterbeleid-van-de-EU-gerichte-herziening-van-de-kaderrichtlijn-water_nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00500468" w:rsidRPr="00FB1C80">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2091CEDA" w14:textId="37DA435B" w:rsidR="0017437B" w:rsidRPr="00163D68" w:rsidRDefault="0017437B">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="46F69BCC" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00163D68">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="00390438" w:rsidRPr="00163D68">
+        <w:r w:rsidRPr="00A62B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://ec.europa.eu/info/law/better-regulation/have-your-say/initiatives/17034-EU-water-policy-targeted-revision-of-the-Water-Framework-Directive/F33391943_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4C1E2663" w14:textId="3604BCA4" w:rsidR="00BE7EFF" w:rsidRPr="007D288C" w:rsidRDefault="00BE7EFF" w:rsidP="00BE7EFF">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7DC3C5F6" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007D288C">
-[...39 lines deleted...]
-        <w:t>625, nr. 724</w:t>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 27 625, nr. 724</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="06F84A57" w14:textId="5E1C5C22" w:rsidR="00C36A3E" w:rsidRPr="00BE7EFF" w:rsidRDefault="00C36A3E">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5A8E5AF0" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE7EFF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00BE7EFF">
+        <w:r w:rsidRPr="00A62B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://circabc.europa.eu/ui/group/9ab5926d-bed4-4322-9aa7-9964bbe8312d/library/92a7284d-9305-498b-b6cf-73e1e1a885b5/details</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BE7EFF">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="19E64811" w14:textId="15CF2DD2" w:rsidR="00D30EFE" w:rsidRPr="00163D68" w:rsidRDefault="00D30EFE" w:rsidP="00D30EFE">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="22438AAC" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2966">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00163D68">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t>PbEU L 805, 20 april 2026</w:t>
+        <w:t xml:space="preserve"> Richtlijn (EU) 2026/805, PbEU L 805, 20 april 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="39B066E6" w14:textId="6EC5BD9C" w:rsidR="000B2966" w:rsidRPr="000B2966" w:rsidRDefault="000B2966">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="142BA807" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000B2966">
-[...39 lines deleted...]
-        <w:t>625, nr. 735</w:t>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 27 625, nr. 735</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="31B951D1" w14:textId="77777777" w:rsidR="00EA4C47" w:rsidRPr="000B2966" w:rsidRDefault="00EA4C47" w:rsidP="00EA4C47">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="69D9C937" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000B2966">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="000B2966">
+        <w:r w:rsidRPr="00A62B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://ec.europa.eu/commission/presscorner/detail/en/ip_25_2997</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000B2966">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="4CAB3144" w14:textId="6B217B5B" w:rsidR="0046372C" w:rsidRPr="00587823" w:rsidRDefault="0046372C" w:rsidP="0046372C">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6309376B" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00587823">
-[...46 lines deleted...]
-        <w:t>12, nr. 4278</w:t>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 22 112, nr. 4278</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="4DF6A8B0" w14:textId="4A7954C0" w:rsidR="0046372C" w:rsidRPr="003D6017" w:rsidRDefault="0046372C" w:rsidP="003D6017">
+    <w:p w14:paraId="739FE80C" w14:textId="3FD223FD" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
       <w:pPr>
         <w:pStyle w:val="Referentiegegevens"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003D6017">
-[...18 lines deleted...]
-        <w:t>2026Z11449</w:t>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief van 29 mei 2026, Kamerstuk 22112, nr. 4362</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="26808E25" w14:textId="56195D14" w:rsidR="00D44E51" w:rsidRPr="00587823" w:rsidRDefault="00D44E51">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="58960EF1" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00587823">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00587823">
+        <w:r w:rsidRPr="00A62B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://energy.ec.europa.eu/topics/infrastructure/european-grids_en</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00587823">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="46388A79" w14:textId="7E8634BC" w:rsidR="00A82366" w:rsidRPr="00587823" w:rsidRDefault="00A82366" w:rsidP="00A82366">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0FC813B0" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009E14BA">
-[...39 lines deleted...]
-        <w:t>112, nr. 4260</w:t>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 22 112, nr. 4260</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="288FC3A2" w14:textId="2DB23F95" w:rsidR="004A412D" w:rsidRPr="004A412D" w:rsidRDefault="004A412D">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="09A7FC24" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00A62B76" w:rsidRDefault="00717D9F" w:rsidP="00A62B76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004A412D">
-[...39 lines deleted...]
-        <w:t>J, nr. 23</w:t>
+      <w:r w:rsidRPr="00A62B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 36 800-J, nr. 23</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...406 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4122D06D" w14:textId="77777777" w:rsidR="00717D9F" w:rsidRPr="00717D9F" w:rsidRDefault="00717D9F" w:rsidP="00717D9F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="37330CD9" w14:textId="77777777" w:rsidR="007852A6" w:rsidRDefault="00754771">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="505ACB96" w14:textId="77777777" w:rsidR="00832C59" w:rsidRPr="00717D9F" w:rsidRDefault="00832C59" w:rsidP="00717D9F">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1466 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22A1240E" w14:textId="77777777" w:rsidR="00832C59" w:rsidRPr="00717D9F" w:rsidRDefault="00832C59" w:rsidP="00717D9F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="827D9FC2"/>
-[...1391 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31066A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5204F22"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7019,339 +2172,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...287 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5869773E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1DA8F22"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -7396,882 +2261,154 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...494 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="1719621758">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-[...35 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="2" w16cid:durableId="1498769506">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001679DE"/>
-[...158 lines deleted...]
-    <w:rsid w:val="00FC7320"/>
+    <w:rsidRoot w:val="00717D9F"/>
+    <w:rsid w:val="002C10FA"/>
+    <w:rsid w:val="00314718"/>
+    <w:rsid w:val="005A64A4"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rsid w:val="00832C59"/>
+    <w:rsid w:val="00941AD8"/>
+    <w:rsid w:val="00A62B76"/>
+    <w:rsid w:val="00B73993"/>
+    <w:rsid w:val="00BD10C3"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="4424464E"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="722F7BF7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{173EA9A7-9CA2-4DF0-9B38-FBD094FE1914}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8280,77 +2417,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8375,75 +2512,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8478,55 +2615,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8589,3509 +2726,878 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...76 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00717D9F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...18 lines deleted...]
-    <w:name w:val="Genummerde lijst"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...140 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...189 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...2149 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00717D9F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001679DE"/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001679DE"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00717D9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001679DE"/>
+    <w:rsid w:val="00717D9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001679DE"/>
-[...14 lines deleted...]
-    <w:rsid w:val="006A5E36"/>
+    <w:rsid w:val="00717D9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62B76"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...153 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...28 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/law/better-regulation/have-your-say/initiatives/17034-Waterbeleid-van-de-EU-gerichte-herziening-van-de-kaderrichtlijn-water_nl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://energy.ec.europa.eu/topics/infrastructure/european-grids_en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://environment.ec.europa.eu/document/download/938dd856-abc1-438a-bd08-d225803f9d46_en?filename=C_2026_3216_1_EN_ACT_part1_v7.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/news-and-media/news/new-measures-secure-raw-materials-and-strengthen-eus-economic-security-2025-12-03_en" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_2997" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/ui/group/9ab5926d-bed4-4322-9aa7-9964bbe8312d/library/92a7284d-9305-498b-b6cf-73e1e1a885b5/details" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/law/better-regulation/have-your-say/initiatives/17034-EU-water-policy-targeted-revision-of-the-Water-Framework-Directive/F33391943_en" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12148,51 +3654,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -12256,65 +3762,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -12335,193 +3841,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10265</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1881</ap:Words>
+  <ap:Characters>10349</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>85</ap:Lines>
+  <ap:Lines>86</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...20 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12041</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12206</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>