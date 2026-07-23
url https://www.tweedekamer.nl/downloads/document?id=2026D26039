--- v0 (2026-05-29)
+++ v1 (2026-07-23)
@@ -1,4720 +1,1206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...184 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00B45575" w:rsidP="00B45575" w:rsidRDefault="00AC70F1" w14:paraId="0663C2C4" w14:textId="77D5CCF8">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...345 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>530</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Wet subsidiëring landelijke onderwijsondersteunende activiteiten 2013 en enige andere onderwijswetten in verband met de landelijke borging van de uitvoering van ondersteuning van scholen en instellingen bij het onderwijs aan zieke leerlingen (Wet onderwijsondersteuning zieke leerlingen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00B45575" w:rsidP="00B45575" w:rsidRDefault="00B45575" w14:paraId="7368DB26" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00AC70F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00B45575" w:rsidP="00B45575" w:rsidRDefault="00B45575" w14:paraId="01AD6127" w14:textId="788454DA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00B45575" w:rsidRDefault="00B45575" w14:paraId="32C4A5DA" w14:textId="64AF157A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den Haag, 29 mei 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00AC70F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00AC70F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met deze brief maak ik aan uw Kamer het voornemen bekend tot oprichting van stichting Ziezon. Deze stichting krijgt de wettelijke taak tot ondersteuning van scholen met zieke leerlingen. Deze voorhangprocedure is conform artikel 4.7, eerste lid, onderdeel a, van de Comptabiliteitswet 2016 en het Kader voor stichtingen en verenigingen. Indien ten minste een vijfde van de leden van uw Kamer binnen de termijn nadere inlichtingen vraagt, wordt de akte van oprichting niet eerder gepasseerd dan veertien dagen nadat de inlichtingen zijn verstrekt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="3D1B6AA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="5FD71C99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanleiding voor oprichting van stichting Ziezon is de Wet onderwijsondersteuning zieke leerlingen, waarmee de Eerste Kamer op 12 mei heeft ingestemd. Deze wet regelt dat de ondersteuning aan scholen met zieke leerlingen via één nieuwe landelijke stichting wordt georganiseerd. Dit vervangt de huidige situatie, waarin ozl binnen 18 verschillende organisaties is belegd. Stichting Ziezon krijgt de wettelijke taak om scholen en mbo-instellingen te ondersteunen bij het onderwijs aan leerlingen die door fysieke klachten (tijdelijk) niet naar school kunnen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="1EEA829D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="25A1843F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Advies Ministerie van Financiën</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD3DDA" w:rsidP="00BD3DDA" w:rsidRDefault="00572F71" w14:paraId="04F2D0A5" w14:textId="47F7668C">
-[...105 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="405B3C1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Ministerie van Financiën heeft conform het stichtingenkader een toetsing uitgevoerd en een positief advies gegeven over het inrichten van een stichting. Hierbij is het voorbehoud gemaakt dat de tekst over ontwikkeling van (landelijk uitvoerings-)beleid, zowel in de concept-statuten als de concept-wettekst zou worden aangepast. Dit is in de concept-statuten (artikel 3 lid 2a), de memorie van toelichting (2.6.1.) en de wetstekst (artikel 3a, lid 1a) gebeurd. Het Ministerie van Financiën heeft ook twee aandachtspunten in haar advies opgenomen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="071D9BC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="15EDA4BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
-      </w:pPr>
-[...121 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. De vraag of de subsidiestromen na de herstructurering, daadwerkelijk efficiënter gaan worden. Bij de wetsbehandeling is hierop ingegaan; de efficiëntiewinst ligt in het gegeven dat er als gevolg van de nieuwe wet in plaats van 18 afzonderlijke subsidiestromen vanuit OCW (naar 8 ziekenhuizen, 9 onderwijsadviesbureaus (oab’s) en een koepel van de oab’s) er straks één </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>subsidiestroom is (naar stichting Ziezon). De regering investeert in de voorziening ozl en verhoogt het budget voor ozl; er is dus geen sprake van een besparing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="58D5CE23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="1D51E8A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
-      </w:pPr>
-[...134 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Het advies om in de statuten op te nemen hoe de verdeling van de functies binnen de raad van toezicht is. Dit advies is niet overgenomen. De reden hiervoor is dat het gewenst is om bij benoeming van een nieuw lid van de raad van toezicht het profiel optimaal af te stemmen op wat de raad van toezicht op dat moment daadwerkelijk versterkt. In de statuten is daarom in artikel 12 opgenomen dat de raad van toezicht een algemeen profiel opstelt voor zijn samenstelling naar ten minste deskundigheden, vaardigheden en diversiteit en dat voor iedere vacature een specifiek profiel op wordt gesteld. Tevens is in de statuten vastgelegd dat bij het ontstaan van een vacature het algemeen profiel van de raad van toezicht als geheel wordt bekeken en dat de raad van toezicht nagaat of de algemene dan wel specifieke profielschets nadere uitwerking en/of aanpassing behoeft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="6A567979" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="127F0302" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Advies Algemene Rekenkamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD3EF7" w:rsidP="00CD3EF7" w:rsidRDefault="00EE17FF" w14:paraId="5C04FE69" w14:textId="10E573FD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D54D38">
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="2DA3145B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens is formeel overleg gevoerd met de Algemene Rekenkamer (ARK) over de oprichting. Het advies van de ARK is instemmend. De ARK ziet geen lacunes in de sturingsmogelijkheden. Verder heeft de ARK benadrukt dat het aanwijzingsbesluit nadere bepalingen over toezicht en verantwoording moet bevatten, dat er een toezichtarrangement moet worden gecreëerd en dat de oprichting van de Stichting via een voorhangprocedure wordt voorgelegd. Deze punten zijn bekend en worden gerealiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="6450BC7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="085B70DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij deze brief zijn de conceptakte van statuten (bijlage 1), het advies van het Ministerie van Financiën (bijlage 2) en het advies van de Algemene Rekenkamer (bijlage 3) bijgevoegd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="370567E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="65703421" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een gelijkluidende brief heb ik heden gezonden aan de voorzitter van de Eerste Kamer der Staten-Generaal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00B45575" w:rsidRDefault="00AC70F1" w14:paraId="5C8A0674" w14:textId="155366F2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00B45575" w:rsidP="00B45575" w:rsidRDefault="00B45575" w14:paraId="6718F5B0" w14:textId="4F275A08">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00AC70F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00B45575" w:rsidRDefault="00AC70F1" w14:paraId="59512CD4" w14:textId="4AA5A13C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...145 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00AC70F1" w:rsidP="00B45575" w:rsidRDefault="00AC70F1" w14:paraId="1A31A7E5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004E5D09" w:rsidP="00AC70F1" w:rsidRDefault="00AC70F1" w14:paraId="3E7FDD3C" w14:textId="6B35E321">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ter griffie van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontvangen op 29 mei 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De wens om over de voorgenomen voor dracht voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de vast te stellen ministeriële regeling nadere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inlichtingen te ontvangen kan door of namens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de Kamer of door ten minste dertig leden van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kamer te kennen worden gegeven uiterlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>op 28 juni 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De voordracht voor de vast te stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ministeriële regeling kan niet eerder worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gedaan dan op 29 juni 2026 dan wel binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>veertien dagen na het verstrekken van de in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45575" w:rsidR="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B45575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de vorige volzin bedoelde inlichtingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B45575" w:rsidR="00B45575" w:rsidP="00AC70F1" w:rsidRDefault="00B45575" w14:paraId="6B4EE6DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B45575" w:rsidR="00B45575" w:rsidSect="00AC70F1">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5948EEE8" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00FD6E1C">
+    <w:p w14:paraId="0F6E8159" w14:textId="77777777" w:rsidR="00A036A4" w:rsidRDefault="00A036A4" w:rsidP="00AC70F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E022341" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5001CA21" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00FD6E1C">
+    <w:p w14:paraId="45CBC448" w14:textId="77777777" w:rsidR="00A036A4" w:rsidRDefault="00A036A4" w:rsidP="00AC70F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB42129" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...32 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12C35DB2" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="585373F2" w14:textId="77777777" w:rsidR="00AC70F1" w:rsidRPr="00AC70F1" w:rsidRDefault="00AC70F1" w:rsidP="00AC70F1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CE64225" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="087974C3" w14:textId="77777777" w:rsidR="00AC70F1" w:rsidRPr="00AC70F1" w:rsidRDefault="00AC70F1" w:rsidP="00AC70F1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="014274D6" w14:textId="77777777" w:rsidR="00AC70F1" w:rsidRPr="00AC70F1" w:rsidRDefault="00AC70F1" w:rsidP="00AC70F1">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4726F824" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00FD6E1C">
+    <w:p w14:paraId="7DC4CBDF" w14:textId="77777777" w:rsidR="00A036A4" w:rsidRDefault="00A036A4" w:rsidP="00AC70F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0A58F1" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76E0756E" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00FD6E1C">
+    <w:p w14:paraId="5E4D251B" w14:textId="77777777" w:rsidR="00A036A4" w:rsidRDefault="00A036A4" w:rsidP="00AC70F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C05FBAB" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18D224E2" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="4AAE1CBF" w14:textId="77777777" w:rsidR="00AC70F1" w:rsidRPr="00AC70F1" w:rsidRDefault="00AC70F1" w:rsidP="00AC70F1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="3428C079" w14:textId="77777777" w:rsidR="00AC70F1" w:rsidRPr="00AC70F1" w:rsidRDefault="00AC70F1" w:rsidP="00AC70F1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="44F6030B" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="12FF46B6" w14:textId="77777777" w:rsidR="00AC70F1" w:rsidRPr="00AC70F1" w:rsidRDefault="00AC70F1" w:rsidP="00AC70F1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1736 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...909 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00AC70F1"/>
+    <w:rsid w:val="000E6610"/>
+    <w:rsid w:val="002F3ED1"/>
+    <w:rsid w:val="004770C5"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006F48EB"/>
+    <w:rsid w:val="00A036A4"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rsid w:val="00B45575"/>
+    <w:rsid w:val="00C54BF0"/>
+    <w:rsid w:val="00D90C31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="711BE404"/>
-  <w15:docId w15:val="{41C6A070-12B5-4A0A-B613-9139086E1C57}"/>
+  <w14:docId w14:val="5007A760"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5A46DCCD-37B5-4F38-99AD-AA83F696137F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4863,1222 +1349,1099 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AC70F1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AC70F1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AC70F1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AC70F1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...393 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AC70F1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AC70F1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...93 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3DDA"/>
+    <w:rsid w:val="00AC70F1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70F1"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B45575"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3670</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>766</ap:Words>
+  <ap:Characters>4217</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>35</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4329</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4974</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-21T08:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O215MAN</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O215MAN</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>