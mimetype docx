--- v0 (2026-05-29)
+++ v1 (2026-07-15)
@@ -1,4020 +1,1497 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...66 lines deleted...]
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="00000000" w14:paraId="066EA182" w14:textId="77777777">
+    <w:p w:rsidRPr="00B35605" w:rsidR="00B35605" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="2908FEB2" w14:textId="71AC06AE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605" w:rsidR="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605" w:rsidR="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B35605" w:rsidR="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zorg rond zwangerschap en geboorte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00B35605" w:rsidP="00B35605" w:rsidRDefault="00B35605" w14:paraId="0C16448B" w14:textId="4640B5BB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605" w:rsidR="00381752">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>292</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00B35605" w:rsidP="00B35605" w:rsidRDefault="00B35605" w14:paraId="16C682EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Nummering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...233 lines deleted...]
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="00000000" w14:paraId="184D88C2" w14:textId="77777777">
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00B35605" w14:paraId="212CA87E" w14:textId="0643856A">
       <w:pPr>
         <w:pStyle w:val="Nummering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605" w:rsidR="00381752">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B35605" w:rsidR="00381752">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 10 april 2024 is het Europees burgerinitiatief ‘My Voice, My Choice’ geregistreerd. Dit initiatief roept de Europese Commissie (EC) op om EU-lidstaten financieel te steunen bij abortuszorg voor vrouwen die hier in hun eigen land geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605" w:rsidR="00381752">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toegang toe hebben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="4948BC45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="066B7C63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet staat pal voor goede en toegankelijke abortuszorg. Voor vrouwen in Nederland is dit goed geregeld. Abortuszorg is hier toegankelijk, van hoge kwaliteit, en gratis voor iedereen die in Nederland woont of werkt. Dat is niet overal het geval. Wereldwijd hebben veel vrouwen geen toegang tot veilige abortuszorg. Dat kan tot zeer schrijnende en gevaarlijke situaties leiden.  Onveilige abortus is wereldwijd een van de belangrijkste - voorkombare - oorzaken van moedersterfte. Daarom begrijpt het kabinet de zorgen van de initiatiefnemers van het burgerinitiatief goed. Het is goed om te zien hoe hard zij zich hebben ingezet om deze vrouwen te steunen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="648F82DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="709C01CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 26 februari 2026 heeft de EC in reactie op het burgerinitiatief een mededeling gepubliceerd. Deze brief bevat de reactie van het kabinet op die mededeling. Eerst wordt toelichting gegeven over het burgerinitiatief en de mededeling van de EC. Daarna volgt de appreciatie van het kabinet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="2BFDBAB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="3FF0BC99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Burgerinitiatief My Voice My Choice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="1E2B9A2E" w14:textId="4C5EC270">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In Europa zijn er grote verschillen tussen landen als het gaat om de toegang tot veilige abortuszorg. Daardoor zijn vrouwen soms genoodzaakt om naar het buitenland te reizen en zelf de kosten voor de behandeling te dragen. Dit is de aanleiding geweest voor het ‘My Voice, My Choice’ burgerinitiatief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het Europees burgerinitiatief roept de EC op om maatregelen te nemen ter verbetering van de toegang tot veilige en legale abortuszorg binnen de EU. Concreet bepleit het initiatief de invoering van een vrijwillig, door de EU gefinancierd solidariteitsmechanisme waarmee lidstaten financieel worden ondersteund bij het verlenen van abortuszorg aan vrouwen die hier in hun eigen land geen toegang toe hebben. Het initiatief heeft meer dan 1,1 miljoen handtekeningen verzameld en is op 10 april 2024 door de EC geregistreerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="0018616D" w14:paraId="718446AD" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="09C6A145" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="24257D47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn al verschillende Kamervragen gesteld over dit burgerinitiatief. Die vragen gingen onder andere over hoe dit initiatief zich verhoudt tot de afspraken over nationale bevoegdheden binnen de EU. In de beantwoording op deze vragen heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het kabinet toegelicht dat het burgerinitiatief, en de mededeling van de EC, hiermee niet in strijd zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="4D43E2E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="4063ECFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samenvatting mededeling EC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="54878D89" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Nummering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="00000000" w14:paraId="7A9850A2" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De EC heeft op 26 februari 2026 in reactie op het burgerinitiatief via een mededeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verduidelijkt dat lidstaten het Europees Sociaal Fonds Plus (ESF+) mogen gebruiken om ‘gelijke toegang tot legaal beschikbare en betaalbare gezondheidsdiensten, met inbegrip van veilige abortusdiensten, te verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’. De EC merkt daarbij op dat eventuele ondersteuning uit het ESF+ gericht moet zijn op alle vrouwen, ongeacht hun nationaliteit of verblijfsplaats. De EC verwijst specifiek naar vrouwen in kwetsbare situaties die zich anders geen abortus zouden kunnen veroorloven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="6F4DA2A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Nummering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="0018616D" w14:paraId="405A455F" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="1064B682" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Nummering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="00000000" w14:paraId="6224245A" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De EC stelt geen extra financiële middelen beschikbaar voor dit fonds ten behoeve van de financiering van abortuszorg. De mededeling betreft dus een verduidelijking van bestaand beleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="02BA5FBD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Nummering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="0018616D" w14:paraId="1F937E8B" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="42F78637" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Nummering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huidige inzet van het ESF+ in Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="2CE4BA6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Nummering"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="4B4F1E8E" w14:textId="7489F819">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het ESF+ is een structuurfonds van de EU waaruit wordt geïnvesteerd in het stimuleren van werkgelegenheid, sociale inclusie en armoedebestrijding, en onderwijs en vaardigheden. Het budget is 143 miljard euro voor de periode 2021-2027 voor alle 27 EU-lidstaten. Het voor Nederland bestemde ESF-budget wordt geprogrammeerd en uitgevoerd onder een nationaal ESF-programma,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="007A0B02">
-[...46 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder leiding van het ministerie van Sociale Zaken en Werkgelegenheid (SZW). De EC heeft formeel haar goedkeuring gegeven aan dit programma. Lidstaten bepalen zelf waar het geld precies aan uitgegeven wordt, mits dit binnen de met de EC afgesproken kaders valt. Het inrichten van een ESF-programma is een intensief proces van onderhandelingen met de EC en programmeringspartners (monitoringcomité ESF+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="007A0B02">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Nederland ontvangt, voor de programmaperiode 2021-2027, 413 miljoen euro vanuit het ESF+ en richt zich op de volgende prioriteiten: ondersteuning van mensen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">met een kwetsbare arbeidsmarktpositie bij het vinden en het behouden van werk, sociale innovatie en sociale inclusie en voedselhulp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="3553F8BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="717A4B9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Appreciatie van het Kabinet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="00000000" w14:paraId="023ED474" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="7BB3C7E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals benoemd aan het begin van deze brief, staat het kabinet pal voor goede en toegankelijke abortuszorg. Het kabinet deelt de zorgen van de Commissie dat vrouwenrechten en toegang tot veilige abortus internationaal toenemend onder druk staan. De mededeling van de EC biedt echter geen mogelijkheden, noch additionele middelen, om de kwalitatieve en toegankelijke zorg in Nederland beschikbaar te stellen voor vrouwen uit andere landen. Nederland heeft de besteding van het ESF+ budget voor de resterende looptijd van het huidige Meerjarig Financieel Kader (MFK), tot eind 2027, toegekend aan sociale en arbeidsmarktgerelateerde doeleinden. In Nederland worden de ESF+ middelen op dit moment niet ingezet om toegang tot gezondheidszorg te faciliteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A0B02">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Een wijziging van de inzet van de voor Nederland bestemde middelen uit het ESF+, is in dit stadium niet meer mogelijk: de voor Nederland bestemde middelen uit het ESF+ zijn zoals aangegeven namelijk reeds volledig gealloceerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="0018616D" w14:paraId="3F69266E" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="3B082110" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="00000000" w14:paraId="3FF41DF5" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="41E9354F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dat betekent niet dat buitenlandse vrouwen helemaal niet geholpen kunnen worden in Nederland. Vrouwen kunnen voor abortuszorg in Nederland terecht, waar ze ook vandaan komen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A0B02">
-        <w:rPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A0B02">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Er komen jaarlijks ongeveer 3000 buitenlandse vrouwen naar Nederland voor abortuszorg, veelal omdat zij in hun eigen land geen toegang tot deze zorg hebben. Zoals vermeld aan het begin van deze brief, is een abortus in Nederland gratis voor iedereen die hier woont of werkt.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="007A0B02">
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Andere vrouwen, zoals buitenlandse vrouwen en ongedocumenteerden, moeten de kosten zelf dragen. Voor vrouwen die dat niet kunnen, bestaan er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ondanks het gebrek aan overheidsfinanciering – mogelijkheden om financiële steun te ontvangen. Zo zijn er maatschappelijke organisaties die helpen bij financiering en bij het vinden van toegang tot zorg. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A0B02">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast hebben klinieken de mogelijkheid om een lager tarief voor de behandeling te vragen. Zij kunnen hun financiële buffers, die ze uit gesubsidieerde abortuszorg kunnen opbouwen, gebruiken voor de behandelingen voor vrouwen die dit zelf niet kunnen bekostigen. Het merendeel van de abortusklinieken haalt een positief resultaat en beschikt over zulke financiële reserves. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="0018616D" w14:paraId="132E223D" w14:textId="77777777">
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="2AAEF104" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="VWSNtb-inspringen"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="007A0B02" w:rsidR="009903C9" w:rsidP="007A0B02" w:rsidRDefault="00000000" w14:paraId="6BE436A7" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="1460EDB7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="VWSNtb-inspringen"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een mooi voorbeeld van hoe dit werkt, is organisatie Dokters van de Wereld. In een gesprek met deze organisatie gaf Dokters van de Wereld aan altijd een kliniek te vinden die een vrouw kosteloos of tegen een symbolisch bedrag kan helpen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="007A0B02">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="00000000" w14:paraId="18AF939B" w14:textId="77777777">
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet is dankbaar voor de waardevolle hulp die maatschappelijke organisaties, en abortusklinieken, bieden aan deze groep vrouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="658C2EFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="4DF391E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="VWSNtb-inspringen"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Afsluitend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="00000000" w14:paraId="22BE693E" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="143022C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals eerder in deze brief is toegelicht, leidt de mededeling van de EC er niet toe dat het kabinet abortuszorg gratis beschikbaar kan maken voor vrouwen uit andere landen. Het kabinet kan en zal de ESF+ middelen niet anders inzetten dan eerder besloten. De belangrijkste reden hiervoor is dat er door de EC geen additionele middelen beschikbaar worden gesteld en de huidige ESF+ middelen al voor andere doeleinden zijn ingezet. In de huidige situatie in Nederland is abortuszorg gratis voor vrouwen die in Nederland wonen of werken, en vrouwen uit het buitenland kunnen abortuszorg ontvangen door hier zelf voor te betalen. Wanneer vrouwen hiervoor zelf de financiële middelen niet hebben, bieden de financiële buffers van abortusklinieken en maatschappelijke organisaties een uitkomst zodat vrouwen alsnog geholpen kunnen worden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A0B02" w:rsidR="0018616D" w:rsidP="007A0B02" w:rsidRDefault="0018616D" w14:paraId="7DD83162" w14:textId="77777777">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="2865D944" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:szCs w:val="18"/>
-[...100 lines deleted...]
-    <w:sectPr w:rsidRPr="007A0B02" w:rsidR="007A0B02" w:rsidSect="008D59C5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00B35605" w14:paraId="2C5F9DBB" w14:textId="50323EE6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605" w:rsidR="00381752">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605" w:rsidR="00381752">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="00381752" w:rsidP="00B35605" w:rsidRDefault="00381752" w14:paraId="028FDE28" w14:textId="455ED81E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605" w:rsidR="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B35605" w:rsidR="004E5D09" w:rsidP="00B35605" w:rsidRDefault="004E5D09" w14:paraId="1241C05D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B35605" w:rsidR="004E5D09" w:rsidSect="00381752">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="207DFD90" w14:textId="77777777" w:rsidR="001F4E68" w:rsidRDefault="001F4E68">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00711317" w14:textId="77777777" w:rsidR="00D97945" w:rsidRDefault="00D97945" w:rsidP="00381752">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B21D5E9" w14:textId="77777777" w:rsidR="001F4E68" w:rsidRDefault="001F4E68">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5399B89B" w14:textId="77777777" w:rsidR="00D97945" w:rsidRDefault="00D97945" w:rsidP="00381752">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Gadugi"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22E72A72" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="06D439F8" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00381752" w:rsidRDefault="00381752" w:rsidP="00381752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77617E93" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00381752" w:rsidRDefault="00381752" w:rsidP="00381752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C257705" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00381752" w:rsidRDefault="00381752" w:rsidP="00381752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BFFBB8C" w14:textId="77777777" w:rsidR="001F4E68" w:rsidRDefault="001F4E68">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E300818" w14:textId="77777777" w:rsidR="00D97945" w:rsidRDefault="00D97945" w:rsidP="00381752">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5866AB59" w14:textId="77777777" w:rsidR="001F4E68" w:rsidRDefault="001F4E68">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1095096C" w14:textId="77777777" w:rsidR="00D97945" w:rsidRDefault="00D97945" w:rsidP="00381752">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="71A4D8BE" w14:textId="77777777" w:rsidR="0018616D" w:rsidRPr="0049118B" w:rsidRDefault="00000000" w:rsidP="00FC4033">
+    <w:p w14:paraId="23011E9F" w14:textId="4851D090" w:rsidR="00381752" w:rsidRPr="00B35605" w:rsidRDefault="00381752" w:rsidP="00381752">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E050F">
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006E050F">
-[...20 lines deleted...]
-        <w:t>: zorgen voor toegang tot veilige abortus', Europese Commissie, https://citizens-initiative.europa.eu/my-voice-my-choice-safe-and-accessible-abortion_nl (26 februari 2026)</w:t>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 'My Voice, My Choice: zorgen voor toegang tot veilige abortus', Europese Commissie, https://citizens-initiative.europa.eu/my-voice-my-choice-safe-and-accessible-abortion_nl (26 februari 2026) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5C1BDB58" w14:textId="77777777" w:rsidR="0018616D" w:rsidRDefault="00000000" w:rsidP="00FC4033">
+    <w:p w14:paraId="7D007062" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00B35605" w:rsidRDefault="00381752" w:rsidP="00381752">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r w:rsidRPr="000D47CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D47CC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uitvoeringsbesluit 2024/1158 van de Commissie van 10 april 2024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="33BAB595" w14:textId="77777777" w:rsidR="009903C9" w:rsidRDefault="00000000" w:rsidP="00FC4033">
+    <w:p w14:paraId="14E44967" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00B35605" w:rsidRDefault="00381752" w:rsidP="00381752">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F15441">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004311D4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="009903C9" w:rsidRPr="004311D4">
+        <w:r w:rsidRPr="00B35605">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/documenten/7217ff63-216f-4837-bea2-80bb3843a9de/file</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004311D4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="009903C9" w:rsidRPr="004311D4">
+        <w:r w:rsidRPr="00B35605">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/documenten/94440447-a7ee-4f0f-bad6-db18a6db5940/file</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004311D4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD4DD36" w14:textId="77777777" w:rsidR="0018616D" w:rsidRPr="004311D4" w:rsidRDefault="00000000" w:rsidP="00FC4033">
+    <w:p w14:paraId="14E0BA2E" w14:textId="6B13BA40" w:rsidR="00381752" w:rsidRPr="00B35605" w:rsidRDefault="00381752" w:rsidP="00381752">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...36 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aanhangsel Handelingen II, 2025/26, nr. 1378.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2D37306B" w14:textId="77777777" w:rsidR="0018616D" w:rsidRPr="001F1AC4" w:rsidRDefault="00000000" w:rsidP="00FC4033">
+    <w:p w14:paraId="0C532E50" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00B35605" w:rsidRDefault="00381752" w:rsidP="00381752">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F15441">
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F15441">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie bijlage 1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="39493D82" w14:textId="77777777" w:rsidR="0018616D" w:rsidRPr="001F1AC4" w:rsidRDefault="00000000" w:rsidP="00FC4033">
+    <w:p w14:paraId="6E245DFE" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00B35605" w:rsidRDefault="00381752" w:rsidP="00381752">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E050F">
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006E050F">
-[...25 lines deleted...]
-        <w:t>De EC concludeert in haar mededeling opnieuw dat de financiering van abortuszorg past bij dit doel van het ESF+</w:t>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een van de bredere doelstellingen van het ESF+, is het verbeteren van de toegang tot en de betaalbaarheid van diensten, met inbegrip van gezondheidsdiensten. Het Europees gerechtshof heeft eerder al expliciet aangegeven dat abortuszorg onder de noemer ‘gezondheidsdiensten’ valt. De EC concludeert in haar mededeling opnieuw dat de financiering van abortuszorg past bij dit doel van het ESF+</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="49C96663" w14:textId="77777777" w:rsidR="0018616D" w:rsidRPr="006E050F" w:rsidRDefault="00000000" w:rsidP="00FC4033">
+    <w:p w14:paraId="0436DC8D" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00B35605" w:rsidRDefault="00381752" w:rsidP="00381752">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E050F">
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>Programmadocument ESF+ 2021-2027', Uitvoering Van Beleid (Ministerie van Sociale Zaken en Werkgelegenheid), https://www.uitvoeringvanbeleidszw.nl/documenten/subsidies/esf/regelgeving/programmadocument-esf-2021-2027 (19 september 2022)</w:t>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Programmadocument ESF+ 2021-2027', Uitvoering Van Beleid (Ministerie van Sociale Zaken en Werkgelegenheid), https://www.uitvoeringvanbeleidszw.nl/documenten/subsidies/esf/regelgeving/programmadocument-esf-2021-2027 (19 september 2022)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4E69CCB7" w14:textId="77777777" w:rsidR="0018616D" w:rsidRPr="000E2A90" w:rsidRDefault="00000000" w:rsidP="00FC4033">
+    <w:p w14:paraId="47B7C9B1" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00B35605" w:rsidRDefault="00381752" w:rsidP="00381752">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r w:rsidRPr="006E050F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006E050F">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Orgaan dat toezicht houdt op de programmering en de implementatie van het ESF+ in Nederland met daarin betrokken ministeries, decentrale overheden, sociale partners en maatschappelijke organisaties</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4BDF5FC6" w14:textId="77777777" w:rsidR="0018616D" w:rsidRPr="0039361A" w:rsidRDefault="00000000" w:rsidP="00FC4033">
+    <w:p w14:paraId="70C1552D" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00B35605" w:rsidRDefault="00381752" w:rsidP="00381752">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-        <w:t>Voor asielzoekers en Oekraïense vluchtelingen bestaan aparte zorgregelingen, waar abortuszorg ook onderdeel vanuit maakt.</w:t>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor iedereen die onder de Wet langdurige zorg valt, wordt een abortusbehandeling vergoed via de Subsidieregeling Abortusklinieken (abortus in klinieken) of de Subsidieregeling Publieke Gezondheid (abortus via de huisarts). Abortus op medische indicatie in een ziekenhuis wordt vanuit de zorgverzekering vergoed. Voor asielzoekers en Oekraïense vluchtelingen bestaan aparte zorgregelingen, waar abortuszorg ook onderdeel vanuit maakt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="5369F9DB" w14:textId="77777777" w:rsidR="0018616D" w:rsidRDefault="00000000" w:rsidP="00FC4033">
+    <w:p w14:paraId="43EDA34C" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00B35605" w:rsidRDefault="00381752" w:rsidP="00381752">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r w:rsidRPr="0086580F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0086580F">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="0018616D" w:rsidRPr="00C33179">
+        <w:r w:rsidRPr="00B35605">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/documenten/d0476005-659b-40d2-907d-60b8c04817ec/file</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00B35605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A1BCE07" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="478C414D" w14:textId="77777777" w:rsidR="00381752" w:rsidRPr="00381752" w:rsidRDefault="00381752" w:rsidP="00381752">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...913 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CCA499B" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="48A26B12" w14:textId="77777777" w:rsidR="002E7544" w:rsidRPr="00381752" w:rsidRDefault="002E7544" w:rsidP="00381752">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...349 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C2BB4FB" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="613D27D8" w14:textId="77777777" w:rsidR="002E7544" w:rsidRPr="00381752" w:rsidRDefault="002E7544" w:rsidP="00381752">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1043 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5062B1E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A2ECEAB9"/>
     <w:name w:val="VWS Ntb nummering"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="VWSNtbKop"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="VWSNtb"/>
@@ -4048,162 +1525,50 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558A576F"/>
-[...110 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6880B50E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6502F88C"/>
     <w:name w:val="Genummerde lijst"/>
     <w:styleLink w:val="Genummerdelijst"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4248,321 +1613,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1836726872">
+  <w:num w:numId="1" w16cid:durableId="474030474">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="474030474">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1835338952">
+  <w:num w:numId="2" w16cid:durableId="1835338952">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="108"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...178 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00381752"/>
+    <w:rsid w:val="002E7544"/>
+    <w:rsid w:val="00381752"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00520C33"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00B35605"/>
+    <w:rsid w:val="00D90C31"/>
+    <w:rsid w:val="00D97945"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5425BC18"/>
+  <w14:docId w14:val="44A6A697"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{950DDB52-C57F-46E1-995A-07F0ACF9EDAD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4677,51 +1858,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4903,1250 +2084,1347 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00381752"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...44 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-    <w:rPr>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0018616D"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Genummerdelijst">
     <w:name w:val="Genummerde lijst"/>
-    <w:rsid w:val="0018616D"/>
+    <w:rsid w:val="00381752"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummering">
     <w:name w:val="Nummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="0018616D"/>
-[...1 lines deleted...]
-      <w:widowControl/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-    <w:rPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:kern w:val="0"/>
-[...31 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...36 lines deleted...]
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0018616D"/>
-[...5 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0018616D"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00381752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="FR,FR1,FR11,FR2,FR21,FR3,FR4,FR5,FZ,Footnotemark,Footnotemark1,Footnotemark11,Footnotemark2,Footnotemark21,Footnotemark3,Footnotemark4,Footnotemark5,Footnotemark6,Footnotemark7,Footnotemark8,Ref,bkVoetnootmarkering,de nota al pie,註腳內容"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0018616D"/>
+    <w:rsid w:val="00381752"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VWSNtb">
     <w:name w:val="VWS Ntb"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="0018616D"/>
-[...1 lines deleted...]
-      <w:widowControl/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="0" w:firstLine="0"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VWSNtb-inspringen">
     <w:name w:val="VWS Ntb - inspringen"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="0018616D"/>
-[...1 lines deleted...]
-      <w:widowControl/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="0" w:firstLine="0"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VWSNtbKop">
     <w:name w:val="VWS Ntb Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="0018616D"/>
-[...1 lines deleted...]
-      <w:widowControl/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="0" w:firstLine="0"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-    <w:hidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...13 lines deleted...]
-    <w:name w:val="FollowedHyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00381752"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00381752"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B35605"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/d0476005-659b-40d2-907d-60b8c04817ec/file" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/94440447-a7ee-4f0f-bad6-db18a6db5940/file" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/7217ff63-216f-4837-bea2-80bb3843a9de/file" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1208</ap:Words>
-  <ap:Characters>6644</ap:Characters>
+  <ap:Words>1229</ap:Words>
+  <ap:Characters>6762</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
+  <ap:Lines>56</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7837</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7976</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>