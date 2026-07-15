--- v0 (2026-05-29)
+++ v1 (2026-07-15)
@@ -1,4260 +1,906 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="1A60DB58" w14:textId="6053BCB9">
+    <w:p w:rsidRPr="000F12F8" w:rsidR="000F12F8" w:rsidRDefault="001739C8" w14:paraId="69544551" w14:textId="288A979D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8" w:rsidR="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>682</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8" w:rsidR="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8" w:rsidR="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="000F12F8" w:rsidR="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nationale Omgevingsvisie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="000F12F8" w:rsidP="000F12F8" w:rsidRDefault="000F12F8" w14:paraId="1B796B68" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8" w:rsidR="001739C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>236</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="000F12F8" w:rsidP="000F12F8" w:rsidRDefault="000F12F8" w14:paraId="2DEA2AC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="000F12F8" w:rsidRDefault="000F12F8" w14:paraId="402757D1" w14:textId="7F5257FF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8" w:rsidR="00FC31C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8" w:rsidR="00FC31C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In de regio Moerdijk komen veel ruimtelijke opgaven samen, zoals de verduurzaming van de industrie, de nationale energietransitie, een goede en gezonde leefomgeving en de grondstoffentransitie om de strategische autonomie van Nederland te versterken. De komende jaren staan er meerdere landelijke energieprojecten gepland in deze regio, terwijl de ruimtelijke druk nu al hoog is. Tegelijkertijd gaat het hier ook over de ontwikkeling van het dorp en de bredere omgeving, de leefbaarheid en de gemeenschap van Moerdijk. Bewoners zien zich geconfronteerd met vragen over de toekomst en zien de impact op hun leefomgeving toenemen. Zij vragen terecht en nadrukkelijk om duidelijkheid over wat deze ontwikkelingen voor consequenties hebben voor hun directe leefomgeving. Ik realiseer mij goed dat alleen al het feit dat deze discussie (opnieuw) gevoerd wordt veel impact heeft op de bewoners en ondernemers van het dorp Moerdijk en de omliggende regio. In deze brief informeer ik de Tweede Kamer, mede namens de Minister van Volkshuisvesting en Ruimtelijke Ordening en de Minister van Infrastructuur en Waterstaat over het besluitvormingstraject voor Moerdijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="4060D168" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="10CB8062" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="5D4E4C82" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="6A08F907" w14:textId="7A1A6574">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Rijk, gemeente Moerdijk en provincie Noord-Brabant hebben in het BO Leefomgeving van 11 juni 2025 besloten dat het haven- en industriecluster Moerdijk strategisch wordt uitgebreid. Vanaf dat moment is er gewerkt aan twee ontwikkelrichtingen: de oostelijke en zuidoostelijke richting vanaf het haven- en industriecluster. Het besluit dat was voorzien eind 2025 is niet genomen, maar uitgesteld naar juni 2026. Het toen demissionaire kabinet heeft aangegeven dat het besluit over een ontwikkelrichting inclusief randvoorwaarden door een nieuw kabinet genomen dient te worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="1FDA0D3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...229 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="7546820B" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="0B3ABA3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="2CF7CD8B" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet neemt een besluit over de uitbreiding van het haven- en industriecluster en de toekomst van het dorp Moerdijk niet lichtvaardig. Het kabinet wil daarom meerdere scenario’s verkennen, waarbij een minder ingrijpend scenario nadrukkelijker in beeld is gekomen. Het kabinet gaat de komende tijd verder in gesprek met gemeente Moerdijk, provincie Noord-Brabant en inwoners over de verschillende opties en wil inwoners en ondernemers uit de regio zo spoedig mogelijk duidelijkheid geven. Daarbij ligt voor het kabinet nu dus ook een scenario op tafel waarbij een kleinere uitbreiding van het haven- en industriecluster Moerdijk wordt gerealiseerd, waarbij het dorp Moerdijk kan blijven bestaan.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="6706E71C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...181 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="3995168D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="0EDD052D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="278EFCE3" w14:textId="3CE1E18A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet erkent dat de gesprekken over een besluit ertoe leiden dat inwoners en ondernemers van het dorp Moerdijk en omliggende regio in onzekerheid moeten wachten. Tegelijkertijd is het van belang, gezien de huidige en toekomstig te verwachten ontwikkelingen in het gebied en uitbreiding van Powerport regio Moerdijk, om het gesprek over een zo helder mogelijk toekomstperspectief nu goed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">te voeren. Het Rijk, provincie en gemeenten zetten alles op alles om dit toekomstperspectief zo snel en helder mogelijk te kunnen weergeven. Bewoners en ondernemers moeten weten waar ze aan toe zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="501C4752" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...46 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="338845E4" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="67E8E290" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="0DEE02DD" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Rijk werkt gezamenlijk met gemeente Moerdijk en provincie Noord-Brabant toe naar besluitvorming met betrekking tot Powerport regio Moerdijk. Daarbij wordt ook de ruimtebehoefte, zoals neergelegd in het BO Leefomgeving van 11 juni 2025, en de onderbouwing van deze ruimtebehoefte meegenomen en gewogen. Daarbij geldt voor het kabinet dat het opheffen van een dorp een goede kwalitatieve en kwantitatieve onderbouwing en integrale afweging van de ruimtebehoefte vereist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="6C489CFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...117 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="7EF09340" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="38BB2DE3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="6E4DFC94" w14:textId="52CD6654">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een aantal grootschalige energie-infrastructuurprojecten, waaronder het 380-150-20kV hoogspanningsstation Port of Moerdijk (POM) en aanlanding(en) van wind op zee vanuit verbinding aanlandingen wind op zee (VAWOZ), is concreet en planologisch al in voorbereiding. Daarnaast zijn de verduurzaming van de industrie, waaronder de circulaire economie, kritieke grondstoffen en toekomstige energieprojecten (na 2035-2040) onderdeel van de opgave binnen Powerport regio Moerdijk. Deze ontwikkelingen, de ruimtebehoefte hiervan en het ruimte bieden aan deze ontwikkelingen zijn weliswaar van belang, maar vertalen zich op dit moment nog minder in al geplande concrete projecten met bijbehorende ruimtevraag. Daardoor is het voor deze opgaven in beginsel nog mogelijk om andere ruimtelijke keuzes te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="7FDC3C19" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...141 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="40DF9D32" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="3EFA74BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="5D9E6280" w14:textId="34BB4AB4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet blijft de komende periode in gesprek met de gemeente Moerdijk en provincie Noord-Brabant over de invulling en optimalisatie van het ruimtegebruik binnen en rondom het haven- en industriecluster Moerdijk. Ook gaat het kabinet verder met de regionale partners en bewoners in gesprek over hoe de leefbaarheid van de omgeving en woonkernen geborgd kan worden en over de lange termijn levensvatbaarheid van het haven- en industriecluster. Hierbij wil het kabinet afspraken maken met de regionale partners over een langdurige samenwerking die zowel de belangen van de bewoners borgt, ruimte biedt voor regionale afwegingen en waar prioritaire projecten van nationaal belang met voorrang kunnen worden ingepast.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="295D0845" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="71130CD7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...93 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="2035B273" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet erkent dat de ruimtelijke druk op Moerdijk en de andere haven- en industrieclusters hoog blijft en er dus een goede afweging nodig is over hoe ruimtelijke opgaven in verschillende gebieden te verdelen. Gezien de schaarse ruimte in Nederland zet het kabinet in op een zo goed mogelijke ruimtelijke ordening in en rondom de haven- en industrieclusters. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="02E082C7" w14:textId="7787EA76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="00FC31C1" w:rsidRDefault="00FC31C1" w14:paraId="7A05CAB4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="470BB979" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hiervoor werkt het kabinet, in lijn met het coalitieakkoord, verder aan een nationale ruimtelijk-economische strategie voor de haven- en industrieclusters van nationaal belang. Over deze bredere strategie zal het kabinet u rond de zomer informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="000F12F8" w:rsidRDefault="00FC31C1" w14:paraId="4B3E675C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...259 lines deleted...]
-    <w:p w:rsidR="00A05684" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="30D3D219" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="000F12F8" w:rsidP="000F12F8" w:rsidRDefault="000F12F8" w14:paraId="0FF903DB" w14:textId="756CF097">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="00FC31C1" w:rsidP="000F12F8" w:rsidRDefault="00FC31C1" w14:paraId="7C0FD185" w14:textId="6E60180F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F12F8" w:rsidR="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w:rsidR="00147CB4" w:rsidP="003A53C6" w:rsidRDefault="00147CB4" w14:paraId="04D9BAE6" w14:textId="6AB02ADE">
+      <w:r w:rsidRPr="000F12F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Bat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F12F8" w:rsidR="004E5D09" w:rsidP="000F12F8" w:rsidRDefault="004E5D09" w14:paraId="5D3799AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...137 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000F12F8" w:rsidR="004E5D09" w:rsidSect="00FC31C1">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D78A297" w14:textId="77777777" w:rsidR="00DB7551" w:rsidRDefault="00DB7551">
+    <w:p w14:paraId="4164689D" w14:textId="77777777" w:rsidR="0039395E" w:rsidRDefault="0039395E" w:rsidP="00FC31C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680238BE" w14:textId="77777777" w:rsidR="00DB7551" w:rsidRDefault="00DB7551"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36662D6A" w14:textId="77777777" w:rsidR="00DB7551" w:rsidRDefault="00DB7551">
+    <w:p w14:paraId="6E0C4D80" w14:textId="77777777" w:rsidR="0039395E" w:rsidRDefault="0039395E" w:rsidP="00FC31C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E91773" w14:textId="77777777" w:rsidR="00DB7551" w:rsidRDefault="00DB7551"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67C2E727" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1243F33B" w14:textId="77777777" w:rsidR="00FC31C1" w:rsidRPr="00FC31C1" w:rsidRDefault="00FC31C1" w:rsidP="00FC31C1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="1FBE3063" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="75B80CDD" w14:textId="77777777" w:rsidR="00FC31C1" w:rsidRPr="00FC31C1" w:rsidRDefault="00FC31C1" w:rsidP="00FC31C1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5E52FCD0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38E94F05" w14:textId="77777777" w:rsidR="00FC31C1" w:rsidRPr="00FC31C1" w:rsidRDefault="00FC31C1" w:rsidP="00FC31C1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B6C4CC9" w14:textId="77777777" w:rsidR="00DB7551" w:rsidRDefault="00DB7551">
+    <w:p w14:paraId="7F5A131C" w14:textId="77777777" w:rsidR="0039395E" w:rsidRDefault="0039395E" w:rsidP="00FC31C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CAA5F1" w14:textId="77777777" w:rsidR="00DB7551" w:rsidRDefault="00DB7551"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BA7088C" w14:textId="77777777" w:rsidR="00DB7551" w:rsidRDefault="00DB7551">
+    <w:p w14:paraId="26A63F25" w14:textId="77777777" w:rsidR="0039395E" w:rsidRDefault="0039395E" w:rsidP="00FC31C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FFDC06" w14:textId="77777777" w:rsidR="00DB7551" w:rsidRDefault="00DB7551"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="64CE513E" w14:textId="77777777" w:rsidR="00FC31C1" w:rsidRPr="00FC31C1" w:rsidRDefault="00FC31C1" w:rsidP="00FC31C1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...526 lines deleted...]
-  <w:p w14:paraId="49DAE042" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="273375D0" w14:textId="77777777" w:rsidR="00FC31C1" w:rsidRPr="00FC31C1" w:rsidRDefault="00FC31C1" w:rsidP="00FC31C1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11FD49D6" w14:textId="77777777" w:rsidR="00FC31C1" w:rsidRPr="00FC31C1" w:rsidRDefault="00FC31C1" w:rsidP="00FC31C1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...703 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00FC31C1"/>
+    <w:rsid w:val="00075172"/>
+    <w:rsid w:val="000F12F8"/>
+    <w:rsid w:val="001739C8"/>
+    <w:rsid w:val="0039395E"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00941AD8"/>
+    <w:rsid w:val="00A75663"/>
+    <w:rsid w:val="00AC0D21"/>
+    <w:rsid w:val="00E37E1E"/>
+    <w:rsid w:val="00FC31C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="12F3FB3C"/>
+  <w14:docId w14:val="52C4AC9F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FA5ACA69-99BA-46D7-B612-D38717D0BCE6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4276,74 +922,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4492,1161 +1139,1154 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FC31C1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FC31C1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FC31C1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FC31C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FC31C1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FC31C1"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC31C1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC31C1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00FC31C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FC31C1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00FC31C1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...15 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004C0D3C"/>
-[...55 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FC31C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4919</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>907</ap:Words>
+  <ap:Characters>4994</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>40</ap:Lines>
+  <ap:Lines>41</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5739</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5890</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>