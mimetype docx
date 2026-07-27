--- v0 (2026-05-29)
+++ v1 (2026-07-27)
@@ -1,2259 +1,1068 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="530F1D06" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="7F87ABCF" w14:textId="72387427">
+    <w:p w:rsidR="00DC7AFB" w:rsidP="00DC7AFB" w:rsidRDefault="00DC7AFB" w14:paraId="32B2DFF1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...11 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">Lijst van vragen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="12D712B9" w14:textId="77777777">
+    <w:p w:rsidR="00DC7AFB" w:rsidP="00DC7AFB" w:rsidRDefault="00DC7AFB" w14:paraId="6437F838" w14:textId="1250BBBA">
       <w:r>
-        <w:tab/>
+        <w:t xml:space="preserve">De vaste commissie voor Buitenlandse Handel en Ontwikkelingssamenwerking heeft een aantal vragen voorgelegd aan de minister van </w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00CA7320" w:rsidR="00CA7320">
+      <w:r w:rsidRPr="00CA7320">
         <w:t>Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> over de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Beleidsbrief Buitenlandse Zaken 2026 (onderwerpen op het terrein van Buitenlandse Handel en Ontwikkelingssamenwerking)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Kamerstuk </w:t>
+        <w:t xml:space="preserve"> (Kamerstuk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36800-V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>103</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="01A2E3A7" w14:textId="7A224717">
+    <w:p w:rsidR="00DC7AFB" w:rsidP="00DC7AFB" w:rsidRDefault="00DC7AFB" w14:paraId="5F4C0231" w14:textId="77777777"/>
+    <w:p w:rsidR="00DC7AFB" w:rsidP="00DC7AFB" w:rsidRDefault="00DC7AFB" w14:paraId="3D209BA7" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De daarop door de </w:t>
-[...5 lines deleted...]
-        <w:t>gegeven antwoorden zijn hierbij afgedrukt.</w:t>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006051FD" w:rsidRDefault="006051FD" w14:paraId="61043CFB" w14:textId="77777777">
+    <w:p w:rsidR="00DC7AFB" w:rsidP="00DC7AFB" w:rsidRDefault="00DC7AFB" w14:paraId="270020E6" w14:textId="009F660F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t>De v</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00CA7320">
         <w:t>Den Hollander</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="49F76593" w14:textId="77777777">
+    <w:p w:rsidR="00DC7AFB" w:rsidP="00DC7AFB" w:rsidRDefault="00DC7AFB" w14:paraId="4AFAD91E" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="3300867B" w14:textId="6B37626B">
+    <w:p w:rsidR="00DC7AFB" w:rsidP="00DC7AFB" w:rsidRDefault="00DC7AFB" w14:paraId="14682B45" w14:textId="6D52B205">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t>riffier van de commissie,</w:t>
+        <w:t>De griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="3633DA80" w14:textId="757C3521">
+    <w:p w:rsidR="00DC7AFB" w:rsidP="00DC7AFB" w:rsidRDefault="00DC7AFB" w14:paraId="7B50A199" w14:textId="26270A24">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CA7320">
         <w:t>Van der Leeden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006051FD" w:rsidRDefault="006051FD" w14:paraId="7E5234B7" w14:textId="77777777"/>
+    <w:p w:rsidR="00DC7AFB" w:rsidP="00DC7AFB" w:rsidRDefault="00DC7AFB" w14:paraId="5F5458E0" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006051FD" w:rsidTr="00E7153D" w14:paraId="6C00F686" w14:textId="77777777">
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="4FE277F6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="32BD56FA" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="41E2719A" w14:textId="77777777">
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Nr</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="24BE9076" w14:textId="77777777">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="272CEDD3" w14:textId="77777777">
             <w:r>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="7BFE6937" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="52AA3BA2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="3E20FE92" w14:textId="77777777">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="6A174A9B" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="12D2F797" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u de begrippen “gelijkwaardigheid” en “partnerschap” concretiseren? Hoe krijgt dit in de praktijk vorm? Hoe wordt getoetst of partnerschappen inderdaad gelijkwaardiger worden? Welke veranderingen in besluitvorming, financiering en machtsverhoudingen zijn hiervoor nodig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...29 lines deleted...]
-            </w:pPr>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="3EBD1D5C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="67BE98E8" w14:textId="77777777">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="15FCDB12" w14:textId="77777777">
+            <w:r>
+              <w:t>Waarom ontbreekt beleidscoherentie voor ontwikkeling in de beleidsbrief? Wat is uw inzet hierop?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="38CE370D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="781C3387" w14:textId="77777777">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="6CF1AB77" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Nu de Corporate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Sustainability</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...126 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="505E459F" w14:textId="77777777">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Due</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Diligence Directive (CSDDD) is verzwakt en verder afwijkt van de OESO-richtlijnen, hoe bent u voornemens om ervoor te zorgen dat alle Nederlandse bedrijven alsnog de OESO-richtlijnen toepassen en naleven?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="18473C75" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="5A22C157" w14:textId="77777777">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="4BA1D48E" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="02601BB9" w14:textId="77777777">
             <w:r>
               <w:t>Wat voor maatregelen of instrumenten zult u inzetten om ervoor te zorgen dat het IMVO-beleid positief doorwerkt op werkenden, gemeenschappen en producenten in het mondiale Zuiden?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="2DC9152A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="774FAD94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="7FE714CA" w14:textId="77777777">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="163DB28B" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="5F1583BD" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten in hoeverre de kritische waakhondfunctie van het maatschappelijk middenveld zal worden ondersteund binnen het beleid aangaande partnerschappen met maatschappelijk middenveld?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="7FC27F91" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="71F9A0B9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="46C2F18A" w14:textId="77777777">
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="63A4C85F" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="3FB90ED4" w14:textId="77777777">
             <w:r>
               <w:t>Hoe bent u voornemens om ervoor te zorgen dat er ook buiten het mondiale Zuiden een gelijk speelveld ontstaat voor de bedrijven die zich nu al inzetten voor verantwoorde ketens en bedrijven die dat niet doen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="75379827" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="12DABD77" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="1097CD33" w14:textId="77777777">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="70D516E3" w14:textId="77777777">
-[...51 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="2AA7D7E6" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe bent u voornemens om binnen het IMVO-beleid ook de onderliggende oorzaken van misstanden in internationale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>waardeketens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, zoals de complexiteit van ketens en gebrek aan ketentransparantie, structureel te lage inkoopprijzen en oneerlijke handelspraktijken, aan te pakken?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="10344405" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="6CA33A52" w14:textId="77777777">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="6EC75C03" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="4D014F8E" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten in hoeverre handel en Internationaal Maatschappelijk Verantwoord Ondernemen (IMVO) onderdeel zullen zijn van de nieuwe internationale visie op ontwikkelingssamenwerking?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="77BBA96B" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="24FA050C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="40221C34" w14:textId="77777777">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="755F52A6" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="472E5069" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="77A0CD0E" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe kijkt u aan tegen de aanbevelingen uit de rapporten van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Draghi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Letta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> met het oog op het vergroten van de brede en duurzame welvaart en vis-a-vis enkel economische groei?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="00A15BDA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="26A071CE" w14:textId="77777777">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="56CF99D8" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="743ABA82" w14:textId="77777777">
             <w:r>
               <w:t>Hoe zal het IMVO-beleid worden geborgd binnen de nieuwe Nationale investeringsinstelling?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="2455C25A" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="1C2F9CB4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="494D614F" w14:textId="77777777">
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="090DB50A" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="389AE67F" w14:textId="77777777">
+            <w:r>
+              <w:t>Op welke punten wilt u het beleid op ontwikkelingssamenwerking en IMVO beter op elkaar aan laten sluiten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="6DE7C27C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="699B5C29" w14:textId="77777777">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="082B88A2" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe wordt binnen de EU Global Gateway strategie de uitgangspunten van het Nederlandse IMVO-beleid, waaronder naleving van de OESO-richtlijnen, gestimuleerd en geborgd?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="550CFE91" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="6F1CFC97" w14:textId="77777777">
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="46131C46" w14:textId="77777777">
+            <w:r>
+              <w:t>Aan welke juridische voorwaarden moet volgens u zijn voldaan om het voorgenomen sanctiebesluit onrechtmatige nederzettingen in de door Israël bezette gebieden weer op te heffen, zodat er sprake van een rechtmatige situatie is waardoor er geen juridische basis voor sancties meer bestaat? Kunt u hier zo specifiek en concreet mogelijk in zijn?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="0BC36857" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="6E8EDC16" w14:textId="77777777">
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="799E28E8" w14:textId="77777777">
+            <w:r>
+              <w:t>Omarmt u het gehele advies van de Internationaal Gerechtshof (IGH) 2024 inclusief al haar conclusies? Neemt u de conclusies over als officieel kabinetsstandpunt? Zo nee, welke conclusies die in het IGH worden geconcludeerd neemt u concreet niet over?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="08DD925E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="628689F3" w14:textId="77777777">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="5E671FE5" w14:textId="77777777">
+            <w:r>
+              <w:t>Hoe verhoudt het voorgenomen sanctiebesluit onrechtmatige nederzettingen in de door Israël bezette gebieden zich tot de opstelling jegens producten uit de Westelijke Sahara en Noord-Cyprus?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="4B573428" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="3744E156" w14:textId="77777777">
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="68857B21" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Klopt het dat het voorgenomen sanctiebesluit onrechtmatige nederzettingen in de door Israël bezette gebieden (niet de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>juro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) alleen etnische joden raakt in de mogelijkheid om goederen te exporteren? Zo nee, welke bevolkingsgroepen worden nog meer door deze nationale maatregel geraakt? Kunt u dut uitsplitsen in directe en indirecte de facto reikwijdte.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="57B38E28" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="6B78CEF3" w14:textId="77777777">
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="14A83A1D" w14:textId="77777777">
+            <w:r>
+              <w:t>Het kabinet wil de Europese Commissie aansporen tot het sluiten van nieuwe handels- en investeringsverdragen inclusief afspraken over toegang tot grondstoffen. Kunt u toelichten op welke manier maatschappelijke organisaties inclusief vrouwenrechtenorganisaties betrokken zullen worden bij de onderhandelingen voor en monitoring van deze nieuwe handels- en investeringsverdragen? Zullen afspraken over handel en gendergelijkheid ook onderdeel zijn van uw inzet voor nieuwe Europese handels- en investeringsverdragen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="048D89B8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="1E617292" w14:textId="77777777">
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>beter op elkaar aan laten sluiten?</w:t>
-[...415 lines deleted...]
-            <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="3A535A78" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="3BEE5877" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="1B74FCF2" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Kunt u toelichten op welke manier de impact van het Nederlands internationaal handels- en investeringsbeleid op mensenrechten wordt gemonitord en hoe daarin vrouwenrechten en gendergelijkheid worden meegenomen? Is er een genderstrategie voor het Nederlands handelsbeleid en welke rol spelen vrouwenrechtenorganisaties daarbij? Op welke wijze worden bescherming en bevordering van vrouwenrechten meegewogen bij de plannen voor diversificatie van handelspartners? Hoe wordt getoetst wat de impact op gendergelijkheid en vrouwenrechten is van investeringen die lopen via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Invest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> International?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="012D33AA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="44E90853" w14:textId="77777777">
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="41C49503" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="3AF11FA2" w14:textId="77777777">
             <w:r>
               <w:t>Is er expliciet aandacht voor de positie en rechten van vrouwen die werken in productieketens bij de ondersteuning van het Nederlandse bedrijfsleven om de OESO-richtlijnen zo effectief mogelijk toe te passen? (p. 5) Op welke manier krijgt aandacht voor vrouwenrechten vorm in de versterking van deze ondersteuning die u zich voorneemt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="2312DC38" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="314F8668" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="3E23BD13" w14:textId="77777777">
             <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="259713C8" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="7C196435" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u toelichten welke concrete stappen hij van plan is om ontwikkelingssamenwerking en IMVO-beleid beter op elkaar aan te laten sluiten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="38CA617E" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="37D2F6EF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="52E415D4" w14:textId="77777777">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="470AE8A7" w14:textId="77777777">
-[...50 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="4BB7BF48" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="13263BE3" w14:textId="77777777">
+            <w:r>
+              <w:t xml:space="preserve">Hoe wordt gender-expertise binnen de Dutch </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Diamond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> aanpak geborgd en wat is daarbij de rol van vrouwenrechten- en gendergelijkheidsorganisaties als relevante maatschappelijke actor?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="5F56EF69" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="33580CB6" w14:textId="77777777">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="6331FEAD" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="53EC6C72" w14:textId="77777777">
             <w:r>
               <w:t>Kunt u het tijdspad delen dat u voor ogen heeft om de internationale OESO-norm van 0,7% van het BNI te halen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="0BCAB078" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="47537935" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="252B690F" w14:textId="77777777">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="79E09600" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="0D6A3D18" w14:textId="77777777">
             <w:r>
               <w:t>Wanneer kunt u de nieuwe visie op ontwikkelingssamenwerking met de Kamer delen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="22532132" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="25118518" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="685DC902" w14:textId="77777777">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="6A2D35AE" w14:textId="77777777">
-[...54 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="4475240A" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="70F53B00" w14:textId="77777777">
+            <w:r>
+              <w:t>Komt in de nieuwe visie op ontwikkelingssamenwerking ook de samenwerking met religieuze actoren, bijvoorbeeld op het gebied van humanitaire hulp en vredesopbouw?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="425CAE7B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="2C2B9D0C" w14:textId="77777777">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="5CF464C7" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="20349919" w14:textId="77777777">
             <w:r>
               <w:t>Voor welke hervormingen van multilaterale organisaties zet Nederland zich in?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="3EF1D8E1" w14:textId="77777777">
+      </w:tr>
+      <w:tr w:rsidR="00DC7AFB" w:rsidTr="00DC7AFB" w14:paraId="5888093D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="789E81D1" w14:textId="77777777">
             <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006051FD" w:rsidRDefault="001856D0" w14:paraId="5F19F725" w14:textId="77777777">
+          <w:p w:rsidR="00DC7AFB" w:rsidP="001331E6" w:rsidRDefault="00DC7AFB" w14:paraId="73E726A9" w14:textId="77777777">
             <w:r>
               <w:t>Wat zijn uw concrete plannen voor de voorgenomen intensivering op vrouwenrechten? (p.8) Welke additionele financiële inzet is daarvoor voorzien? Het amendement Hirsch voorziet in budget voor vrouwenrechten tot en met 2027, maar hoe regelt u dit daarna? Hoe worden (lokale) vrouwenrechtenorganisaties betekenisvol betrokken bij deze intensivering?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006051FD" w:rsidRDefault="006051FD" w14:paraId="0F45B056" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="006051FD" w:rsidSect="003F0753">
+    <w:p w:rsidR="00DC7AFB" w:rsidP="00DC7AFB" w:rsidRDefault="00DC7AFB" w14:paraId="75D74911" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="5F1B1533" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E" w:rsidSect="00DC7AFB">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09AE69F0" w14:textId="77777777" w:rsidR="0060288E" w:rsidRDefault="0060288E">
+    <w:p w14:paraId="1616EDE8" w14:textId="77777777" w:rsidR="005F78D5" w:rsidRDefault="005F78D5" w:rsidP="00DC7AFB">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="693DA1A9" w14:textId="77777777" w:rsidR="0060288E" w:rsidRDefault="0060288E">
+    <w:p w14:paraId="20C5E03C" w14:textId="77777777" w:rsidR="005F78D5" w:rsidRDefault="005F78D5" w:rsidP="00DC7AFB">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="048B19CD" w14:textId="77777777" w:rsidR="006051FD" w:rsidRDefault="006051FD">
+  <w:p w14:paraId="7EFD489A" w14:textId="77777777" w:rsidR="00DC7AFB" w:rsidRPr="00DC7AFB" w:rsidRDefault="00DC7AFB" w:rsidP="00DC7AFB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52D2DAFD" w14:textId="77777777" w:rsidR="006051FD" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="3DDD8789" w14:textId="77777777" w:rsidR="00DC7AFB" w:rsidRPr="00DC7AFB" w:rsidRDefault="00DC7AFB" w:rsidP="00DC7AFB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D06106D" w14:textId="77777777" w:rsidR="006051FD" w:rsidRDefault="006051FD">
+  <w:p w14:paraId="7D06779F" w14:textId="77777777" w:rsidR="00DC7AFB" w:rsidRPr="00DC7AFB" w:rsidRDefault="00DC7AFB" w:rsidP="00DC7AFB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AE23BDC" w14:textId="77777777" w:rsidR="0060288E" w:rsidRDefault="0060288E">
+    <w:p w14:paraId="5E679F35" w14:textId="77777777" w:rsidR="005F78D5" w:rsidRDefault="005F78D5" w:rsidP="00DC7AFB">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58D72621" w14:textId="77777777" w:rsidR="0060288E" w:rsidRDefault="0060288E">
+    <w:p w14:paraId="4CB21006" w14:textId="77777777" w:rsidR="005F78D5" w:rsidRDefault="005F78D5" w:rsidP="00DC7AFB">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F6EED90" w14:textId="77777777" w:rsidR="006051FD" w:rsidRDefault="006051FD">
+  <w:p w14:paraId="1B1F5714" w14:textId="77777777" w:rsidR="00DC7AFB" w:rsidRPr="00DC7AFB" w:rsidRDefault="00DC7AFB" w:rsidP="00DC7AFB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="091C334B" w14:textId="77777777" w:rsidR="006051FD" w:rsidRDefault="006051FD">
+  <w:p w14:paraId="1BB2089D" w14:textId="77777777" w:rsidR="00DC7AFB" w:rsidRPr="00DC7AFB" w:rsidRDefault="00DC7AFB" w:rsidP="00DC7AFB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CB867AE" w14:textId="77777777" w:rsidR="006051FD" w:rsidRDefault="006051FD">
+  <w:p w14:paraId="4072EECE" w14:textId="77777777" w:rsidR="00DC7AFB" w:rsidRPr="00DC7AFB" w:rsidRDefault="00DC7AFB" w:rsidP="00DC7AFB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00E82AC4"/>
+    <w:rsidRoot w:val="00DC7AFB"/>
+    <w:rsid w:val="004F2585"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="005F78D5"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0ED3E13C"/>
-  <w15:docId w15:val="{2DBBD9B9-3060-4BD6-8649-E346E0A99FF8}"/>
+  <w14:docId w14:val="5D905603"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{114C9284-8006-45E3-B5BD-E7B51234A765}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2366,51 +1175,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2592,497 +1401,957 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC7AFB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00DC7AFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00DC7AFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00DC7AFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00DC7AFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1055</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Words>989</ap:Words>
+  <ap:Characters>5442</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>45</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6850</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6419</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>