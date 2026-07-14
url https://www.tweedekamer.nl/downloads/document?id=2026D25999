--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -1,2408 +1,1060 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...17 lines deleted...]
-    <w:p w:rsidR="00CD5856" w:rsidP="000E04BD" w:rsidRDefault="00CD5856" w14:paraId="4424B992" w14:textId="77777777">
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="00ED25FB" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="40D06B1D" w14:textId="3C56DEE0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="000E04BD" w:rsidP="000E04BD" w:rsidRDefault="000E04BD" w14:paraId="41B2B78D" w14:textId="77777777">
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XVI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Volksgezondheid, Welzijn en Sport (XVI) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="00ED25FB" w:rsidP="00ED25FB" w:rsidRDefault="00ED25FB" w14:paraId="0331E985" w14:textId="07A73F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="000E04BD" w:rsidP="000E04BD" w:rsidRDefault="000E04BD" w14:paraId="5F6A1D91" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="006B75A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>197</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="00ED25FB" w:rsidP="00ED25FB" w:rsidRDefault="00ED25FB" w14:paraId="134D1DDA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...51 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="00ED25FB" w14:paraId="0869C201" w14:textId="039D03AE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="006B75A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="006B75A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In het coalitieakkoord 2026-2030 is opgenomen dat er een staatscommissie ingesteld gaat worden die voor de langere termijn meer aanbevelingen zal doen voor hervormingen voor een financieel houdbaar zorgstelsel als antwoord op de toekomstige vergrijzing en personeelskrapte. Eerder is tijdens de begrotingsbehandeling VWS 2025 op 24 oktober 2024 de motie Krul c.s. ingediend en aangenomen over het treffen van voorbereidingen voor een staatscommissie voor advisering over een toekomstbestendige en weerbare inrichting van het Nederlandse zorgstelsel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="006B75A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00256D00">
-[...77 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="006B75A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Middels deze brief informeer ik de Kamer, mede namens de minister van Langdurige Zorg, Jeugd en Sport, over hoe het kabinet hier invulling aan geeft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="5C446286" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="4684976E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om toegankelijke, kwalitatief goede en betaalbare zorg te garanderen moeten we de zorg hervormen. Op korte termijn neemt het kabinet maatregelen om het zorgstelsel te versterken. Deze zijn beschreven in de beleidsbrief die de Kamer eind april heeft ontvangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...151 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze maatregelen werkt het kabinet aan een samenleving waarin het voorkomen van ziekte en eenzaamheid voorop staat, mensen worden aangesproken op de eigen verantwoordelijkheid, gewerkt wordt aan welzijn en er altijd goede zorg is voor wie dat nodig heeft. De afspraken in het coalitieakkoord 2026-2030, het aanvullend zorg- en welzijnsakkoord en het hoofdlijnenakkoord ouderenzorg dragen daaraan bij. De Staatscommissie Zorg zal voor de langere termijn aanbevelingen doen over meer hervormingen voor een financieel houdbaar zorgstelsel als antwoord op de toekomstige vergrijzing en personeelskrapte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="67B22E40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="779CB0B5" w14:textId="343C481D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet benadrukt richting alle betrokkenen in de zorgsector dat de voorbereiding en instelling van de staatscommissie niet betekent dat het op korte termijn doorvoeren van de noodzakelijke maatregelen ter versterking van ons zorgstelsel, zoals beschreven in de beleidsbrief en opgenomen in de akkoorden, wordt vertraagd. Deze maatregelen gaan onverminderd door. De commissie zal met aanbevelingen komen voor de langere termijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="51340684" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="53EACC0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitwerking opdracht staatscommissie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072560B" w:rsidP="000E04BD" w:rsidRDefault="007765B6" w14:paraId="47C0DEF2" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="71A2B6E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het kabinet is voornemens om langs de hieronder geschetste lijnen de opdracht voor de staatscommissie uit te werken. Daar zullen de belanghebbende veldpartijen bij betrokken worden. Het streven is om de opdracht in het derde kwartaal van 2026 te laten neerslaan in een instellingsbesluit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072560B" w:rsidP="000E04BD" w:rsidRDefault="0072560B" w14:paraId="4D35D13D" w14:textId="77777777"/>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00FD6AC4" w:rsidR="0072560B" w:rsidP="000E04BD" w:rsidRDefault="007765B6" w14:paraId="0EE43ADF" w14:textId="77777777">
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="0A4EE3BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="0F833881" w14:textId="052DB541">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is belangrijk om vanuit een brede blik op wat we met volksgezondheid, welzijn, zorg en ondersteuning willen en kunnen bereiken, in de context van de uitdagingen voor de samenleving, economie en andere publieke sectoren, te adviseren over het zorgstelsel in brede zin. Dit sluit aan bij de strekking van de motie Krul c.s. over het treffen van voorbereidingen voor een staatscommissie voor advisering over een toekomstbestendige en weerbare inrichting van het Nederlandse zorgstelsel en het belang van een financieel houdbaar zorgstelsel als antwoord op de toekomstige vergrijzing en personeelskrapte zoals opgenomen in het coalitieakkoord. De volgende kernvragen zijn daarbij in ieder geval relevant:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="0F9EC083" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="584C0B8C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk203333762" w:id="0"/>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welke keuzes zijn er in breder maatschappelijk perspectief nodig om het dienen van de publieke waarden en doelen op de lange termijn haalbaar te laten zijn?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk227004585" w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="0072560B" w:rsidP="000E04BD" w:rsidRDefault="007765B6" w14:paraId="64B334AF" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk227004585" w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="7863EF45" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Door demografische ontwikkelingen en ontwikkelingen op de arbeidsmarkt kan er spanning ontstaan bij het borgen van publieke waarden als solidariteit, toegankelijkheid, kwaliteit en betaalbaarheid. Dat dwingt tot het maken van keuzes in een breder maatschappelijk perspectief.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="000E04BD" w:rsidP="000E04BD" w:rsidRDefault="000E04BD" w14:paraId="5B1D3F66" w14:textId="77777777">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In dat kader is het van belang om stil te staan bij hoe volksgezondheid, welzijn, zorg en ondersteuning zich onderling tot elkaar verhouden, en tot andere domeinen zoals onderwijs en huisvesting. En hoe in bredere zin via overheidsbeleid, waaronder de gezonde leef- en voedselomgeving en welzijn, kan worden ingezet op het bevorderen van de gezondheid en het voorkomen van ziekte. Tot slot welke prioritering er nodig is binnen (het recht op) de collectief gefinancierde zorg. Hieronder vallen ook de balans tussen wat burgers en werkgevers bijdragen, de balans tussen wat mensen voor zichzelf en hun naasten kunnen betekenen en wat burgers mogen verwachten van zorgverleners en de overheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="06462356" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00FD6AC4" w:rsidR="0072560B" w:rsidP="000E04BD" w:rsidRDefault="007765B6" w14:paraId="726E8A31" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="4BC64075" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk203333784" w:id="2"/>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welke aanpassingen van het stelsel van volksgezondheid, welzijn, zorg en ondersteuning in brede zin zijn nodig om de publieke waarden en doelen daadwerkelijk te realiseren en het stelsel toekomstbestendig en weerbaar te maken?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="0FA39469" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarbij is het onder andere van belang om stil te staan bij hoe het aanbod van zorg en ondersteuning geordend moet worden, wat de rol van de verschillende overheidspartijen moet zijn, hoe de financiële prikkels in het stelsel zo ingericht kunnen worden dat de schaarse mensen en middelen zo goed mogelijk worden ingezet, welke organisatie de zorg en ondersteuning moet inkopen en onder welke voorwaarden, en wat de rol van concurrentie bij de inkoop moet zijn. Ook is het van belang om aandacht te hebben voor hoe keuzes over de allocatie van mensen en middelen moeten worden gemaakt, binnen het domein van de zorg en ondersteuning, en tussen de verschillende domeinen, waaronder het domein van de publieke gezondheid in het kader van (medische) preventie. Tot slot is het van belang om na te denken over wat er nodig is om het zorgstelsel meer flexibel te maken, zodat ook de uitdagingen die zich in de toekomst voordoen effectief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en daadkrachtig kunnen worden opgelost en dat beter kan worden ingespeeld op mogelijke crisissituaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="118133B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="24A90C4E" w14:textId="125ACA6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is belangrijk om bovenstaande vragen integraal te bezien en aan de hand van een aantal scenario’s met concrete aanbevelingen te komen voor een toekomstbestendige en weerbare inrichting van het zorgstelsel in Nederland. Met een brede blik op volksgezondheid, welzijn, zorg en ondersteuning, de economie en andere publieke sectoren. Daarbij is het van belang om eventuele afruilen tussen de publieke waarden en doelen zichtbaar te maken. De aanbevelingen moeten handelingsperspectief bieden om gewenste veranderingen daadwerkelijk door te voeren in het beleid en de praktijk. De commissie kan daarbij voortbouwen op verschillende rapporten en inzichten uit binnen- en buitenland, waaronder die van de Staatscommissie Demografische Ontwikkelingen 2050.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="0449E19C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="2160C5E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...194 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samenstelling staatscommissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="189543E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op grond van wet- en regelgeving is een staatscommissie onafhankelijk en bestaat deze uit een voorzitter en overige leden. Een staatscommissie wordt ondersteund door een secretariaat voor de duur dat de commissie actief is. Gezien de reikwijdte van de motie en opdracht is het wenselijk om een staatscommissie in te stellen met een diverse en gevarieerde samenstelling. Die variatie zal worden gezocht in leden met uiteenlopende achtergronden. Het is van belang dat zowel kennis van volksgezondheid, welzijn, zorg en ondersteuning op landelijk en lokaal niveau vertegenwoordigd is. En dat er personen met heel andere achtergronden in de commissie komen die de zorgsector een frisse blik van buiten kunnen bieden. Tot slot is het relevant dat zowel de wetenschap als praktijk vertegenwoordigd zijn, en dat politiek-bestuurlijke ervaring zijn plaats krijgt in de commissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="3159C61D" w14:textId="35838A3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="5C1202ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...111 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vervolgproces</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E04BD" w:rsidP="000E04BD" w:rsidRDefault="007765B6" w14:paraId="27370B8C" w14:textId="77777777">
-[...100 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="253CBD0F" w14:textId="09E7161A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals beschreven is het kabinet voornemens om de opdracht voor de staatscommissie de komende periode uit te werken en in het derde kwartaal van 2026 te laten neerslaan in een instellingsbesluit. Daarbij wordt uitgegaan van een looptijd van 1,5 à 2 jaar. De verwachte kosten voor de nader uit te werken opdracht en looptijd zullen, kijkend naar andere recente staatscommissies, in totaal circa 2 miljoen euro bedragen. Hiervoor is dekking gevonden in de VWS-begroting. Het streven is om de staatscommissie zo snel mogelijk aan de slag te laten gaan. Parallel zullen daarom ook potentiële leden van de commissie geselecteerd worden en zal het secretariaat samengesteld worden. Uiteraard zal het kabinet de Kamer hierover nader informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="30E6D249" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="00ED25FB" w14:paraId="7325EB73" w14:textId="1B8EF312">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="006B75A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="006B75A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E04BD" w:rsidR="000E04BD" w:rsidP="000E04BD" w:rsidRDefault="000E04BD" w14:paraId="063AB5CB" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="006B75A2" w:rsidP="00ED25FB" w:rsidRDefault="006B75A2" w14:paraId="6873D384" w14:textId="2C3E887D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB" w:rsidR="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...40 lines deleted...]
-    <w:sectPr w:rsidR="00235AED" w:rsidSect="008D59C5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED25FB" w:rsidR="004E5D09" w:rsidP="00ED25FB" w:rsidRDefault="004E5D09" w14:paraId="41867B34" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00ED25FB" w:rsidR="004E5D09" w:rsidSect="006B75A2">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7310FB53" w14:textId="77777777" w:rsidR="005F1B45" w:rsidRDefault="005F1B45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7BE1BA8B" w14:textId="77777777" w:rsidR="0017670F" w:rsidRDefault="0017670F" w:rsidP="006B75A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C3B2A3E" w14:textId="77777777" w:rsidR="005F1B45" w:rsidRDefault="005F1B45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="299C93A0" w14:textId="77777777" w:rsidR="0017670F" w:rsidRDefault="0017670F" w:rsidP="006B75A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="069756DF" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="007765B6">
+  <w:p w14:paraId="4B7CE3A3" w14:textId="77777777" w:rsidR="006B75A2" w:rsidRPr="006B75A2" w:rsidRDefault="006B75A2" w:rsidP="006B75A2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...71 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55673527" w14:textId="77777777" w:rsidR="006B75A2" w:rsidRPr="006B75A2" w:rsidRDefault="006B75A2" w:rsidP="006B75A2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61A40CE3" w14:textId="77777777" w:rsidR="006B75A2" w:rsidRPr="006B75A2" w:rsidRDefault="006B75A2" w:rsidP="006B75A2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CB727CF" w14:textId="77777777" w:rsidR="005F1B45" w:rsidRDefault="005F1B45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0AB5CDA2" w14:textId="77777777" w:rsidR="0017670F" w:rsidRDefault="0017670F" w:rsidP="006B75A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07C8494B" w14:textId="77777777" w:rsidR="005F1B45" w:rsidRDefault="005F1B45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0B4D7193" w14:textId="77777777" w:rsidR="0017670F" w:rsidRDefault="0017670F" w:rsidP="006B75A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="317814C6" w14:textId="77777777" w:rsidR="0072560B" w:rsidRDefault="007765B6" w:rsidP="0072560B">
+    <w:p w14:paraId="2EFC44D8" w14:textId="77777777" w:rsidR="006B75A2" w:rsidRPr="00ED25FB" w:rsidRDefault="006B75A2" w:rsidP="006B75A2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003C0228">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003C0228">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> 69</w:t>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 36600 XVI, nr. 69</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="66C1CBF1" w14:textId="77777777" w:rsidR="0072560B" w:rsidRDefault="007765B6" w:rsidP="0072560B">
+    <w:p w14:paraId="1EE9CF2A" w14:textId="77777777" w:rsidR="006B75A2" w:rsidRPr="00ED25FB" w:rsidRDefault="006B75A2" w:rsidP="006B75A2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002366FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002366FA">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36800 XVI, nr. 191</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="33B9B87D" w14:textId="77777777" w:rsidR="0072560B" w:rsidRPr="000E04BD" w:rsidRDefault="007765B6" w:rsidP="0072560B">
+    <w:p w14:paraId="0ABD36AF" w14:textId="77777777" w:rsidR="006B75A2" w:rsidRPr="00ED25FB" w:rsidRDefault="006B75A2" w:rsidP="006B75A2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000E04BD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED25FB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E04BD">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onder andere: VWS, De juiste zorg op de juiste plek (2018); SER, Zorg voor de toekomst (2020); VWS, Discussienota Zorg voor de Toekomst (2020); WRR, Kiezen voor houdbare zorg (2022); Integraal Zorgakkoord (2022); Gezond en Actief Leven Akkoord (2023); RVS, Met de stroom mee (2023); Rapport Technische Werkgroep Macrobeheersing Zorguitgaven (2023); CPB, Kiezen voor later (2024); VWS, Historische analyse Wet maatschappelijke ondersteuning 2015 (2024); Advies Deskundigencommissie Hervormingsagenda Jeugd (2025); Rapport de toekomst begint nu, 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E04BD">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00ED25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> studiegroep begrotingsruimte (2025); Aanvullend Zorg- en Welzijnsakkoord (2025); Hoofdlijnenakkoord Ouderenzorg (2025); Rijksoverheid: Interdepartementaal Beleidsonderzoek mentale gezondheid en ggz (2025)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D5AF992" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="007765B6">
+  <w:p w14:paraId="5C006AB9" w14:textId="77777777" w:rsidR="006B75A2" w:rsidRPr="006B75A2" w:rsidRDefault="006B75A2" w:rsidP="006B75A2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...374 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="620A1715" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="007765B6">
+  <w:p w14:paraId="20051598" w14:textId="77777777" w:rsidR="00595532" w:rsidRPr="006B75A2" w:rsidRDefault="00595532" w:rsidP="006B75A2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...128 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AF0C2BD" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="007765B6">
+  <w:p w14:paraId="061C3AFC" w14:textId="77777777" w:rsidR="00595532" w:rsidRPr="006B75A2" w:rsidRDefault="00595532" w:rsidP="006B75A2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...424 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5487085D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB9A450A"/>
     <w:lvl w:ilvl="0" w:tplc="2062963C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EFB806A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2451,395 +1103,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="68C27A00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DC58961C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1584488062">
+  <w:num w:numId="1" w16cid:durableId="1584488062">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="108"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...142 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="006B75A2"/>
+    <w:rsid w:val="0017670F"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00595532"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rsid w:val="00D90C31"/>
+    <w:rsid w:val="00ED25FB"/>
+    <w:rsid w:val="00F400C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="08CD7F95"/>
+  <w14:docId w14:val="51CB6771"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5BADF5D4-F083-4C26-B75C-F6BBB507E473}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2954,51 +1348,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3180,1122 +1574,1247 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="000,Bullet 1,Bullet Points,Bullet alinea,Dot pt,F5 List Paragraph,Indicator Text,List Paragraph Char Char Char,List Paragraph1,List Paragraph2,MAIN CONTENT,No Spacing1,Normal numbere,Numbered Para 1,Párrafo de lista,Recommendation,standaard"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B75A2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...44 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-    <w:rPr>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Voetnoottekst Char Char,Voetnoottekst Char Char Char,Voetnoottekst Char1,Voetnoottekst Char1 Char,Voetnoottekst Char2,Voetnoottekst Char3 Char Char Char,Voetnoottekst Char3 Char Char Char Char Char,Voetnoottekst Char4 Char Char Char Char"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0072560B"/>
-[...5 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:aliases w:val="Voetnoottekst Char Char Char1,Voetnoottekst Char Char Char Char,Voetnoottekst Char1 Char1,Voetnoottekst Char1 Char Char,Voetnoottekst Char2 Char,Voetnoottekst Char3 Char Char Char Char,Voetnoottekst Char3 Char Char Char Char Char Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0072560B"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="FR,FR1,FR11,FR2,FR21,FR3,FR4,FR5,FZ,Footnotemark,Footnotemark1,Footnotemark11,Footnotemark2,Footnotemark21,Footnotemark3,Footnotemark4,Footnotemark5,Footnotemark6,Footnotemark7,Footnotemark8,Ref,bkVoetnootmarkering,de nota al pie,註腳內容"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FootnoteReferenceCharChar1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0072560B"/>
+    <w:rsid w:val="006B75A2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...19 lines deleted...]
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteReferenceCharChar1">
     <w:name w:val="Footnote Reference Char Char1"/>
     <w:aliases w:val="Car Char Car Char Car Char Char Char Char Char Char Char Char Char Char Char,Car Char Car Char Car Char Char Char1 Char Char Char,Footnote Reference Char Char Char Char Char"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Voetnootmarkering"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0072560B"/>
-[...2 lines deleted...]
-      <w:suppressAutoHyphens w:val="0"/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:after="160"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
-      <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
+    </w:pPr>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="000 Char,Bullet 1 Char,Bullet Points Char,Bullet alinea Char,Dot pt Char,F5 List Paragraph Char,Indicator Text Char,List Paragraph Char Char Char Char,List Paragraph1 Char,List Paragraph2 Char,MAIN CONTENT Char,No Spacing1 Char"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="0072560B"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006B75A2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B75A2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B75A2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED25FB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1226</ap:Words>
-  <ap:Characters>6745</ap:Characters>
+  <ap:Words>1259</ap:Words>
+  <ap:Characters>6929</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>56</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>57</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7956</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8172</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>