--- v0 (2026-05-29)
+++ v1 (2026-07-17)
@@ -1,6407 +1,2467 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000632CE" w:rsidP="000632CE" w:rsidRDefault="000632CE" w14:paraId="1FCD77C8" w14:textId="3E6EC71D">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="002D0F35" w:rsidP="002D0F35" w:rsidRDefault="00F05142" w14:paraId="06D20136" w14:textId="2BAADD78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidR="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>793</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidR="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidR="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Internationale klimaatafspraken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="002D0F35" w:rsidP="004474D9" w:rsidRDefault="002D0F35" w14:paraId="0A99C020" w14:textId="0191AA66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidR="00F05142">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>301</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Geachte voorzitter, </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00381C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="002D0F35" w:rsidP="002D0F35" w:rsidRDefault="002D0F35" w14:paraId="00B55651" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="002D0F35" w:rsidRDefault="002D0F35" w14:paraId="67E2945F" w14:textId="07D28099">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidR="00F05142">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidR="00F05142">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hierbij ontvangt de Kamer de Ontwerp-Nationale Klimaatadaptatiestrategie 2026. Daarnaast bied ik u alle bijlagen aan, waaronder de onder de Omgevingswet verplichte planMER en de passende beoordeling, alsmede het Achtergronddocument waarin u meer kunt lezen over het (participatie)proces.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidDel="004F7A7D" w:rsidR="00F05142">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002D0F35" w:rsidR="00F05142">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze Ontwerp-NAS is de inhoudelijke reactie op het PBL-rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidR="00F05142">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voorbij de risico’s: keuzes voor een klimaatbestendige leefomgeving</w:t>
       </w:r>
-      <w:r w:rsidR="006262BB">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002D0F35" w:rsidR="00F05142">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat op 31 maart 2026 is gepubliceerd. De definitieve NAS verschijnt naar verwachting eind 2026 en noemen we daarom de NAS’26. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="7A62F59F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="4175D14B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kernboodschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00693AF2" w:rsidR="00074378" w:rsidP="00FD7947" w:rsidRDefault="00B30FDF" w14:paraId="03B47C9E" w14:textId="0978A99F">
-[...49 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="5FEAFFE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De strijd met het water (en hitte) verandert. In Europees Nederland lag de nadruk lange tijd vooral op bescherming tegen de zee. Door klimaatverandering komt het water nu steeds vaker ook van andere kanten: via de rivieren, door hevige neerslag en van onderen door toenemende verzilting in kustgebieden. Daarnaast krijgen we steeds vaker te maken met extreme hitte. Caribisch Nederland krijgt vaker te maken met hogere temperaturen, hogere windsnelheden, zeespiegelstijging en orkanen van de zwaarste categorie. De uitdagingen nemen fors toe en de opgave verandert. Daarom moet onze aanpak meeveranderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="556798E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="0261D646" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...222 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze Ontwerp-NAS’26 schetst verschillende beleidsscenario’s en de consequenties daarvan. Hiermee wordt duidelijk dat er op korte of (middel)lange termijn verdergaande aanpassingen aan de voortschrijdende klimaatverandering nodig zijn dan we tot nu toe gewend zijn. Uiteindelijk zijn er scherpe keuzes nodig. Dat geldt niet alleen voor het Rijk, maar ook voor medeoverheden en andere organisaties. In de NAS’26 is de basis om die scherpe keuzes te maken uitgewerkt en zijn er zo concreet mogelijke doelstellingen ontwikkeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="7E65F4AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="28686200" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000632CE" w:rsidP="000632CE" w:rsidRDefault="000632CE" w14:paraId="1F1CBFA9" w14:textId="103F7517">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="4784599D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De snelheid waarmee het mondiale klimaat verandert, neemt toe. De gevolgen zijn al merkbaar. Extreem weer, zoals hittegolven, zware regenbuien en droogte komen vaker voor dan vroeger en leiden nu al tot slachtoffers en schade. Zo viel er in de Enschedese wijk Pathmos in 2024 zoveel regen dat tientallen woningen onbewoonbaar zijn verklaard. Sommige recente weersextremen waren voorheen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>vrijwel onmogelijk, zoals de extreme hitte in 2019.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="69012192">
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze uitzonderlijke hittegolf zijn in één week bijna 400 mensen extra gestorven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="3B6EBE0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="227D75F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228796682" w:id="0"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De afgelopen jaren hebben we fors geïnvesteerd in klimaatmitigatie, oftewel het verminderen van de uitstoot van broeikasgassen. Veel minder aandacht en middelen zijn uitgegaan naar het aanpassen aan de veranderende klimaatomstandigheden. We zullen ons moeten blijven voorbereiden op klimaatverandering. Ook bij een significante wereldwijde reductie van CO2-uitstoot, neemt de kans op extreem weer als hitte, droogte en extreme neerslag namelijk nog steeds toe. Het KNMI berekende bijvoorbeeld dat de kans op code oranje voor hitte in 2050 bij het lage uitstootscenario twee tot vier keer zo groot is als in het huidige klimaat. Bovendien stijgt de zeespiegel nog lange tijd door, zelfs als de uitstoot van broeikasgassen nu onmiddellijk zou stoppen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      <w:r w:rsidR="00F54F3F">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een ongunstige samenloop van omstandigheden kan de impact van deze extremen verder vergroten</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk224553569" w:id="2"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, zoals wanneer er op een hete dag met veel wind in een droge periode een natuurbrand ontstaat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F54F3F" w:rsidR="00F54F3F">
-[...31 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="000632CE">
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Klimaatverandering heeft dus grote gevolgen voor onze leefomgeving, onze gezondheid en de economie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1F6A" w:rsidP="000632CE" w:rsidRDefault="002C1F6A" w14:paraId="218FDD3B" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="4222CFD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="4C8BEF14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inhoud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E43B73" w:rsidP="000632CE" w:rsidRDefault="000632CE" w14:paraId="2FDD1205" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidR="00EF335C">
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="2F5F9DCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De NAS’26 wordt een rijksbrede strategie om Nederland voor te bereiden op en weerbaarder te maken tegen de gevolgen van klimaatverandering. De huidige NAS dateert van 2016 en voldoet niet meer. Met de nieuwe NAS voldoet Nederland straks aan de Europese Klimaatwet, die verplicht tot het opstellen, actueel houden en uitvoeren van nationale adaptatiestrategieën en -plannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="02355230" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="529E9BF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De nieuwe NAS bevat zowel voor Europees als voor Caribisch Nederland een grondigere analyse en bredere aanpak om Nederland veerkrachtig en weerbaar te houden. Ook kijken we in deze nieuwe NAS verder vooruit (naar 2100), laten we met padenkaarten zien welke beleidsopties er op de korte en (middel)lange termijn zijn, en stellen we concretere doelen om klimaatbestendig te worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidDel="008E6C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009779B3">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="4224F7A9">
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarbij maken we gebruik van de allernieuwste klimaatrisico-informatie en andere wetenschappelijke kennis, en leggen we de verbinding tussen klimaatadaptatie en sociale thema’s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="29D1D967" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="728E1543" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door middel van adaptatiepadenkaarten presenteren we beleidsopties voor verschillende snelheden van klimaatverandering. Sommige maatregelen zullen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">alleen in heel specifieke situaties nodig zijn. Hierbij is het vanzelfsprekend van belang om vooruit te kijken en slim te investeren, zodat schade- herstel- en aanpassingskosten als gevolg van klimaatverandering zo veel mogelijk worden beperkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="4FD2AB2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="5FFD65F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met de NAS’26 willen we ervoor zorgen dat Nederland klimaatbestendig is, nu én in de toekomst. Dit betekent niet dat we alle risico’s kunnen uitsluiten, maar wel dat er op elk moment in de tijd sprake is van een goed doordachte mix van preventie, beheersing,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidDel="0034612B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>acceptatie van restrisico’s en flexibiliteit. Met flexibiliteit bedoelen we bijvoorbeeld ruimtereserveringen voor toekomstige maatregelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000632CE" w:rsidP="000632CE" w:rsidRDefault="000632CE" w14:paraId="0744EAAB" w14:textId="77777777"/>
-[...2 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="173D8A4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="2EEF7015" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228350533" w:id="3"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de NAS’26 formuleren we voor zowel Europees als Caribisch Nederland de sectorale en integrale adaptatieopgaven, ambities, verbeterdoelen en rijksinspanningen. Op basis hiervan kunnen we beter monitoren of onze maatregelen effectief zijn. Door duidelijk te zijn over onze ambities en verbeterdoelen voor klimaatbestendigheid, nodigen we eveneens andere overheden, bedrijven, maatschappelijke organisaties en burgers uit om hier vanuit hun eigen rol aan bij te dragen. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="32ABB3BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="001B38E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sectorale a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864051">
-        <w:rPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>daptatieopgaven in de NAS’26</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="7650" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="977"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1857"/>
+        <w:gridCol w:w="1157"/>
+        <w:gridCol w:w="2019"/>
+        <w:gridCol w:w="1802"/>
+        <w:gridCol w:w="1345"/>
+        <w:gridCol w:w="2331"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000632CE" w:rsidTr="000D1656" w14:paraId="70D120A2" w14:textId="77777777">
+      <w:tr w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidTr="006D3FD2" w14:paraId="20E821AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="277BDD3B" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="2F627DDD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="55E2E897" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="70834480" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-              <w:rPr>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="7D01BF9E" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="76E7DA15" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-              <w:rPr>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Landbouw, natuur en milieu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="47211DA3" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="37A653F0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-              <w:rPr>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mens cultuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="5C7ADF30" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="02EEDEDB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-              <w:rPr>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wonen en werken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000632CE" w:rsidTr="000D1656" w14:paraId="6CF3B371" w14:textId="77777777">
+      <w:tr w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidTr="006D3FD2" w14:paraId="03F813B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="21DDCBC8" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="04607A1D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Europees Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="54DF84E8" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="04395E9D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hoogwater</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="1DFA9C8A" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="27EF69BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wateroverlast</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="32540EF5" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="26B7E35B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zoetwater</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="5DCEA904" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="7799EB47" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Waterkwaliteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="5C36DA64" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="66E3FF19" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Landbouw</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="3F65034C" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="53BE491C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Natuur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="213C53B4" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="460787A5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seveso-inrichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="2263D2BF" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="29EBA1EE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hitte</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="6A989F42" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="4FAFEAE5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gezondheid</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="7C2297D1" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="2AD33F51" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cultureel erfgoed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="56271BE5" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="0530BE07" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nieuwbouw</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="3565FA7B" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="39F6BD7A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bestaande bouw</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="244715CE" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="49CFCE3B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Werklocaties</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="00A554C8" w14:paraId="561C407F" w14:textId="63E45EAF">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="44279044" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>nfrastructuur</w:t>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transportinfrastructuur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="14E33EFA" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="3CD64A95" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nutsvoorzieningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000632CE" w:rsidTr="000D1656" w14:paraId="14A96FF1" w14:textId="77777777">
+      <w:tr w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidTr="006D3FD2" w14:paraId="7219C11D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="5C37DFD9" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="5F19284C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Caribisch Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="669373F4" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="632BDD20" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Waterinfrastructuur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="41D4359A" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="24CEF596" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zeewaterkwaliteit</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="0519263F" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="32B0309E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Waterveiligheid</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="30DCF570" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="2C45EEEC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80ACA">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wateroverlast</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="27C08628" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="11EB9F31" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="1FE7766A" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="1746CAE8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="0DB677BC" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="11E2F14A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erosie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="2C1C15C1" w14:textId="45F21A9B">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="4A4F508A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>koraalriffen</w:t>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Natuur, incl. koraalriffen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="4C7B5844" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="5FD1A1DC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Voedselzekerheid</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="32F609A9" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="083B6C10" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Visserij</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="23DD73E2" w14:textId="79C89553">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="6AAD4DF1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>, incl. hitte</w:t>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gezondheid, incl. hitte</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E80ACA" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="01B376A1" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="1594163B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cultureel erfgoed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="5CDAA394" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="6D259CB0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Woningen en gebouwen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="4AC23B3C" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="56F9022C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Openbare ruimte</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="18674ECE" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="29D5441A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Toerisme</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00921091" w:rsidR="000632CE" w:rsidP="000D1656" w:rsidRDefault="000632CE" w14:paraId="4E46FECA" w14:textId="77777777">
+          <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="75A2656B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="002D0F35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Infrastructuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000632CE" w:rsidP="000632CE" w:rsidRDefault="000632CE" w14:paraId="43381AE3" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00026BCA">
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="6112707E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="1B726E76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Naast de sectorale opgaven bevat de NAS’26 vier integrale opgaven voor heel Nederland: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009779B3" w:rsidP="000632CE" w:rsidRDefault="000632CE" w14:paraId="5C472095" w14:textId="77777777">
-[...45 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="100472CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) een klimaatweerbare ruimtelijke ordening en inrichting, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="15B4ABFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) een samenleving die is voorbereid op klimaatverandering, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="4F36E55F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) een bestuur dat is toegerust op de adaptatieopgave en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="080A4CE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>4) financierbare klimaatadaptatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B31375" w:rsidP="000632CE" w:rsidRDefault="00B31375" w14:paraId="1F768371" w14:textId="77777777"/>
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="0E34CFCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="1B14A073" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Alle inspanningen die genoemd worden in de NAS zijn in principe staand beleid of aanvullende maatregelen die gedekt worden uit reeds beschikbare middelen binnen de begroting van de beleidsverantwoordelijke departementen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="015C1F5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="462C067B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Totstandkoming</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="22017268" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze Ontwerp-NAS is het resultaat van een nauwe samenwerking tussen de ministeries van IenW, LVVN, EZK, JenV, OCW, BZK en VWS. De sectorale hoofdstukken zijn door de verantwoordelijke departementen geschreven. Daarbij is vanzelfsprekend ook gekeken naar de onderlinge samenhang. Denk bijvoorbeeld aan de relaties tussen water, landbouw en energie, of tussen hitte, woningbouw en infrastructuur. De aanpak voor de rijksbrede, integrale opgaven is gezamenlijk opgesteld en wordt breed gedragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="2C8EB6EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="7A0C964F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij het opstellen van de NAS is gebruik gemaakt van een breed scala aan onderzoeksrapporten en adviezen, waaronder van het PBL, het KNMI, de Wetenschappelijke Klimaatraad (WKR), de Wetenschappelijke Raad voor het Regeringsbeleid (WRR) en het Klimaatonderzoeksinitiatief Nederland (KIN). Daarnaast zijn een milieueffectrapportage en een sociale-impactanalyse uitgevoerd. Tot slot werd via klankbordgroepen, gerichte workshops en brede participatiebijeenkomsten inbreng opgehaald bij medeoverheden, maatschappelijke organisaties en bedrijven. De onderzoeksrapporten die specifiek voor de NAS zijn opgesteld treft u als bijlage aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="4FEF4A56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="2A03A5FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...95 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vervolgstappen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="69032E67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanaf 9 juni tot en met 20 juli ligt de ontwerp-NAS ter inzage in Europees en Caribisch Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat betekent dat iedereen de komende weken in de gelegenheid wordt gesteld om te reageren op de ambitie en aanpak door een zienswijze in te dienen. Op basis van de uitkomsten van de ingediende zienswijzen zal het kabinet toewerken naar de definitieve NAS’26 en een nieuw Nationaal Uitvoeringsprogramma Klimaatadaptatie. Het kabinet zal beide eind dit jaar aan de Kamer aanbieden.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="3A18034E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="464391AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook zal het kabinet op basis van de ontwerp-NAS een kabinetsreactie opstellen op het WRR-rapport ‘Mens en klimaat. De kracht van sociale infrastructuur bij adaptatie’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidDel="00051872">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en op het WKR-advies ‘Meeveranderen met het klimaat’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het advies van de WKR is op verzoek van het ministerie van IenW opgesteld ten behoeve van de NAS’26.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35" w:rsidDel="00C77B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="293807CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="00F05142" w:rsidRDefault="00F05142" w14:paraId="658FB2D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Met grote urgentie ga ik samen met medeoverheden, maatschappelijke organisaties, bedrijven en Nederlanders aan de slag om Nederland zo min mogelijk (over)last te laten ervaren van (onvermijdelijke) klimaatverandering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="002D0F35" w:rsidP="002D0F35" w:rsidRDefault="002D0F35" w14:paraId="70B2F920" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="002D0F35" w:rsidP="002D0F35" w:rsidRDefault="002D0F35" w14:paraId="76013605" w14:textId="468D63C8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="00F05142" w:rsidP="002D0F35" w:rsidRDefault="00F05142" w14:paraId="7D3DE188" w14:textId="1A693626">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F37E84">
-[...198 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:r w:rsidRPr="002D0F35" w:rsidR="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D0F35" w:rsidR="004E5D09" w:rsidP="002D0F35" w:rsidRDefault="004E5D09" w14:paraId="4A02219B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002D0F35" w:rsidR="004E5D09" w:rsidSect="00F05142">
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B3D777D" w14:textId="77777777" w:rsidR="0088463A" w:rsidRDefault="0088463A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="46E28475" w14:textId="77777777" w:rsidR="00B37AD2" w:rsidRDefault="00B37AD2" w:rsidP="00F05142">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DDD11B3" w14:textId="77777777" w:rsidR="0088463A" w:rsidRDefault="0088463A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="55879074" w14:textId="77777777" w:rsidR="00B37AD2" w:rsidRDefault="00B37AD2" w:rsidP="00F05142">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69661362" w14:textId="77777777" w:rsidR="0088463A" w:rsidRDefault="0088463A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="131C875B" w14:textId="77777777" w:rsidR="00B37AD2" w:rsidRDefault="00B37AD2" w:rsidP="00F05142">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5760B109" w14:textId="77777777" w:rsidR="0088463A" w:rsidRDefault="0088463A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29B231F9" w14:textId="77777777" w:rsidR="00B37AD2" w:rsidRDefault="00B37AD2" w:rsidP="00F05142">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7492242A" w14:textId="3F79437E" w:rsidR="000632CE" w:rsidRPr="00B811A2" w:rsidRDefault="000632CE" w:rsidP="000632CE">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4AB75B69" w14:textId="77777777" w:rsidR="00F05142" w:rsidRPr="002D0F35" w:rsidRDefault="00F05142" w:rsidP="00F05142">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00753D39">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00753D39">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="009779B3">
+        <w:r w:rsidRPr="002D0F35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.knmi.nl/over-het-knmi/nieuws/hittegolven-zoals-vorige-week-vroeger-vrijwel-onmogelijk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00753D39">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B811A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">KNMI.nl, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B811A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2 augustus 2019. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="25825F89" w14:textId="09E0F6CF" w:rsidR="000632CE" w:rsidRPr="009D1407" w:rsidRDefault="000632CE" w:rsidP="000632CE">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w14:paraId="773AB684" w14:textId="77777777" w:rsidR="00F05142" w:rsidRPr="002D0F35" w:rsidRDefault="00F05142" w:rsidP="00F05142">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B29EF">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D1407">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="009D1407" w:rsidRPr="009D1407">
+        <w:r w:rsidRPr="002D0F35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.cbs.nl/nl-nl/nieuws/2020/34/iets-hogere-sterfte-in-warme-week</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009D1407" w:rsidRPr="009D1407">
-        <w:rPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1407">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CBS.nl</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1407">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 21 augustus 2020.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1597E36A" w14:textId="45042435" w:rsidR="000632CE" w:rsidRPr="00C77B84" w:rsidRDefault="000632CE" w:rsidP="000632CE">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2278CAF5" w14:textId="77777777" w:rsidR="00F05142" w:rsidRPr="002D0F35" w:rsidRDefault="00F05142" w:rsidP="00F05142">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002445E7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk228796739"/>
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk228796739"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstukken 32 813, nr. 1299.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7EFC0869" w14:textId="7BCFFEA8" w:rsidR="000632CE" w:rsidRPr="00C77B84" w:rsidRDefault="000632CE" w:rsidP="000632CE">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0F0EED27" w14:textId="77777777" w:rsidR="00F05142" w:rsidRPr="002D0F35" w:rsidRDefault="00F05142" w:rsidP="00F05142">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="009779B3">
+        <w:r w:rsidRPr="002D0F35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.knmi.nl/kennis-en-datacentrum/publicatie/een-extreem-rapport.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C77B84">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C77B84">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>KNMI, 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="25DB991C" w14:textId="6A316E0F" w:rsidR="000632CE" w:rsidRPr="00331C05" w:rsidRDefault="000632CE" w:rsidP="000632CE">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4AACA3F8" w14:textId="77777777" w:rsidR="00F05142" w:rsidRPr="002D0F35" w:rsidRDefault="00F05142" w:rsidP="00F05142">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00331C05">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verordening (EU) 2021/1119 van het Europees Parlement en de Raad van 30 juni 2021 tot vaststelling van een kader voor de verwezenlijking van klimaatneutraliteit. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="75C62005" w14:textId="77777777" w:rsidR="000632CE" w:rsidRPr="00753D39" w:rsidRDefault="000632CE" w:rsidP="000632CE">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5C1B40C7" w14:textId="77777777" w:rsidR="00F05142" w:rsidRPr="002D0F35" w:rsidRDefault="00F05142" w:rsidP="00F05142">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00753D39">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In Caribisch Nederland zal tevens een Engelstalige versie ter inzage liggen, alsmede een Papiamentu vertaling van de hoofdstukken 1, 2 en 5. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4CC764D0" w14:textId="45D1AA83" w:rsidR="000632CE" w:rsidRPr="00753D39" w:rsidRDefault="000632CE" w:rsidP="000632CE">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1C90EA69" w14:textId="77777777" w:rsidR="00F05142" w:rsidRPr="002D0F35" w:rsidRDefault="00F05142" w:rsidP="00F05142">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00DD7CE1">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="00DD7CE1">
+        <w:r w:rsidRPr="002D0F35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.wrr.nl/documenten/2025/05/22/mens-en-klimaat.-de-kracht-van-sociale-infrastructuur-bij-adaptatie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1873694A" w14:textId="7C9851D8" w:rsidR="000632CE" w:rsidRPr="00753D39" w:rsidRDefault="000632CE" w:rsidP="000632CE">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7E7D88FF" w14:textId="77777777" w:rsidR="00F05142" w:rsidRPr="002D0F35" w:rsidRDefault="00F05142" w:rsidP="00F05142">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00753D39">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00DD7CE1">
+        <w:r w:rsidRPr="002D0F35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.wkr.nl/documenten/2025/06/19/advies-meeveranderen-met-het-klimaat</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002D0F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3767 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000632CE"/>
-[...208 lines deleted...]
-    <w:rsid w:val="00FF4F12"/>
+    <w:rsidRoot w:val="00F05142"/>
+    <w:rsid w:val="002D0F35"/>
+    <w:rsid w:val="004D2F2E"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00731DC3"/>
+    <w:rsid w:val="00941AD8"/>
+    <w:rsid w:val="00B37AD2"/>
+    <w:rsid w:val="00F05142"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="2ADFC712"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="76B4758A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DABEB1CE-560F-48AF-8595-B3AA8D4B6573}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6410,77 +2470,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6505,75 +2565,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6608,55 +2668,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6719,3578 +2779,853 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00F05142"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...468 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F05142"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenscursief">
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F05142"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F05142"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskop">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F05142"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop0">
-[...9 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F05142"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DPTabel">
-    <w:name w:val="DP Tabel"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...38 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F05142"/>
     <w:pPr>
-      <w:numPr>
-[...197 lines deleted...]
-      <w:spacing w:before="60" w:after="300" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kader">
-[...186 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F05142"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Tabeltekst">
-[...2205 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000632CE"/>
-[...72 lines deleted...]
-    <w:rsid w:val="000632CE"/>
+    <w:rsid w:val="00F05142"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="000632CE"/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000632CE"/>
-[...7 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00F05142"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000632CE"/>
-[...9 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00F05142"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...26 lines deleted...]
-    <w:rsid w:val="00381C9A"/>
+    <w:rsid w:val="00F05142"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0F35"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...17 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...80 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knmi.nl/kennis-en-datacentrum/publicatie/een-extreem-rapport." TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/nieuws/2020/34/iets-hogere-sterfte-in-warme-week" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knmi.nl/over-het-knmi/nieuws/hittegolven-zoals-vorige-week-vroeger-vrijwel-onmogelijk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wkr.nl/documenten/2025/06/19/advies-meeveranderen-met-het-klimaat" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wrr.nl/documenten/2025/05/22/mens-en-klimaat.-de-kracht-van-sociale-infrastructuur-bij-adaptatie" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10566,158 +3901,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7551</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1388</ap:Words>
+  <ap:Characters>7635</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>62</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>63</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8858</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9005</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-13T14:03:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...81 lines deleted...]
-    <vt:lpwstr>0x010100B19EF0E1A1520948A38F292F8E91355A</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>