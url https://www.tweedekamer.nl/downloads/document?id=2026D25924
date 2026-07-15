--- v0 (2026-05-29)
+++ v1 (2026-07-15)
@@ -1,255 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002B53D3" w:rsidRDefault="002B53D3" w14:paraId="0CB4EE25" w14:textId="77777777"/>
-[...40 lines deleted...]
-    <w:p w:rsidR="002B53D3" w:rsidRDefault="002B53D3" w14:paraId="575FBE0E" w14:textId="0F0B0A63">
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="34CDC4D6" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="002B53D3" w:rsidP="006265DE" w:rsidRDefault="002B53D3" w14:paraId="1C7E3990" w14:textId="4B6CF188">
+        <w:t>AH 2071</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="3C9E26F4" w14:textId="0C5C770A">
       <w:pPr>
-        <w:pageBreakBefore/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="006265DE" w:rsidR="00413D65" w:rsidP="006265DE" w:rsidRDefault="002B53D3" w14:paraId="2A249CB2" w14:textId="71ECF10F">
+      <w:r>
+        <w:t>2026Z04974</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="791BA001" w14:textId="77777777">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-      <w:r w:rsidRPr="006265DE">
-[...59 lines deleted...]
-    <w:p w:rsidR="006265DE" w:rsidP="00413D65" w:rsidRDefault="006265DE" w14:paraId="6090308D" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="4B3D457C" w14:textId="759FAE63">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="006265DE" w:rsidP="00413D65" w:rsidRDefault="006265DE" w14:paraId="1A1D8AA5" w14:textId="77777777">
+      <w:r w:rsidRPr="007D7342">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 mei 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="3DC88126" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00134C53" w:rsidR="00413D65" w:rsidP="00413D65" w:rsidRDefault="00413D65" w14:paraId="229D19BA" w14:textId="16A38477">
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="78C703C7" w14:textId="727F84B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7342">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1529</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="240EF349" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00134C53" w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="1A492620" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Bent u bekend met het bericht 'Screeningsdienst asielzoekers stopt na ruim een jaar, ‘40 miljoen in prullenbak’'?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413D65" w:rsidP="00413D65" w:rsidRDefault="00413D65" w14:paraId="54705CE5" w14:textId="77777777">
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="0348580B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00134C53" w:rsidR="00413D65" w:rsidP="00413D65" w:rsidRDefault="00413D65" w14:paraId="7FF0BB73" w14:textId="599C18CD">
+    <w:p w:rsidRPr="00134C53" w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="09665D3D" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413D65" w:rsidP="00413D65" w:rsidRDefault="00413D65" w14:paraId="5EC28A92" w14:textId="77777777">
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="3713AC54" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00413D65" w:rsidP="00413D65" w:rsidRDefault="00413D65" w14:paraId="51542489" w14:textId="4E52B1F4">
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="08C6E1B6" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Klopt het dat bij de oprichting van de Dienst Identificatie en Screening Asielzoekers (DISA) al duidelijk was dat deze dienst tijdelijk zou zijn en dat de taken per 12 juni 2026 in verband met het Europese Asiel- en Migratiepact door de Immigratie- en Naturalisatiedienst (IND) zouden worden overgenomen? Zo ja, waarom is desondanks gekozen voor de oprichting van een aparte dienst?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -267,358 +208,330 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7A18">
         <w:t xml:space="preserve">DISA is verantwoordelijk voor het identificeren en registreren (I&amp;R) van asielaanvragers in Nederland. Voorheen was de Afdeling Vreemdelingenzaken Identificatie en Mensenhandel (AVIM) van de Nationale Politie verantwoordelijk voor de taakuitvoering van het I&amp;R proces. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ter uitvoering van </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7A18">
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7A18">
         <w:t xml:space="preserve">oofdlijnenakkoord van Kabinet Schoof is besloten om de administratieve taken die de </w:t>
       </w:r>
-      <w:r w:rsidR="0034342A">
+      <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7A18">
         <w:t xml:space="preserve">olitie uitvoert in de asielketen over te hevelen naar een ter zake kundige organisatie zodat de politie zich meer kan richten op haar kerntaken. Voordat de taakoverdracht heeft plaatsgevonden, is binnen de </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7A18">
         <w:t>igratieketen verkend of de I&amp;R taak kon worden belegd bij een bestaande organisatie. Uit deze verkenning bleek de IND de meest logische organisatie om de taak bij te beleggen. De IND heeft aangegeven deze taak op zich te kunnen nemen bij de inwerkingtreding van het Europees Migratie</w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7A18">
         <w:t xml:space="preserve">act op 12 juni 2026. Om die reden is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">onder voornoemd primaat van de politiek </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7A18">
         <w:t>besloten om een tijdelijke taakorganisatie (DISA) op te richten om het I&amp;R proces per 1 januari 2025 over te nemen. DISA voert de I&amp;R taken voor eerste aanvragers uit in Ter Apel en Budel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00134C53" w:rsidR="00BD40EA" w:rsidP="00413D65" w:rsidRDefault="00BD40EA" w14:paraId="1EC4663D" w14:textId="77777777">
+    <w:p w:rsidRPr="00134C53" w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="50CDA715" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007B454F" w:rsidR="00413D65" w:rsidP="00413D65" w:rsidRDefault="00413D65" w14:paraId="240A7C0E" w14:textId="1855C72A">
+    <w:p w:rsidRPr="007B454F" w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="7C8FB1A8" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk224220674" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Klopt het dat voor DISA een nieuw computersysteem is ontwikkeld dat </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 40 miljoen euro heeft gekost? </w:t>
+        <w:t xml:space="preserve">Klopt het dat voor DISA een nieuw computersysteem is ontwikkeld dat circa 40 miljoen euro heeft gekost? </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wat gebeurt er met dit systeem na opheffing van DISA en in hoeverre blijft dit systeem bruikbaar voor de IND?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord op vraag 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:t xml:space="preserve">Nee dit klopt niet. De </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ontwikkeling van de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00134C53">
-        <w:t>DISApp</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">DISApp </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(het computersysteem) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134C53">
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> circa twee miljoen euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134C53">
+        <w:t xml:space="preserve"> gekost. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02A29">
+        <w:t xml:space="preserve">et systeem </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02A29">
+        <w:t xml:space="preserve">zo ontworpen dat het overdraagbaar is en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02A29">
+        <w:t xml:space="preserve"> de keten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> blijft. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134C53">
+        <w:t xml:space="preserve">De gegevens die hierin zijn opgeslagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134C53">
+        <w:t xml:space="preserve"> beschikbaar voor de IND.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Voor het Ontvangst en Voorbereiding Asielaanvraag (OVA) proces heeft de IND </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B454F">
+        <w:t xml:space="preserve">een eigen proces </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ingericht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B454F">
+        <w:t>met eigen systemen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B454F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="2F9F82DA" w14:textId="77777777">
+      <w:r w:rsidRPr="00134C53">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134C53">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Klopt het dat de 120 medewerkers van DISA niet overgaan naar de IND? Zo ja, waarom is daarvoor gekozen, en hoe voorkomt u dat de binnen DISA opgebouwde kennis en expertise op het gebied van identificatie en screening verloren gaan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>De binnen DISA opgebouwde kennis en expertise op het gebied van identificatie en screening blijft vanzelfsprekend beschikbaar voor de migratieketen als geheel en voor de IND in het bijzonder. Omdat er sprake is van een andere procesgang vanaf 12 juni 2026 bij de IND die volgt uit de Europese Screeningsverordening, is gebleken dat het niet mogelijk is om alle medewerkers van de DISA over te laten gaan naar de IND. Er is sprake van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF7A18">
+        <w:t xml:space="preserve"> een verzwaring </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">van taken en verantwoordelijkheden binnen het OVA-proces </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF7A18">
+        <w:t>ten opzichte van het huidige door DISA uitgevoerde I&amp;R proces</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. De verschillen tussen de functies zijn daarmee te groot. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="156BB2C0" w14:textId="77777777">
+      <w:r w:rsidRPr="00134C53">
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aantal</w:t>
+      </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">(het computersysteem) </w:t>
-[...139 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">functionarissen van DISA – waarvan de functietaken overeenkomsten vertonen met de functietaken bij de IND – zet de werkzaamheden voort bij de IND in het proces Ontvangst en Voorbereiding Asielaanvraag (OVA). Voor de overige functionarissen bij de DISA geldt het Van Werk Naar Werk-beleid waarmee zij actief worden begeleid naar passend werk binnen of buiten de Rijksoverheid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD40EA" w:rsidP="00413D65" w:rsidRDefault="00BD40EA" w14:paraId="71F36AB6" w14:textId="77777777">
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="5FB52326" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A6043" w:rsidR="00413D65" w:rsidP="00413D65" w:rsidRDefault="00413D65" w14:paraId="117A5917" w14:textId="6F92E8A1">
+    <w:p w:rsidRPr="006A6043" w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="431259DF" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00134C53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hoe waarborgt u dat de overdracht van deze taken aan de IND niet leidt tot meer fouten, nieuwe achterstanden of extra druk op de IND, mede gelet op signalen dat DISA de foutmarge juist aanzienlijk zou hebben teruggebracht? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord op vraag 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Vanaf</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6043">
         <w:t xml:space="preserve"> 12 juni 2026</w:t>
       </w:r>
       <w:r>
         <w:t>, bij de ingang van de inwerkingtreding van het Europees migratiepact,</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6043">
         <w:t xml:space="preserve"> voert de IND de binnenlandse screening uit op de aanmeldlocatie in Ter Apel. De screening wordt geïntegreerd in het asielproces. Door deze taken te combineren met het </w:t>
       </w:r>
       <w:r>
         <w:t>OVA-proces</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6043">
         <w:t xml:space="preserve"> worden overdrachtsmomenten in de keten beperkt en kan informatie eerder worden opgehaald ten behoeve van het hoor- en beslisproces.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A6043">
         <w:t xml:space="preserve">De IND heeft het proces zo ingericht dat het aantal </w:t>
       </w:r>
       <w:r>
         <w:t>asielzoekers</w:t>
@@ -626,2702 +539,340 @@
       <w:r w:rsidRPr="006A6043">
         <w:t xml:space="preserve"> dat zich meldt op de aanmeldlocatie binnen de gestelde termijnen</w:t>
       </w:r>
       <w:r w:rsidRPr="00003306">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A6043">
         <w:t>het screeningsproces kan doorlopen</w:t>
       </w:r>
       <w:r w:rsidRPr="00003306">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA469F">
         <w:t xml:space="preserve">De implementatie van de nieuwe asielprocedure en screeningsprocedure is nog in volle gang. Het is mijn verwachting dat een belangrijk deel van </w:t>
       </w:r>
       <w:r>
         <w:t>eventuele</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA469F">
         <w:t xml:space="preserve"> risico’s in de komende tijd verholpen worden en zo aan de meeste randvoorwaarden kan worden voldaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00134C53" w:rsidR="00413D65" w:rsidP="00413D65" w:rsidRDefault="00413D65" w14:paraId="1DB870CB" w14:textId="77777777">
+    <w:p w:rsidRPr="00134C53" w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="320E9D86" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00134C53" w:rsidR="00413D65" w:rsidP="00413D65" w:rsidRDefault="00413D65" w14:paraId="47CBE061" w14:textId="203D1C0A">
+    <w:p w:rsidRPr="00134C53" w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="75BDEB87" w14:textId="77777777">
       <w:r w:rsidRPr="00134C53">
         <w:t>1) NOS, 11 maart 2026, 'Screeningsdienst asielzoekers stopt na ruim een jaar, '40 miljoen in prullenbak''</w:t>
       </w:r>
-      <w:r w:rsidR="00CD7015">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00134C53" w:rsidR="00413D65" w:rsidP="00413D65" w:rsidRDefault="00413D65" w14:paraId="736BD1C3" w14:textId="77777777"/>
-    <w:p w:rsidR="00413D65" w:rsidP="002B53D3" w:rsidRDefault="002B53D3" w14:paraId="0F2D8657" w14:textId="77777777">
+    <w:p w:rsidRPr="00134C53" w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="12018FAF" w14:textId="77777777"/>
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="60F1E6F1" w14:textId="77777777">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413D65" w:rsidP="002B53D3" w:rsidRDefault="00413D65" w14:paraId="4890BA5E" w14:textId="77777777"/>
-    <w:p w:rsidR="002B53D3" w:rsidP="002B53D3" w:rsidRDefault="002B53D3" w14:paraId="26FED907" w14:textId="60877B44">
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="3B35987F" w14:textId="77777777"/>
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="12281E06" w14:textId="77777777">
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC052B" w:rsidRDefault="00BC052B" w14:paraId="5E069EA2" w14:textId="7576E9D9"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidR="007D7342" w:rsidP="007D7342" w:rsidRDefault="007D7342" w14:paraId="28149683" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="38DEDA42" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="007D7342">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14507113" w14:textId="77777777" w:rsidR="00D108A2" w:rsidRDefault="00D108A2">
+    <w:p w14:paraId="16280D18" w14:textId="77777777" w:rsidR="002D55B0" w:rsidRDefault="002D55B0" w:rsidP="007D7342">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64416E5B" w14:textId="77777777" w:rsidR="00D108A2" w:rsidRDefault="00D108A2">
+    <w:p w14:paraId="0877FCA1" w14:textId="77777777" w:rsidR="002D55B0" w:rsidRDefault="002D55B0" w:rsidP="007D7342">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E41E3E8" w14:textId="77777777" w:rsidR="00BC052B" w:rsidRDefault="00BC052B">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="51D58835" w14:textId="77777777" w:rsidR="007D7342" w:rsidRPr="007D7342" w:rsidRDefault="007D7342" w:rsidP="007D7342">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67D55A1C" w14:textId="77777777" w:rsidR="002D55B0" w:rsidRPr="007D7342" w:rsidRDefault="002D55B0" w:rsidP="007D7342">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6352ED62" w14:textId="77777777" w:rsidR="007D7342" w:rsidRPr="007D7342" w:rsidRDefault="007D7342" w:rsidP="007D7342">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50B86263" w14:textId="77777777" w:rsidR="00D108A2" w:rsidRDefault="00D108A2">
+    <w:p w14:paraId="01F9F397" w14:textId="77777777" w:rsidR="002D55B0" w:rsidRDefault="002D55B0" w:rsidP="007D7342">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32F23BC4" w14:textId="77777777" w:rsidR="00D108A2" w:rsidRDefault="00D108A2">
+    <w:p w14:paraId="1969ADE8" w14:textId="77777777" w:rsidR="002D55B0" w:rsidRDefault="002D55B0" w:rsidP="007D7342">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1EE2D501" w14:textId="77777777" w:rsidR="00BC052B" w:rsidRDefault="0084593B">
-[...410 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="264973CD" w14:textId="77777777" w:rsidR="007D7342" w:rsidRPr="007D7342" w:rsidRDefault="007D7342" w:rsidP="007D7342">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33827136" w14:textId="77777777" w:rsidR="00BC052B" w:rsidRDefault="0084593B">
-[...1257 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="081144E7" w14:textId="77777777" w:rsidR="002D55B0" w:rsidRPr="007D7342" w:rsidRDefault="002D55B0" w:rsidP="007D7342">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...671 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BBC5F92" w14:textId="77777777" w:rsidR="002D55B0" w:rsidRPr="007D7342" w:rsidRDefault="002D55B0" w:rsidP="007D7342">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC052B"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00FA7577"/>
+    <w:rsidRoot w:val="007D7342"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="002D55B0"/>
+    <w:rsid w:val="007D7342"/>
+    <w:rsid w:val="009B00B8"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="227CDEFA"/>
+  <w14:docId w14:val="79817830"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{89F57274-7AE2-4B69-96DC-C4C33BAA7C84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3330,77 +881,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3425,75 +976,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3528,55 +1079,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3648,782 +1199,713 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...217 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007D7342"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B53D3"/>
+    <w:rsid w:val="007D7342"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B53D3"/>
-[...9 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="007D7342"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007D7342"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7342"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4480,51 +1962,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4588,65 +2070,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4667,85 +2149,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>821</ap:Words>
-  <ap:Characters>4516</ap:Characters>
+  <ap:Words>763</ap:Words>
+  <ap:Characters>4199</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>37</ap:Lines>
-  <ap:Paragraphs>10</ap:Paragraphs>
+  <ap:Lines>34</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5327</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4953</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>